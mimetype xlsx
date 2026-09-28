--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -799,51 +799,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2765aed62796ca6f0d0c3c68fba53b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da2198e750069dd3eebaa5230b5ecd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3d6431b2cdec50ef33f496518e4903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e86a53c02dfa2c1c0f348730e1f924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a06134fd36463dee0567e9269ca955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bc78f3f4e63e1f5dc6a1f2fc8bf8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99453bd21f6c4879ab18029d7a81575b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56332cb226d6913677c6501c88905edb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854243b72603552129d6bd94008142a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bf61787d82182ce70bc04efebcbb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6679d92dd27492c3419f7fef88a8f4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8c62306a84fa943d98dc8a6d902d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1d06e9bf24ae7023295a18eaabcad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b438d263c148343a6e3ab905135dac014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286f4d22ec4e5bd555c89373a12a62315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375f543921a99ade5966b1462cb703416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d486c5e567451abf56e19d90b61d0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eeed6f94e7c4bb6b83449e6ecf44a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81078796748cb52b35f5cc675f3dee8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d40d4fbb6caf48e9788222a9eef2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c732ed743bdccd0f8b8a4b2c18d4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035018d4be845ed43b26308e20c7a5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbc5416ec8519444329fbe707e75c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98ecacb349937636c5d114f1816b9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00901d717e05df34989ea1de60249b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b829810a08dcc4e9eb0842f9f810b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ace3506fa2d960054c90e572d395ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd946e942c3ec1bec055a4bd9e3e7f8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228187edb38a8a45d709b5a31b2e75229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f905925fbefc425da8112987e996c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe90183b66d217e41947aba04e5b49631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d385f0e2e34aa426ffb1ffd71f2741f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a0986adc8ef83b9766d98f417e53633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78de188101d74efdf082d1b397b674034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8356c5f33eaac8387277941075e466935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461d483721a38ebfa82998461af0d5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f97a862399b630e0595601123babd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d233ed629a292a2da041509990fbd238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d80c29773c9072297a2db23850f4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc6d2579de6ea4cbc982a2736a459840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa60edac4f59d45dcb57af9c44d744141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a28485560653e597288f59bb82ff942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290daff1ebbe2b7c2605c20e8b61f7a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518941b653c61af5438d1777727c63a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974170ac5fe85af81c47fdb7c26e3f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b74fe43f3b7cd89c2636fee29d689c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527b91fe5ab51a1c73f427ad4caf9f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131e7eada4ab2870871e9f2ab754a5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31657a0982ef09ae8fdcc7f2bcc7cd9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cce909616f6feaca39f4b2da9553e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae071ea1854e466fa40fa224fc5f62551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060bf951ed913eb35bc18e6868cf8d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5c0a64f1596a012abff1d52416fa153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15784f79adf0e6f321a99b9cb531103054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb9afd52f4f4f7f79f6b02f4e15d4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f007845edca46cbacd5211ea95020c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13909c76097334d94bee5ba5c8fc302e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ccc639bdac23feb9b26bafd8f2d4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4b66825c77b4b6624a58f51541cce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d43c12021ca5116c4b47462320c94a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a409bc1cb3228c349b5fc12d289cad161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d87a234d18cd12e5ca3d62a220eb262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876292300fba04c857ae04fb18258a5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac560860609e1d3031162ad880e60164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c92913bde309e9024852e45d2e872b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df007eccc797195f94a0e99d9d413066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7d37fabb284bd2fedb8405c22ddd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337991e3adae03c75d00d1bf45f3c06d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6ceda180ac61c388aa17fa6b2625469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ca3ed56fa58188fd66e61eeeb678670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4c9e22e5db7055de903f1c3ffaa5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f081ace7ebde0237de3df3b6a0b5e3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bc526dc1558b671173fb8eccc2de673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb17fce754099853bc7aab7b9a0ee274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16849e879be5c46dbe775b9db68acb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd15bca6b278c55f6c6ba3efd7c1d6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fe09c36c2dcc00dad380e9c313a8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcc79cb11c4d670e010cfa330b204d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7642dc4bff3c17dde40773a9aece7fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d64dba69af3a32f11366642acef53780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c837a980587bf25fdaeb10cf6e91681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a37dabecc52fab5a0b51b5e98e92082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945a15a61ef7d805cd82ddb0003a2a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c44f3cfd19b6c206fd5e2e21cf153984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c92f5ba476ef416a6d0ccf2b5a4a7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc93768c79576906c7144b523f6b87286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b0d80412288e0e7f7e443e4021d3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e467fefc5c90cbb34c05ab09b1c0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35e79e92b7ff087302bdb937a8842b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b819806cc0557f3b61677a40a1ae790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70b0f29488f8a04f12d94c3243c26d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834461dacff3dececa8e9d92f57b042c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde62303173438bb112020d20bb4b6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f697121b87c6476907961f5c27aa29394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e63df2adcabd91ccfb6b15044a812c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95328efbf158bdc62ecf0e9770d9287096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e57ea27735c918d5d6a99ecd7823f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b02e7723dc724d1c658a7d14315d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c4fd7f24c9e170e23bc891f60b6e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e551b1b9a6adeff10f9c14a617fea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf2213dd4f01786efba938c0c5142f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba33a48886415ef2e0884bb90fd03a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fb595f32280180d2b437380f32888103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b565483557ec3502ca11495f0fe22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778d464679957e2c3176dc71f01f7c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11909bed39d65923bafe75773c0a0a70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd152a1415708b860b31f3f7284310eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcba2ab74b3e32d2c135b14921b101108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7484d90e678d8bd17901c3b36d11a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8295eae503aafdcdbe0e7cdd612650110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e0485f4887057069d96459e6c0845111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7df5a791cf34bc9ba49e584d63ae9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ea961ef6fdd8680eeef82bd3743a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7e3f82abb3193f887dc8c16b192e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ffc7e7a0ab7c4174e2db75970fe92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44183efed168224cd60529b5bcdde8ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc47b70ea30f8c59908cd6114383ccc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088c8b9f08d02867765a404ae487da8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0d99eb753c8ec8f1e0aac321fb3ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1f1aaa190bc10185c2a5711de15a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ebfcc5abd926f83d2d80319a2a182121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ae3c3dd6a69b6451ef032ddf8ab5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df07a5f736970cbc929d5cfc8e0567123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20371c230cbbff840322d64cb9b22fa4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eb61da9f7fc8c9c914bd5b869fdf2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3994c82ab7a38f0057eb8c2f76626c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfeb283e358bc9aca71e15b179e7fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201025c0319f3940a35a04404ebbe9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0da8b5ec8f2d552b2e0dbcbef36be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2a49ce772343f9719eca8e03a65c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b40bcc1ac02cb042b14a6c4237470131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcd1e455ec34771e702c22247f9f61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7becb429588a2d39e9028bfe3ca9658133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f9da55283a51672ec53856ff88130134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e4dc6223c6ef344bd3e3f31db6465135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823126f26dd60cae2a382143517e45d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418af519db855287cb4a321e8e0bbfd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcab0c3e8446addb43d8eec20bcf96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daf9847d4e872fec8e29a25b6c23e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabcedd9b485ee4e4e9c496d257045d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08aba73b8dbf81d911708d61a67c6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c65e9399723ea328ddd6fd81110c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6e9d3a8f23dc283e230182c796cd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c8325e38be0d4c8572561ddda58de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c61fa3662e9c852cd8aa032a98af1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35455213d2e0749d37ac6bdea13d64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca374273c848a0a1e624594207f61df6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b877e11c7f5296a6ea428faa3e03a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82a297960b6e3687092e6f78a40943149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd12abfa88d3504e25f5ae3b134c6c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680d372dfdad68fc7c7862a6ef20f78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185d368c893eac1d3549e0aca7b41bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38863a6c332ef5875cbeace596eb47b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07e61627d770f9e8583cf91a54e865154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304e041bb5dbae1a7d061a5ebfa1f3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34525258c9ead8975d79f2a7a35f0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef583bf670dde1fa77bb81eb6f43115157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571cabb52fbdf6eee5496ce3bc59c72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede729e25831cd97913b1c0b19e5eebf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bc33d7b7cf60528f5d139111a61be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1035b025b28128b8cefd3d8d1c55020161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cff4e1508e70a7e47535d25deb484f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6791e0cade5b09b06b4c872c751b8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007d163e871e1e7c2087c137eb0ac49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f812d9d42bef32cbb34f3e70f9547165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ba20392d62924ef0e9f27e612e153166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a720c72df5c07eaafefe6d766264b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b1570333c46add0b5d3d3a4416842168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fd9bbbdf3e04afefbe74a838ad972169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092531fc6a7b220c00eb07b4eab9edf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffa7fe41ab76ca41ced9268945cd0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631ace139f56ae297e845517566cdc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d26239557b18184304973255f4fe79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556a844964cc32f6283660801f2be5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5ca4910b25e609f5fec02ed021ed0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94037c0b3329375355a507a52c7cea9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb243b75cd1a17a36b2caeb85fb425177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96910def57c5663e24e60a97be54a101178.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076620d0abe0bd60bc24c4cdfc8c35f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80351345f2a039f5f3fa787d50af5a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10936d4a5fc858670db750a51ea85ccf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfed44543b1d62420f87baad6f99dfd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218c42660a923aad3932ea6ea5d78e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2579d8effdd2b760097e882fac0186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf925cb4b1c5826b737feb22e94bcd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da006dec29e8ab70463b771a7cbf278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f8cfa83bb0b2320db19a36ec31dfb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5c48c0e3a62f7d5ccadb9fe6f918210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed42c03ea525c41f24131cbadd373411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b3e2bf0a23516b6f96b8c62af9fad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd3ab5c1a691977714d8206c01c11513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb2cc0bb863241cf3b4b25ac4897bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b952a3dbb83c4d551d2e0b5c72ad6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3235f97228e823397999f5b02d48ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07c59e69a285a136279ffed143ef4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87af58ddf6e3fd8bfbd7c429b56e5b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f14c953b15d8469bef0dd87562f9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa575273c860ae58d7956c21c7dd4b6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3005ba0d42f3040ff927443993a68f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa01ff4b2afc2e0a5f825a6ad4e648d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e352595e72c98d804af336278b9411523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0179cad1c56087690471e257c80801124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd686d144f42bf8e395fdf39fd87a64625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cb007220ebd44c4ca603d15d54eba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57aca8a79c014a235b0de9d1ffdc2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e29fb596b49747b0ee8d4218a074b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c911929da6201763046eeda65594e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a725c1c06c89f0dc7d78010f9702930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13191756d08886b6a3d8ebec8c270e3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad580de8ac554c32d6589d16b1af4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63026394d14098acc53af89870e73c4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37de2e1ea9f79a0ff2d4e4c26ac80434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9102cbdefddc6b8b659998b46329ea935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126265ed6b1f28fee777e55790c57d8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99df2cb9c3fd3afc9fabd3a6081e5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3d5c4a333af9b32cf85492351c3ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51826c8caebf19869fba533ee1523e0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f62052fc749f55750440393573cf1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92baabd09b0b9997881242c2e1be7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2ab251dffd7160fefeb36b3821f4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc791bb2b83ba6db9f7b2d555959390443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547591e5cb50a9ddc01ab1e1954beb5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98f604fc0e184b935a10d430798b1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a57d5230f150160ec18b54416da1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c1868e45bce07ae180d4cc083681147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72688dba5a731f8c58d45bd4ee3956848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32fc8e35f833f970cc7000161102b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c61e69d058bfec56a7d2b2cc1636f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abb9d15099741e2a6744ff139561bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff677087b9a8708556f00b4ae0877a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbe2c8bb6cb47b144e77fca06bfb4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb472247eb032987fcf6bf7b2c0a719154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c557d2389dfa7e94ceae1d0009415f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdec5e816995f06bc630ade7f895a2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79af48a53487ca9e49359dce1ba806f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaf5b054e2abf876231923c26a72f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400791ebe2ec30542dd8b88fe0390e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dae9496c013b3b389415a5300c530d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c26677241f212dd3c5f2805aec808161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ce1052cda9ad7fb2c332f692016b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c123cd99465e871166ef67a149c8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384568d0dabe73c43f86ddbeb367e3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8424534c42d081db88492d57ed9fc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb95e9016b4b31de94c03d54b5362066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd0bfe81cff0f8ba3f158455121abe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abacdac25902e892ae8f29e234a62be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318795bcc8617d527e9a842a66abc3a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948356db6df7565ee9ad71fc012d5f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e2ab0995891c73dea4a1ed5571b7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eb9d2412612a6e102c661388e976172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b1912b67b4ebfd134590207fa081b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ecaf3424cb6a0f3313e979404d3f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9b968e3fdb3cfcd979b7fd155147675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af973fe2455ffe33635fc37b758d71c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ac7e9923ca1a8cc5cb878fb60441277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedbced5be349317cfe221b9e689df278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067f0131f9e3534f18e2c25bf7f6f7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6182e9d0601ceb63a0c155992602d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ea1907da7b45f1a62d26839129fbd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195e1125094a745e97f91af5103c1b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a3620cde761cd4f029a038484bb7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ff4ea9333959840572c2071411ea484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf27639da075f767665154ebb10147685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b625995384336cb47941bbadbd810186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701549bf85dbd062dbe291cc41acc9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d797089b92d5119b8ec9e22c92a5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83685fa197c260a9479159f60282f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacba2870880d6f013c2605d4ad59c1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c37960f116fc5b8c3b7f7df85113d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec7d0258a779c7fa560454792c021f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e908a6633444f75234cf5a7ed6d45493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd9e0ed3b6153d0ed37e48912bc75c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ef75fcfe4ee259f949d5ba4f8604195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd7f2074f2b41e4631ac009a23641296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f16b58b835d595342a597b60cf985397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987c17cc62a240fbcaa8b81bee46be998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab05193080004d82653e73b8581a8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2f43f4f9b67d6f64e8f266db5dadc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dd39997ae528d4919950f52fcb315101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad026601ba7c36bc449740f897a09f8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f728818e6ea12b7c2cfa602db594d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5c7d71d48b28997a253ab2b481e07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55579a1360fe09decb1c8676ee2a9e24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97bdc330b0d1a16db068be6130c486106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893710f36c61e9e59cc93b03c6a3ab3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5fd4246c38fcd64f0dc7183871229108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e61e61ca6e398f0b734a7307ee3d19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbfd07a7a321318b49aa97ae901951110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8bc6e91cf89beedb428a8658322d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5389f89cd749013e81cad00227703112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06fd4c0015c8238ae83f01b459be1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ab743a8a5ccdbb9634c32bac3cfea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a5e93757b0e24a4aef307e6628c42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf48c975645ab57e0e901dbedf5136f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639f063ef8ca3a6bcf1a737c00bfc32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c9eb0f604cd596f13d28c050589bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20e9eda52c2b8fd02c531dfcad761d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d65706474cd1bcbf54795446038371120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f03042972ebe554243be6eea6ee8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b3bf9210a474c4a3022554d9c525a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188cff6aa24d0fd814c132a138be860123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764708a07cc1dde5175de4e5650abf3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0f10db6424e3fcfefcc6b77ad45c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001897d643f56515eec97adede370f39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccc5d125741328a074dfefac7bbc45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961a258b3d02260dfdf334094a16e4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c1b9f90e304ebcfc19cbecf92a3d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c4120a2f92ff40aade2354a06f8af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e068171ad6c53789a96dfba8c4e45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67a9b79b728456a4ca2d7c28965d97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b95ed158fd9c18749c8dde2d00545e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ff1b4eac2b67a86cce130550e2589134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b28fe7cadcd13d8b1f6e122dbfb8e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895b558cb792aa55a5843c37680500a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace77a219c1784c00319bfb8e66a6112137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bd31bca18b6a5e9fde3a583be3c5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c80826dd483e0d6b73a8d50c6ca640139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b5880323c6e169b4a9b6f6a1bac7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbdc4029276cafa6a24425aba26150141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b16f2d498bb170733c2826d2853a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae1541e056db3e9461923c180fabd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fb9b2db741e34ddf01ae5696be09c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40cc18a5a476a32d1611308d36d35a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff307c1febb830182fad0e6610394c34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523c661bbb94276c60ff9b427a5b788147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafad0485744b4387ae1fc6b9a7580b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0138f23b2e96e18e34a19ee5e35b017149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fa4ef48fc96e83236803bdb4658be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe888663b19bbe3ef15178722ed42e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78fc6b6c15a4bf30433ebd33c30a6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e27735b5d46dbf6d53dfe2a1187b4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4325d51d4c114f214688ca578235d2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acfc66a27c332a9c4eb05d9b9ecedf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b6324e2ea24171c0d6e88012fedf3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d420957427dcac79b2a06eb75d5d171157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbb4e2ab4cc40a4fd0fb550cb03286158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17062fb2c86bd9bee08d4cf2fb5d613159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445a2d5c0cd7c2d59988a409847a476160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce78eb7b3171ed50c2168c1e538ef6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413f01a205f7f6bb8a6df0ff91d101c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c583a7224ced9dfad65aa4022766b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3635f184a020e37b2d0ddf90bc33c95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da756551ad79def76a5dfe778b897a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe061ef85fa0870a0d90dc57f0ccc71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bc6c96ed1870606959f42597afabe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95765449e6ca77d5ad6fdc0b2c2e23d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8a8f80758c79478a66013a3526392169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3664a6c975f4032299fddbe08630ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa9516990375ae9d7e11903eec60f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e661d4a0943379dee2ae37682a1fe0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb59272774c3ed1f1090aa0d54cff5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14e588c4a2938c7e15548f5a0461b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10898733561510a45bf3e5a911f68867175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654098d301fc1af703b53d75102b3058176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76eb08d6cbee2c62c39967acc03efc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96700b2cef2c82844c010b4b76b56aaf178.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>