--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828efa1a7a3ae03d573ab4c20553b0671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb19227a549c204ac33901617815a712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b744d1e85c32a3f62b97459a1e5d3ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48220795fa88b1f20f2125cfeebe884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346f4918282d3ecff4c270e47b7c4ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30ab7d050aa80a9cbd83f5a8e9caa36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70773129c39738df2caea450c920f37c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeeba0d25c992b139427469d7479d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e1eb8ef7108998a4d76168f0d0cdf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5073c3b838c1cb03f5fdb62a4d6b0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123adc427e16355ada46534dc2390e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad07b8558ef5180bc4067e5d5d29ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd107284f848f1fe9d8cd81bece8b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9bde897782a10e7c55c2e6b9ecd2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c70566d564d6e3fe3a8e2cebb57d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd1c5fecad760dc7a1ab4082e68cc116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473721a4368b4ee64daceb8fb74e5d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171b6073a35360bf8eaa69eb2df6b3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e94f8ab37d9542bfc97165b219c7a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d603609eddd189f9411c4628506af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d04840d7dee5a8e54c6179d18bae321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01844821e834c58aa21922587cb69722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14e7482cb95aadf9c2929057dcd36a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb48786abc23c624f4702c903b006c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a91ea50f253ef40bdf7bb403b89e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307461200d4745e001ce38a43b5de70626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb14175ebea3d4feadaf9a0efd9852c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f86e86265ced9317e653aa84a7782b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a3bb09c216f260f62774ed0b1d38929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20708a07d1bad86e5c5a43295435c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a676257c3b97ac832dea2f5f8991ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e6c14139a377e17ba61a6ace006be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0fdddf5ad818c47ab6d28010873e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1321e04cdc0d336e2f5e74954ebb634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d67057dd17403315f63957ffdf7c1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37326fdca0b277e2e6c274365b4bfd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ada0c1e35ed28d32acaaacd2be293237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86087b9721631374d4aaf41691656a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9f954ca44c66c103680e519cf82cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18f08f228289c13e5b1509948ad21140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7b57057096be2ad9774716b28090b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87662a0963abb4b8559041887f5930342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb4f368baaf5b68dd9630f1f9d180943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6287b787f5d1faac7a52dacdf9b11b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13737834f93fb73ef84f9bdc49771fe145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfce2885913836a0401f2df90002f5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db55a7d2b7b4bea323fa4eddf54b62747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862cac23ad98c5aae77191096b8ecfe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e8f490ba9ab66e17d4c9cfadb944449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b040c4f7c639cce1bb9951af942b5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8336fd8b6aede3d6d20af73dd536b1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00e7f68c406730c7d6ff85186ed43152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df12374d586f09e113a9c3f4e1a41c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c11c14b752924490b295bfa5a2f2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afe3bfbccbef20f808bed269b99fec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903e0b71e404a21c0e82eab3108babf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f292b53ae9dfb25400e72c79e24ea4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed336542b522970ce2640db5941a517b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521314ef7f4336f81b77792d6aaa82cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93295d969b7c1d87e9827281d470ab160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984137788e3487807f92f0ede64c48f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72ea4a66e6287501d53b835f30ab2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fac73c1cf41073789e6161d13137263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078c07176d32b4ca7cd2caa2d0899b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd0630d1a95095119684fd0c65a66065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac25952319723526f8ace2c6b2b26e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648c74e1b891b7fab141314953586b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d6ac8d8d14413601e44994c0e688268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf860cde1fb0e67c291f0ded87a65ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aae9593fd208e4d2180a5e2b8e01f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a14cd4622407a37f0753338b5e566e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d253292fa9c209e445757adbb62c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aaf17f7e1233b21b2362610c602aed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e258ef7a23fcc2065a5fdeeed4d3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf456e6b3a4ed50a3d540e8c5fdde6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c733d95231485e22c97ada2954a247b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822fea3fa208a4a4241199ca35675c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880d0f10da3ab1d3729c0f2ac2d682178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c906c88b3bbdc2ab1581dd988031a9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221f240cdbf592c615fbba35aaa049b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea363b928172ac128bfd15ed126285d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d36feb769afb21455c68317ee913682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39986e6e0616ec1bf8fd6d5a163e756783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2731af019879f158c55ff36af1842f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab02215ab4e2d4fb9d103a4aacfb6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba420bceba46302eead11c50b5d134d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993c423e13136ed87b6bff74fe9a52a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625ca49bae917f52b966c873537379988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ffcd263433a903b06f875dfaa43a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9cc40cdbdbc399b4dc7aa3e6b481d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce253bdb3d8ec345a69ce4278718a8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325feaf7cdd10354c97e6afc386e96792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b19150863d447d4183bc31189ced193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb45fa090dab4bc82b3c1bf333eb6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47e9c7dde0549996d316b232625a1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fca2f1f1e97357fad1a23dcc8bd7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee591a083918c9683021c6a16fa1af397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d09a834f19aaf780eb934758825e9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d256134751b59efa3dbd1da32bec0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ddb5f78542b41b3a08063824ca7d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3c37a172db09c728228e274768c91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88e14155f5bbbb61e8b5e7f4a1f00c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6828b1bd7043e8a237d29d6a292635f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9e9447f50bb5596b1c83155b6a763104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd6193efbbd8789a0cba0147f9991b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64404ead63f1588781480b43755707f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e157e4e66fd6d9ddba4155d2e1e0c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2845f5000041de151e14c72781532108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a92c4ec579deb04c4d657dc5d2072109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3e8cd248ccf2943220e4e3c1c9f3d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152262706b39e3f1cf9658085c2be12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7063e02618ceb4f54f2a614905c79c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08be866287138fb98bff60c2e14c5f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d5a0879d1f6a7fdec243743eafaf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34685f5d747d05f5f7cfa62670dc0a9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e25b4c283c9e2a381bd6b4af325dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea20908768ef2b4c5eaf5ed34ca20a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3a74e4937dd7f37dc1193e00b19d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c0fa3ed8e871c78e7a62808f660c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96df1f654c295442e28009ca4c14a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3638cc7f377d56fbc347ab94cdbff19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a683b6881c938a3d4e69aabd85ca5ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b2439ca22ed6b0d474129073e4d40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3d3b0abbabcd5705ee9e6db631e70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bf83f62c89263ee8304aa23b2c7d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832db0be7daf750bdd82bfb421165974126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cab40b7bc6eea0e159f523f10c079127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a1efe760d68bdd85cd27236417071128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0228e4830a45a86d7b1a651bee689f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00065fabbf032d188f3d58091a96e37c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fa84ad46afc1e952b4330945aae61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53781912d1cbb9ba0d06ef1ccf7f95bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9e311cb1a1c7e1d5d47f84fe1ffa6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760b10ea77e61649cfcc62bfdcab8ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3549f00d6b47d4db8057c1212c4793135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3499ebd8e5e611da9bfbb393efe26b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1e067f0a7272f9bc2e36372721fed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d350aac6355abb852a5800ae42e1d24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579deadc715e75a63088cdce9e27f95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e974ebdf0b409c9944481b5c2c2330a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcff2fb7ef9f40567d5dab44f87e99d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17063cc628e70387a64f62a017be230b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0a9be9a22279f9c88b92f00e9f0c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7c0114354383c6028faf0ae424f38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cdaa8a5e74eec9b3290815c589171145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725a8856e77924bb55984865fdfb713146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13693ba946b857a4491727f25bf7ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a4c28176afa75908c8baba9670e82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f823b66e4253ec96b0a4baf61f68d2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c62d2dae675715769117949fc836c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab30453aa98de76362a66d6eba501b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb63bca2717e5b57bc442029722624152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9cbc03326b4cf987891a17e1b0b03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8682e55c862dbc4e390187b907e861154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42981f19f800f0ec994408042a93dcec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f96de263826162ea16f5f7d4c2c31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbb00e4dcf06df9db0d855e8a52063157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8c7e541986dce813b76632cb4acc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f084ee2491e072294351b951a5ff6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79175eb44d2be1cf0a5f2344e848bb7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0314021bb9582595979bb85188c416e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9d23bd233e968845024a1391fa250162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdb3beeafff7bc4b79c457ef631391163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6971ea7f30e1bbf2ab8b0258106695164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442af0ccb2d62f051a6d6211b35fa378165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca89094c574eebc8c6a5247cf5a162166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76261d2f83d3f1051edf210f1b4c6ac2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02e3a20dbe188d223cc796a315c343168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb664bd99b030975d055d44476d8d772169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce15805b8cc3a27f9b0a6f7153670c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491d0baf9db5cea85ce72712b681bba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeed8ac714ed9ecc217c2d2ddfc220172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4add84d1717058102d7288cc2a2136f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20690b6ff0dc535b445263820f4d587174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c4530d69569a9e329a0ec43b5e02c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e62fb42fb1c76afb944ad9d36ea5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a3c3be093d2ed4c441fdbf83b3410177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e00c4a7628b6fea6e2aeedbf0cca3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afa17b27e548dc670b78b8d35da243179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac16b7b0e3852a6e788b163e31a0a5180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c3a3fb5d947a57f5b19c335d725971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe787b51bddaf019bf3c153eff3dfa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc63ec836269ea7b90f9566f495cdc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b6a08e56badcbea2d9da02f67cb6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea47b27575d6b5fcab2b23e098348485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e94b9e7e9d32bebdf8e6c2a6dca9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5523df332787ea973b0524b36b781a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49400e5579683a33cb50e47b30d35458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c38ff8b0aa98595ef3641a5979252d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d6bd33f4540d4e970b3178ef009e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c3a58dd514e8e4ab7080d632a684111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1e06742f137a142b49f082bdafa2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93b2d6601ab9e0c2f5add85608f8a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbad39b4232b2529d5cb18e176fb6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c652d0284d6c4f03f5853a7ab12024115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f797dff50d15a32dc4c47bb588c8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ef6b2c22bdc4958c40cf94026fcb117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5412260abbdddc7f7987a763686cba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bc312f99ceefb901f56088ed1e37419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f38c2f802c2987a1bdb55951db12420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283b8c7247b8caf5deaf5ead29c1eb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd20591435f72981334fcb8e1a2f3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1e5975fb326fa67c649ff0b44e25b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a146d955bf29ff65d528b4e88fcb4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45232b26722796f14bce7b0c1d936725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25208808373d7a6c2072e8f1cbe47126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffec14afd7e35bceca9b82479ee35427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861083ae89f84251e787edf739aa5a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08617592ed0ed2054f55ca6f7839a53229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f85db2ee9e53ba9aa6aaa5b7d8aef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71659f5e52adaa606a1c5fccf219d5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20880ebd1d6123fd46394c5475171e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660f72eefc593eb4a122481abc7bc1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216d0d4f3415d2e9c3f51143f3fa39934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea560986fa3dea014b1311bd44388135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9beff368b0cc86fc0a6b8a2f0380036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cbac9f9264aed13d9b851340bb99b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf1456d478cb5f6168eaeac7615f5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1458ebad4765d54cf68576e49e41b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df861eb727647ffc471b55489bfec6f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9901d2d29a0214089fbdd021e522b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919634d1bd55ee055c03b37e398b21d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc252c17262b12570d379cab1c062943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaa560937e8ec935911c635bb1de8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcff73557b5983d798f0feac997c3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe853cf2e395faf3b2b68d0d1ac2ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee58cd0af55380fe0af9ffd4bd1aad947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad3b351bd1c0de4df774ad2fe1446248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbc5a5b262ebd7b0e7d346bedc77fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39d5a02086e113ec4f5d47a6c3161650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6d14be9576cbd703bf843467e3ce151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b4970efe394ce27e446c67403a0d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2302c1287a4c3e90b643af3b3e40c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0208315397705d3a95f6e04465267b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cb785c400a6665497faf883463a5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eca91886aef351cda4be6effa3728756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecdf123b7bb5dc7c5f008e21ceafc557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bee91d1086f7a728ef8bcc4b921c2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0738cb7e6c280dd73ec9fbcae0a53ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465bacd59e178cd7c854545be897fa860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d248159a70a549f10feefbb17a8a5d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ac99433c236f360b9d2aa81bc5e2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4902506b88445c928d8fbb0aa1ef4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6145ef89fdb3bf19c5c74a69ee85564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40027a8479ca9e61c8ce2c204752a2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7face7849101e750d0493a4b2f6a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866689a4c11b22ad9ffe15589e06db0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37241bdbcb060a1bd77e26e1eeb12ab168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13d8c42f835aaccd4ea2bfbac4b81069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d4e84292533d8d5e9931bfff8287970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b2150e862bdfe7530498f3c26d9d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76371304d40a64a237882c5793e0b0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4b66c01ef228fb99226159308ed1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76895ddd22c109213e04ff533a19c07874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f37f51924d93f8843bbf939ff87e7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7849e81626489e2e75e387243dd1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf032ff7d627669e0c053622db45eae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02875f34f228813451a54de7ff87adb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1351ce87e1f3ed300e1ddf5151e6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f845cb5d725b4e3fdb5496a16d8bb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769f59801492ac5e074cfbdc2e6edd681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba4d4feec2929a776599c6d34ff21682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510261056091c248a91f08ea65fbe6da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ed25b056c4256eb4e1df3558faa2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d282509037e1f0bd53192da8c42493385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67b48682d2460514a0b6f66560d88286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9d99844e4ee9b0efb190ea5f326d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcf99624ee513e2959153c5155cf4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a80d4904c328569a5d58e2b9769df989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efcb147559e9d7da8ed07eb0e4f31d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3597de248abdbca96c7389a543ac691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64525c57ac6bf26d8ec3339e74e1394792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bee5b5f7771e177f7d28aecc7745093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c71ef62c62d1c73fa27979479cbc3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb0924b41c047cf703a4144a84112195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c480badb5e26a4821f7d324872073d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec90676c5ab09c05ae5fe5886e7db8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63df24f2074c4b3ab2ef4d8bdf0631898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17011ed5e5ccbb944e2312845da1c56299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e9243d112544c9d4c562891ba76b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213597aa0bda4a2962422280e1b912c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905c03d4a3c2052ea50f43de7d39723102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc1f42773246f516499d758ff1702f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cc5d8cf2f6b44197fae7c56297812104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10a193089367c12dd64341484781f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e81be001c1d5357962e6c9e5274b22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc9afa8129b5972f095c884d2df97107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9073f9c9717698f4821db19462760108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c173926163165b0b0cd5aed6e5dce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f8c97801ef72d704b6c47b85d0160110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae0b30bc8052f959e3be2267299eb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405a011fffd80a5fd210362d70cb1b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9b24e72079ee0cce98696ee4af920113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eff9efcd73ed2ac4def2718be0da8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2b223f95cabd04fec507213fe4393115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb7b7dd55601ecc3f50fdb16865e0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50134fb9c92116df87e088d0a5a285d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd094b88fe0690a2c640772f1c0507b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288dd0b298865a5fac7d5b36e77e21c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87725b25d5e312268522de81016a365c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19faabab9daa2d48b03e0eae430ad0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b16aeec7396451ebae6d7b840b68d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f1bf038371a057fcb8c0f381cafa2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd84462292a25115941dc2b4ef22d03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c9b3390e550d37d1ed8e38896c832125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b764dbb497f2fb1ce55f65b533ca1d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b8a8ecda6eef19595f9bdf59d01d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944aa34b03163f71e224b77c05fad224128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8723d53ab1fcc92842b9cd059c9f00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adce4bb9741f49780141c81fe3430e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45962fae5706a023b9d779f3625779131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632886a45f98b7fea82226f1ca40e03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bbc1d2dd3f59136864c6c71e33542133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af45c81fcedd9815f1e76d97ccc15a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb98b6bb6862ea6ae55f31706093c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb09172446ff3f7fca8bb3aaee0efa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ced5a30bc461b1c48d8f1f53932b13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f655d3fd905622c605f1b9361b432138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6fea1b0d6e3b683d937e7b52d514c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54183566d5519a86a8458195685d4c7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bac1b6b7a0b271edce7b4cc74b444141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1bbd43745535a14484d5d3b3eed87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723096865924bf721c09d252d49f462143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae7b9a66e78fc2c5fbe2426f0f9207144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43fe5f05a0fdaef05e2863f6f4fd47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e39dd7f866da5321c6bb15a062c62f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b73d6d756809021f807406be46478147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141dbe8bd282cf269a9308545600043148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b00cab0278582aa77ed423a5e9a5a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87e596a444b34d8b120258671d8132150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15581755117b1084ace53f6475f9b70e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fefa92aeac41725fdce665c767b88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc641e6d7c3a2ac32a5f936cf13a6d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54481497a6223afc386d72ce5b05070154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee11f63d37c922a1430eea0d3bf7b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28694568371713a8ad4d8d52ea5de0b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9f20dde3cb56d5e1756ed600b1e18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb792ea7ad62e087fc7e2084d70a25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2ab8e92083324bb71c383df00edd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7ebee390f10385336a8cce8d8978b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a65af01449711d557add409d0e6f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca93729ce23704d7897a9399a2b0c1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baea3cb2fd12ef0b49af82b71095dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206a49519ff157b9b369737bd3d813a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9c47118cba36e3236a9cdbe65a373165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295df0b30adc33ba064477a500f1915166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e672379f3c90061bc665a28b93ee48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308199fc55e4d679232d4ca46bae27a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460ec09b11d62bd3501de89cea9fd59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48274b607dfb8615b533fb36134a55fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3584958b94bc79c4ad9c06dd58c22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6642f2737c0d3fd133b7336429376c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf101c6f7f424bd7cf2a9b1be8963b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b06c9a725f64bb797a1ef89e2965d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1735309d7777eef9f514b501d112a5f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187be6a04f18556fab499322e3ad5ed4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb4f8ae742b2c75e767c151de7f6a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bf0e7933e1553bd348a0feca8d00e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0594934994652aa1291d784ff917c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b33b57bfaff9ee37cee376bb4a735180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>