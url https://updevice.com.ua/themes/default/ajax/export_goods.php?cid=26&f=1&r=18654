--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb9ca03687474b51f40a479c7cf29e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa01a803fbf6c4da354483c602743c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fdda953768870e94b65ab3298fca93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2283bed3cd580076d422d349b30d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d009d4ed32f17bc59551a271d68ac65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169690f0850efd9173fe634c914fd836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00956c30fa0a4de074cdd403313b0da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39ec4efcdf6d37892fa3592b4868408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055055f1e5b9ba10bfe2826ea46f9009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263c27fd33b8889d1dbf5f40f9b5e9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875513a8f85cf77c24b749a9bd62f8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15569a5737b62985e1e901c1aa3c4b3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddf2461977ec254ec7fa2afa10031d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacc16ffb31706e01156b6f9e262fdb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117ca9724ac2c3b5f41a793fc3d0abf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded42bb6d1660fd2132db213fe8fefd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efe68295bc0aa8323e635373fdee5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152c344d0c57680251dd984b66bf76e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8a1a602cd5d7207ea46622e1fd67c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a1837c477d758876aa2ccbdecec7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e192d12f719bc417dcb4f4c4f455621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9bc13e6b92b1a1da7cb14f0351a5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e07d80711db03c4f54c71ba142e4aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c031ad96f7d94f254940a435a4e65324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a4a2b1c9135a2e4a1d6dba10e432e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7238e8b740bcff6e9bad61a2c827bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42028611a23b5e716a67b61545049ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b30b9005c9c32123231ccf32be7c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eb901e88441898ebcd6095ae5202629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3232c39ba553bc88053cb74b90c0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012317a050cf0b561af9e127ad4d29f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece89f5dc8f5e2be6e4a5d7a48e13f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043dff507d45dd64ca300cf5bc4d2e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fce9b8c583f51571f92ae703bc9fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6046766ce1637c3e5c0db38f7c3cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61b6aa911ef13b160f0737a57b12c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40602f0ac7f1a9af9f8c891daaa04d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687570ab8ff3cb095362ddd8b16590d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50e627ba9b414dff3beeeacc13161739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee732410dbb0af7363722839f5e61140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914808ee3210df929510408108d2ae1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a24e01e49fff1a80a4feeb821294742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63d8ebe1c75ed4eba213d624c802cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb932e58bb3c77df10b108afdf4d99444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8634029b56ff7a898a29f476c9b116545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023983754eaea1aae79e604a602d10ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6fe8da77c9fb108730b5e9bbf1dbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0552aad958aaab886be00cb9043918748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d41d2998358dd6984e291c627919db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf20d44110e2c2905dc6c39ae0321a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbd02586aabd9ebfd2be4ba46d641f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eaf79c0491d69431d0096b2653d1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96d5d43b789b3b61fe24c717341ba253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e18bb289547176c39bd49946252c6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f05af3b34c6fe8b0aa29132a90ccf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009b4115f06bbb4641f26c528f16da356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01506af4c22c05b6c2e0ee364be9fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d5eee83cad52aa3529173c103edca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d021ff1040d90fbf7952819feac8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18198a951020adf10c27e1dbb2b5510960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f103623d0c6389ca3b80e42c24b9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbc2a26171dcae335d069ac3f024d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8305d254175087d3db564099d6f66763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad89fdc39a9eaf678e5a7ba3ae5baa464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2b65e44cfd017423bf7036112925865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bca20e7380b56c68c73c0af473c2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542f65765a121b9fb68884dd168aea067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcb94257224db2f44eb971d1c30bc568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63f778fbd4d5a04009d5b69bf60ea569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70522515eb57abe3fbe6c64b213376f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b239de36554adca89291b1275ea42f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7542fba146b85fc0dd552676c07ad9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a76968389e76ab924c61c532afd5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d418df3b02f3444b7ca612518ea8f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2cd21bcf30226c424befcc05c5aa975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37770b80ac8c66defea333e7876a9f6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e9f35539b5a79c759d7138cfc969777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30d809491fe4cf27d82c33c13c23a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dae1de68a6e58d8b9350acccef350379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0c3ccdb2a165521a6d00f1ed149c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3c250b53fb5fd76c6acfa39eac91c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3c65a6db122a680c9adf06f6b51dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e1423da8502121ea3555cbf18961683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda4ad73cf6b3daa04d2fb791f5ed4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec541d7a503ee2b4d2f418c580fa16385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c85a02389646386a72c1aca84d532886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c897c9ca370e38c3971cab1dbb5fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2887ee960dd7af8b3bf0fb4339abf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d525d4bae1a5e2098919f6773446a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810dbada4e4173c81b754246d39881390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1bedbd51d54cd1b29c154e839b2ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc036251620d648ad9ec5526c913d1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd681239f425de330a54e136cf1fa393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b36fe1ca66171c642244ded2f2b53594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da139e75610ba3268139c07927812b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee40a9b1a35588d96a2e52eff48c40996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b59bf8bf363205bc4667d21963280597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85099fe89f0ad1268cf09a70828cd5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb69bc25ad93273c15fbff8f6a85b8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e923e3f278020affdc3b93ec2a49a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b0835abf8e891f70c1596950c90f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43ce4d9707382b150840ed12c61ad0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31ce080276c056e6c670b48b2264ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db40149f71e4ddf99540e22d90506ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf166bcd0f261c41124408b64ede48bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c359343260d8bd5d41866a48586fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc25ab7b5446573f3023fdab6ab3cff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdfae4a87addd04d329164488638a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce78b4ac418f2ad790741001bca6bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88257423f044207985fafdb99821fe2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a066bf617c30bf3e4c7a993aafbe1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421502c9a8e69bbc28b4d68fae80c052112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a85d909a91e5926ca2a213ef6e0abe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a637225e1d73701e62c6df0cdd40c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c082b9320bbd3a66ceb039431946a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205da13f8ff10e94781aaa1eb8c74067116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50533e6a90290f44be05da42013f7bee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a60db71f235905393078041c5bc1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28382de12ca7a7922c9625cefc8854b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25918103b2b51a9e46127b15b03cc5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca54e2d620af8ff3183e832845b4c7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e25f19a1cd3c7c30ddee73e2fc0aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6cb44b92f8bb10e4afbc043138a3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd0770e3f9ffee137d7d2a1ae71e5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79310ee1d04ef0dd08f3d5ffcf69510a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9705e509a5c01085b7c706bf1c4115126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93f61e058038490a71be219d6b2bbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef7a2ff69446641443e099ce05b0f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc627a19d41170d86baf6d0ecfc670e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63af6920d746cd4c59e70981d56438130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57433890d39b581fcf05b6222cf6dab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37cc4203c74864f466aaa89713a811132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319c40ae766545bc2d142c5435330a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0ad579afd3bbec35853d5240be4cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f99dc47aab0a579a5a6add1d392dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdffe3849aba94b6d6f8fac22731e84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da05328c0e7dfcabda55c61d5ed83a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266045969e3508a5f0da8529f3453128138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98b96a12fc9d29534f41d27912c0c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa140e33158bb8f147ac39940f5f439140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3eae0b6aa85b3b1db10ff7e814f56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a850cf10441c49356d944d2ee99605142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051b730343062b59bddeb9c481edcb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f1b06b7c23238fd460e0b5ad8daef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e73aa955e500c41278e3e2a30f1de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3c1377fc69fecd27aa5eeeab235f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cee0b78fe4fe6434230b3b4d802eae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bce961d8e92d606e2b437d998761e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b9e3f468dd4974cc700d3e91b30e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e3522f57f60db7454da1a09ffef00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd1d3d4222498926bc2ce1f9205aa9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3db8e6d8ac81b6dae2cadc4d8f19b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b94336ff8840827b8e95ec7f35b94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdd31d03d396e9d50126cefbdebb98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967a2f1a5b6564e88e882c07610ba48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6804c01d385f562d110b4d71de51b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760661dbb5d567e2d7c6438531dc088157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797764147b645c22b347a955a3568ea4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15587706f88f83de5de76dcc86ba04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d46f82189a06172befb1a4c59fac6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaba944734fa390a39628885a4ef9f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e154ca8fd27f4f09e6871add24c93c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136239bbe36ca1eb13a14947303bd090163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff1521b1ef275c66981637579f6bf6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f238b1519f79838469b693199a73b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4bc3c470149d22e35e628773e2dbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d34683277502b14ed86c3c482b5f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61097d3aef630bb1364a0262b039c7e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1423f48dcf59c9d464bbecc0e37dd1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a29132154c0b6a7afb2150ee17ea3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b3f04867d57225d1d2569b18e0b30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca5b7d0b248f84516d70bbacea7115172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e95c8808bae09a6a101ebee6178347173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a15f64a9d36532a4d40656ec69be9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665eb10a02deb67d39e36b2aec2588a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95debfad813724c42d782bce1339dec8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49b641badda1f2c2d451d417e36e47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a6d48689bdabb7de03673b3ece0a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0c951302ae37496ca616ba2f5b5ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f85c63580f7244e0a7f5c2ae848b8180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2c873b386ab5e49b827b3537aa0451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b51cbe5cfe5c843cfb32df31328be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9ef5cc5c0c61d212593c55b68c3e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71b733b68e00c0b1b84b299a6a938f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5746161cf66a7fae741e816d647ae55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89005de12177cea5088f98f32c8feb136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e80f1cc7f70d24a1d190592405b5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febd987606a6e36b687c94d841422788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86619a977cc84c9f06a551cfeab243a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584c1f4d31570d0e44d03aee6e9df1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ce81f4e007a5c9ce4236cd03df06111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aba758da7ec9e07a8dbbba99630ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35340302227e73028108cb5f3cad098213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34712a0c480da7e8f8b29ced5a98bced14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2eed4beb972b6ab5e667c9b0a8a7a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ee3bb285edd9b2b07ff6a3b05d6f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e304f6cbd6a7901c5a49d4525ff7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f02b43378a0e6d95e5af9e9885a0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff56a25772abe701f7323ac82522ba619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf6704803901d60c085ce46acabf3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8dafe79c72778193ab4cf840c261721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218defd4c4ccd4993f21fa7ac3798ad822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b9d4d31c2ca8de4b8660021390f6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469bee83c2d6c9546a1d9df5c256ef324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f494b150656eba1d2553901999c65f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e78ecac882fe961b7075a6e50548426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0bf7a787470152726e8ee15d0335a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b04e7a3b556dcbd36f4ea853e7432428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac97d1d35f3ff740d31a704f4ec8eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c332d6c3bc65039aa3e8dbc9ae1d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76340f535d5fbd586431036f62780d6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89252e99816db0958d9fcdbaad311532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a586179fc69757ec6e9399c81696433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ec873d617d0371f52b2aa4343359e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58603c40ea40b28161077d182b62d29035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dbeeabbf08751499cd2db546fdeab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93eae88e016a694f3759b9ea66453237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d694b0523494e26ab0f7d91a4f1fc5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fc6d2f471c4367bfe4a524fd4160b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f1cfab71cc03e42f19a64580e551f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ba73d9b23515464729c5b94139ee541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221267030d5bef61032e77f8397c0d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e853a2b9a5a63425418656ad461d08643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4405905bb3d8fcb652dc9fe17c361044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6511ebb1c0de165f916522d8ce28d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9919c96aff7bf10b9520ae1f8c79046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee3a8233b91e4a8172601e272aef1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7663d167f4a695400e607ffedf17d9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69b79348f8cb64320492c6e1b6effe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ea4f62612d22e91285d90c4a718ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8513eb1bc0a9e1f878f1901744f81f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c93e7ab9a70d09e24e53c9839652352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab96235621a73c5516d1ef4ab901ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cd957fd15aa2e71f2b762fd64e9cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8054261ea8af83b6814d9ce72a09e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956581c783b33ed922f3ed2260df91c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05d090c6a52646b46c4ab96c3ab80e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18c0dbde63ebd2a5f6eb3c4a2ba9f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074a78cc8ec85a0f7c64edd27e39c6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8af3be1f0e79852f065c87fadd5fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43b11a350150e4f21b1ee55a75404261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709320c282e308e731ed40e0fe1b2cf562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8016d46e4795ddb97186bb2bd0f79663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38a8849b135c8bf10b09038abf512064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abcba5aeb38a7d38f7763a0a51330965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab756782212c8d109b7210e525833366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740d2fb5503a33d44bc41889989631c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b31c5220aa1f816f0a5d967b7cfb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2732e7230ce53fdb48da158b5593169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55b3467e72413c0b4a3d5e603c910070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f21e07cca09ae8de8d1dbadc4514f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680dbdf36b142fad1730d0385adb8c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517c3aa3a18506b28164478ddd5658b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b0ef494df28b20219b69f4390180974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b133ac834848e67d7e4b210f15266c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5322e0d31e68405bdf523f87434b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52751ccdd198d1938938a6111623b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9e3a96b3322e9ac50e7e9300aea3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859c1f9cc498a3a625e7b6d90443ae879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f4101b8bad17e47896e83d7f2c2dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe0609a2eab9fe88ef9bf3b281a13e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a73c8473ed3e186d351eafe488bd9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000d300503b279781412d2faf5c826583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a4cd14f7a2d37ee50f816a097678384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80eb113ebafa956efe4ab81bb905dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c696d589d00478f70a8162400bb8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fb4fbf828332b218abbd8b089122387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f554b1d466723d5f123e3b770dfaaff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e559fd0f9ee6fcdea1227ff3b15d2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6604787f795daa1e05b416b8eed9b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dcf384e577ba0de339815c321858291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0025db45b7b3da7037c9310c7655992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637b53857cdc2c14c44f86892e2ebb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a4d3dd456e8c4ba96b083b99638d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2edded2f93a6df8410a1680010d07295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb191581c249714f7c1668dda95b955b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2c3c36dd5236897e0cab95108817e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70228d379fcea832cf4f09a298f9a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f73eaa58856aa7e23537ff2e6f0ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa449496d74678fbabf9f46df035aa7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a75479851ed787d344329895e2b00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f4215b56bd45d850f9de59ac75abd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c898acc7ff2403673b444ee8d86f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79198c923fea7cfe8d36351934492231104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278509bd6333f4c2527ee7491371ff6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1cce066d5f6384d8fe610fb16338b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c6c03e4050cb02ab9b4f5654ec915107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef986576c5c0a9fb0cf4deeecee04fc4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4a9826918b2977a8c19cac12ad009109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870aed2b6b1bb4f4181f247656cdec4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36c108f9a87706916778952dbb1262111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2981fd104579136115e6a6ce8c678112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0cfc195268ec1bdfd33156e5a9036113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d1af0a1633d611dc4565f1d245ede114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb61ce14df542a59bd60112d6119f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb570c72e845b18925ca7bde8b806c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad8c29976b342ecb64c1a15652e2dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44d1dbc510e0cfb2e85f81daf0a3e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c003bd7ea1adf820a9c325148a069a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70248eb015ffe73fbdc9f7c6c9d1faaa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70078abe027f2be694b9e6cb001f1236121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659504675c3f5a691496b71f0bfbe710122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81c183c7d9613755e14fd06c17e7ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd01ff1a611abe54c7981d9bbf2706b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208fe11ddb70df431082994ddf017af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e656225bebaa463ed9884231499ffe7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5fd78340a8818fca1ff65ed108b64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f80a467cd05ea6d6e08f0c239bf94c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fb1691061674b549a5b1d34aa5272129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3b9021d49abb7b470027049486524130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f6a889efb4469c805c8b3de43144f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0cf024268226bfb4bd253b0cef26f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760737c58ed374b5a92cbff294f0425133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beaae40013904a1edc0a3c6f8b64d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dff80bf3b8cc867c5754fccaabff6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab83daa91cc198491568238bd36199f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5de12b7d55bf049f8eebcb958164e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b02e8d531edac7cf7b43a4f23594d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e96457c3cc57b5cfd391ece9b0efac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a896909ad14db94e3d4efca89210ebf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d428e2ce6848ef15ccb0f3b4e98697141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad403a0080df255788eefaad502841fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa902243e85756f3ec7c0c734b4a47e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdcfcbfc462de4e93cba4dc2351145144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce5c09a38fecb5613fa629fa87d6ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd8314c642c41f75832d6a02f4bda0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffd03c3b93d5375599a55a68fdaafd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae27d09f7ce1c1472b20aacad190ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcebfac31c26d8220c5e20ec7ce9e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475e304bf22ffc433483f1eff35cbdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef045096f08262296b3e70f591f5b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7ac4660429671f4935bd0d092b9b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbd8381601e85111695cdded162183153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214df45a342956ca5754a711fcaa4e08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040d4384c274984d1e626dda80780b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b8e7c8e0fbe975d3fd0724f940aae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691ddea62323b54816393b3e0c7bf7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d91e5682bf7feca83e28cc19b76bfc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebad4bbf35ea6e82393e70c85aa5d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95466bc14d5d19d4f46d6d4ac57ae799160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891eb0d9bd2e6a2dc99ca0a55cea230161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057950c1105facf84c77c3b7f2a62e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1320c729c9674583d4944d4c1c215163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50e3eada2c51cd51173d88d846a823164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d89385cb84ed3eeed86c4b3c7b8ab8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82203accec03c02886ca34e8c5580029166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3744854eadcd34bdb63624f320667167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7b48185d4dcc4dcacca8c1805dac2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cb36ea25a2fb8d6ed7a768b5ec2eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d3852eebc101e12c32acb314f1ff6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bf6047f9948ac564f80f44f7de172171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28449f61dad5a0c55e17a0259c36af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b0cae7d123e7670255632ee34c60d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6456c030c2c66345e03db8a006eb916174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>