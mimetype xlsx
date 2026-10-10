--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8867a559f2cf907680070292d0838e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05801b4881ab658968267d3a49813e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f25511073ffbc298cb566d8b3cf9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d520e5361dc474dab6906334b047d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fa7e869a4b0556c57e7072bd838c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d393450768a7f56a87a9f67dfc3446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5dd9d8798f764fcca13829e8cd72e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df275332b808fa187d26b8dce81593238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5360c650c53fe7ca4e88ad1f9e2c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb9f21ec63338831e6658f7d52b51910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48a979c8890f2fc8cab4b3390e078911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcff7f91a44f10396786d808b0ce8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05c549f525e08226a4d4ef73d3e1ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c2a8a3331683218d9ffd4b1add5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdda3e56f478e1c44860e5a41b239515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010cfc800400f393888b17a441a4e0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615923454a333128b157f61ec4ca65a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352a40ffe947e8f016b95bc1799e87b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed69a1af0b78140809bb6e7789088719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c4a34682008cd354887df2825961920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21003142b2762b0343a1d8c79dcd6b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5b9bfd9649ae16dc4b70f1bf4fc7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc794cfc741259c49fd738cd3c3e915123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4605ada5ba8200209198019bad1b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab7d7243e3b7e310d9fc4c10a4934625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056cd36af04cef4c8471cbd500edda226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e956a91d7508a82140c89b855a8cdf827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d1bd183b4cbb6b54dc1e0e259bca828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e53c1f9ee0c47379a5404439ec4b4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082da5d5867e054b99c9e788f0cfe6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7918511e5f1da4a05242921e2f00a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebbe3c3a2ce6b73b8831148c05537732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744073df3e14ba4d0126f5706a89c0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f84c8ca224a0de176cf2b87fd2e25634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc8fe6898144d824685926658a923135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca15d6333f740adb8fdb41787a5ebb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203a142c21e1a19a21a73d97246ca6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280134de4a4da422c0797b983ed5ccf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea02b608bca212341c07b59f71664b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f044840dd6d2173fc8bdd891c1114c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acbcc14d58c65f2c4bafbfddc1f21c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cb24d10f0a20623f8312e7fc8910642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de238e906e456eacfe33e4714a267243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525f4d4e6f268a646bec73652e0588644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea642be62d453ded8544dee75832602945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090db7f55431a9fd7258e2bcb4048fab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5c6deefd33b53263fb41f7829854447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbe22dcf920c03648f8dfe62a70bae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f05ce1802e833281126e7993db51649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9cb9edd18530f3f616cc52ca22f0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d7181117f83a5641f5254cb98317d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4db1fac14c8725f446858fc5a866cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6abe5632259d290898309944b0d59353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054a2cf0abea3e57906ae61d5c50f8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4463e79b14d6f4254230a088c2b0cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0db50c7ec2ee2550878d2faad710d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5c9c655e4436eaf628bcf8169216057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fda005c8e3678d2a37a4496c1e09658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984732aed43072edd5a0c1a51d20db2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266ca0e9a453ab015505f87f374f92260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d64455d33632d4dcc313f1b04ba72b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1962589877c7b6b9873819a5d7305d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7af9e61411cc70ff7dcf0ceb8e352d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3012306196cacf7219d549416393af064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0b39fd7ea3b4fd4b3b4d152ad7d3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ff68d8da3ab1672bcd641f46f78e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284babd1cd3ae8a7e5baf14d80244ec067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc46d7a7f704dace19a7f36ba96c7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be2126c7ce280151c8a99d922b55e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2aac6c491b744f225b6ab32aa1b0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472866cf5eab1e380b05de2e4323a4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a6669069101c65e5181ab79a9cc9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df925ea7a15f33f22e48294b290c1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761222750ed5e266c026b11ee17dc9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bafcff4924fb2672eb584b0e43a5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ad8cd4c671b259329c384fd56ebda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8adc7f4cdf84c49f6ca48760ade0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bed4837d8748b5f951052c894948478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95fbb9c68bac8e65ddcfb1db48e51a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19757fb06f53538f38a1d9b43f3a9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464d1040e0ab4871f465266addc186d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345193ef83f25ee2f42efb0f5593407b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e19c475e50f8eab1077e5e1508cd483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a7e0d12b23132546e0776cbcb806684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea296ddcb10b60a74c9601b93ad03185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462cd18b11f0ba9a22edcdb9ae26a8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4b0d1cc01af903ee4a825a8f2b74987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2a35ff64c81daa56f8d6bb78e5df188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7630e06e2ca5683f7b9124377dcc4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9720cd038b92e4f687405f658760c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d608889f260678e34a951c5d3ed1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b670c9e4e1068173b5e4b9034905492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2383b58c6ab7d9bd46b6f1651bab193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65839080b46874fe5716878121b1224994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe1dfb58c335648864922bd69e4da495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd566b5b17c9044b8794438c4b96cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340c20c21a7d82aaa6ca48919dff57d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9cf11e9139e5295e561ac91cc66b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f551d0fc20c329b716aded7ced61c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7ab20df04186bf0ae2afdd42037f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279d1de8b7e3fc77162e80efa5aa469101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679949d5e6ad29b14265ede2d2a48fe6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef0e4df0cb910a71f4198d7aa2af5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9a1aa5e258c4c0d3173e755943ad6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f9e2b5a06e323bcf57549fa0ec706105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d3d52565622963ef8929939eb416a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffb33e8e233dd65b30bfc0712ad490107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416a51bdb7e043d5e5825a6de422eec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2816512b334a0db3e9dfeb14cbb96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfe728b267b8d576d594e61f22104b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded005d78da99a0ec3d8ca75d7bf3a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da9962292f820053d158f1d7692d56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223853fb7e302fe2e7e6cd5d9d23400f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2384388fe61ee0ef3ddce5e6af4da27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192959d9ce133ae93e27efdeecdff2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961218d90c8799d975d0c3473c8f8d3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb14e2e6af9b5543bc079373fc09f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16a791df3fde5cfda02602190ffcc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566719129aa1a99f1b2ad25bf9fe308119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9bec3e24bf92c67b9d0f376d1c5ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08d7b4f1998785709b76b5c6451fa1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e310c0b212f3e2ab5af4356d8f54cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e82775858318fb3a949aad7dcddd84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4aa8ee66f178577c561a2b2dcc747124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf769b7f2024549c9fea0d513d632b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df68d2cb0d268dcd33e65bc3822ce48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8eb5b868aa8de55c804c164ee07b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4bc89f36ba20b6545f831e2998325128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dd152b9874af8a6623a972f48226d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a293e4604f73ad0688b72d490f8c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2eef9982d0e68946a64e437ba7f6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e11fc8532e9fa8088dffd779ad7d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d621c0572aac1f82b3e7ea9265cf6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd84d62f4fe5d9cff6589ec9932f3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a0e307386739ffebea1806248bad7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317e64b60771b557d9a20c5515f84b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268efaaca8d33847e4d95141b0aa6b8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7a0a127af1030de71945afdea184c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48698baea504d56b6bb17778ababb8b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb4143ec6ae548660f138ff12cb941140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57d51b206d3a90e82236c67abb7df8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88d563d202a58b182144de7dc19966142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e42133362bf2b9543ad1bbc3f0467a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a890e177044ad5e771b328b6d8188144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c60c4bfafc04cd7d4ef98c9ddc74bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bbbf9a89138757afa6096c766bc69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0173febdd14ce1372ee67c468aec8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60052eb39f0314da8df5223fc3c1309148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847242c92cf762b0a534c0a0818da557149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c36c5c7aa9e78568ad37719fda25fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbb2d42c18d92b92463c3604ddfb7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b1dace77eea6938674886aee0e66a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5783dbb6c7a01e379a05ff8ff03e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a7cb781d4ebdd428c12ace3ccbe8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adc42dabdd2163fe541d9f578840aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99984212b2d0a881fa45b2e87b0f884156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e094233defbd1be03c71cee63053ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31be34df72efa56f8b87ea497231a1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce1406e71c97e19385ac2e08136293159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6e3d44914f30d25d83026f96cf606160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4605e9adc37b28286d09077823984161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee1538285b6bb23488dc0716c878b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a1f487d6560537d5e30a23c6e6d13163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b200a7f855c545c3a939148f7348f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904154083fdf66abd775e77bbb82de46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5be3f563c262e159fed89d38ec26a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3f388ecda6a3d5d594a92cc32429e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4ce54ebdf42d253bc001964b8e26b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352b7001c1852cbda0a9e0f2ffee7ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844caa214a9955bc924861d739d5ca32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cd15da4f77aad69e11ab032a6f081171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f2abb159316fb294f4be164ec62cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1b8e129e8e2705f8e50a1d60573b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a49074c385ee986b051359691d27b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07970275e09a19c226e0ac8daea490d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3479092ddc3390d08949da1804426176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2de39b38ce35a90100efab807a86b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb537530ba2b4988b1eb9375a13fed5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14f2d8b0a8b4b9b950ca9b47a29166179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cb9b93f69a47af4a00742b1078487180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950417475adf8998de41744daeb840e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d07e0750be04c3b6be251cd98e2612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9bc602323dd099607315696b0e6bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8bc0259401c7369172526bcd4b6e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2cede1baf9a719b2b93f58e465ec95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98499d607b0f0e661b89430f9ea31b3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f02f7107642bcfd7a921c678c88177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e314a9edcb6b6276077b589952610c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4ad37bd91ca8226e28c5a446351149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75129fa8f1227edf99a7bad742454b5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e6956b44f852757d02804b4e8207611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a9011eb8ba4d8d98ea542d7fdd80a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd124db67b04c6f2e5c563a04e92fe7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57ad1636d00809b6dba8a84dd4314114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b7e63bb4f99474ef5560531c7711b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb5889d3614f0e3a13c2bf90f5470b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385219ce5cef6f2f4b5fff65bddfcb2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17326afbd212274bacd1308109e8967918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14833cead96b4bb818727cea984749f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e2873546a2000f8563dbb801fb7b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24f953fb4ea1724e68727c6bc82edc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dca24879d237d33c84432960dff67b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dae64bb589188d0bacdb948795d4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236403cd6a22452b7ad7e844d9dab4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3884b8f4caf18a03c015fd9c8ecdbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75568e081b511da44bed7c2a592afb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e213728e2f1918cff8a55fede1c7af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b78b5841ddf401124597a1904714e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb0cd72212dc9c5af6056e3bee216c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052e25904e58177a607243879a282be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3582050cabd7fc1125c4f22dafe63731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e580db7cdae563f740b919ea245bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade01d602a09dc10a7357ce87c4911733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2950d9d99124c916b9d2e80ecfcb4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723161e1fc63d23853a1f225e1b4df435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98595aecbc348cf6c837b9a5bb7c71f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376f3f91284f48fec8cb64574101df737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881e930c8941782be4a854a1bf01d7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c32add6250afe6831ac1c8f188285239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd384d065a5085c04a56bb4c7d297ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876e38c13241caa622fbd8074e3f3b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d689271843a2d3b84bfaabb7d8c1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7961ebe2da3eb4898c7a590e43c99243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35df501f66cbaece2f78bd9e35bc5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34f74fd801d1679a7357208fdf653b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3a2b6d706d1ed945568ef54131c0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a357f08e3d69e0f0c9a6fab5cb80f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b826b7765a9e15b7ad37535f3cdb848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca001b9c00edd1410be834395f25b9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327c30482434bd280e458631ea56c7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78a84b83684a2c7799e6bba9cd611951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87727e5630f4455ce1eb561ba2c5d72452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4519bad9f5458becc0ddb2dfdde39a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a19652195b58f6e93dad9df2f6a2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6591a73be396a318015c371ae56dced55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f6c4e8fbefbb915263e91f035c9f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9610b49e8b58e9ffa3e83b6fc187857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4e772c34d2e43b6a65134a2532e7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a66a21653b66cb85a043da95e5eac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9851becba2b4af19b986ea679a2d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5eb873a398c326576730cd26e72fa261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1040d252e4091ba867e59a50efd4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ddbd3141b2749d76f3b38936943b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a77f43989d3243fa1df852dcb1be364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48045ef4a718d79729ffa7ab4c12873e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6bcafbdf4e1c0b490d510cecb404066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf14318704d1a7f895fbc900aeb8be467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03e32ae0096ce139a369be018b6a8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008e21f8821b4d67c415660d379562269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03655b49d95b2f958812c2f1350a97670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aab370436a94b5d132ab6b0ce908871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885d71de956771f0b4810b411faeedd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5959b14502696791128f5d0256572f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd3c93ae8f94647cbcdccea0b8008374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21518c5f92f8cc3688b75831ca2ba18d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88479906c75bca39900206a18ba0ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fdadc542209f5587818f77870361377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0c15bb9a1e7fb89073a1149831f5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4912f937f9b45b273ec527d99e3aace79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760d1b093b6b84f090059beb392bede80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90972d6e143ff0397c9243bb59b6adf381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4ec0918b74030e82c3bf8a031365682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79ae1a6034a1f3d0eadfceff4ec49683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e80c61204a43846818ab32fc91c9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7cc85e969cf9a50c81c2aec1b507085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e43dd743e2c13a4197e3500d6aac5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459b25c068d20ba597bdfe9d51e2d1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa788adec1e2fc84f7337284677db51188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf44ac27d48bee785a3c4ba8e38b5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afea37f6dbad4ef9266f5c50d2ab41190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e0f993b095640fbe8fd21af59e76b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a456195ce0b51ca13ddaddd9b32270292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e3d90594f83a54fcc66ba72476f4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a9e16627fd2751848d30aa20ff0fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14221da6700ae3065b776b8b72cd59be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0c991c066561182776af350d69e8f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d312fd6d88dc4e71dc26180d67d14597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab14186972706043c132873a442f4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b86b07a3784c71bd8566c36451dd0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280dc917740e23e9c40210688c15fd1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5968e32483f7cd7497561d3a5d454aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315880875ce0b455a44d511dc394b18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c4fa8cb39cdc432c71fc71b4c2a24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c676a8472d63016efe69595775bf8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61d8fbc2b880b39901878937895afe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dfbb375fac66ace4ac6e7bfbc8f23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b23834b408be46a96f816d0ee89d44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7b0b9f07a6735cc9c1223143f569c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349586d741af6d83f7a0fbc05bcbab16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a891520557ca735e871d93d6cead7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20546d1499219546ce30adf897c27d5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bc091ff0c6241eac73faf7b9b974f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf1ce55bc24cd81a550b1e67771c27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119c57076e10ec3a436910a9e92e8b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74477716d926587ed4f94174c533816115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86007610fd766462841716bd79ba71a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93718e1c07712af6d0b33f94005ea93d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653675bbedc916efa08dba0f1d67116118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b17eec89da17caf2b40e3193d3def119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097ef056cbea6ca5b0d71aa96bbbdff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a0f062dffad5a7361c672e495b0db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a57330adba742e22dae9d95fe37d8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29d370ba057c27157b048fec73f987123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890a07ddf228f268fac16662b547cd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ae91d809dbd4938d2e50fefe239d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd031e0d7dc538087957688874928b0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d44847a6569524fddb910efbfeba02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fa1185a98b381dcaab77dc9b5f1ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e33298593c7a940c5aee80fb79975129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2f0e7a4def4dcc68abc4dce090747130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c87efa7973c0109da0931fcc85daa3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fc4d7768934a320d4703664c59469132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f8b2b3ae79374773be8888fbc67b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932a88a0cdf9996eb5122bced7b2e54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070e30a8673e7fe3c6f869bbdd153f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d70a27ff6bc71e7908ea276876e3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683a96a098f8c0c5ad76a9f42858e89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd584bcee5912fa8f95192d6043d59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc85b18c823ab8d570de94651d2f5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11562e2ad6172b3cc78e38193c59d46a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fee043ce239aa8b5af8094ea6cd89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3bff87ac82bdd7ed5a3f391637b41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ee86c9c9619dd9142c253cdd67960143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3b826f5e302515b30eed01925feb2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63d6a3ed57396e7219092d0b7075d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28920227f3148ac471ad8ccbfafed12b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147300984f087245d053eb0741926e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4f72a07aff2158d7f4f300bf2d6a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7a18864b0c2ce77817c731467a5c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc34df9a0b575494823129be5846f7b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901d01bb0e7939f3a95e2517279a9cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec493c3c0560bc679e40e22dd482eb17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d7de07b77e9dcdad6d8c1cd37c6fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6aa63e7251b4f49f14f9d6a79fc69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8410c6ecd06e85697c9828026f1788a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d1bbc47890062e3d4ecaa60d75033156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df99c9d10f0171a43b36358cf3a8ea2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cb6cdb180394b9a19f09ef0c4dbc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdeb5b07e2c690fcdbf0b3be64719c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ac4142f8553bcb9e69ab7e84192bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b19f1c4facbd7835df1f8961d9ce9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366ae92341e05150681f26320b6cc94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ae27eb470bbe74fb714f4c677b240163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfdda17dc58e9d8d7e9e96229c3a51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942230f473ddb60cd48fa09e625d7b78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775cb307e163e955e2da53f5fa6bb0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38bd77d4249fa4b8efbc5f532bd4f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50540e069efea0bc81ea6ce8a4922e4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c25303032f869298dd69772ec31887169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4ee4354da05c4ad1543ed1f53930c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87f5c2d40e56ce6d7d11d84af739f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00b202d165f1fcbaaec9aa4d7d3cf4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc20e282857237271c562b6e069cbd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68a88927c94a1a233cd7aad845bc42174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>