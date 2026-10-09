--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411b2ad872d276de26c66119407f1091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5979128b017d4cd78a887f988d7802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98f94066722194e4b2791992722f163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee9d6170c6e9594ed79dc5971571344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a945916433876c7999d2cd060672d575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e453f6fcfa8928bd53026dd52eeee426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc0fac1819cc87b95e8eff7461e2807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d453570ecafccb5238f93064fc8c47a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5979c9eff4349e9829a39912e599a689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00f57559d5dd07029ddf5136dd0ae810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e3e643a3386a617d352d82dce924711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0ea546f334891b247be46e4878eca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded3395dd092d10534298339712277113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a458952e4dc2912b39abf310b9961214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0897e47a640c952b4eb59b5695d1b1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b557257ffe617bc4858fad08cc65b4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecc3c01972bf4c6bf8d7f1344feb3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d4cade7517f1a8dc87d2d2d5ee56918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d9e85179ff2a4643f1c51c39a5d8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0688c548c3beee6b8a2a133a0e42320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a4a4093bbcac111eaad42a079dc5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb56d9bf5e437062a7272027be4ec3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57702018eb2d25fe7f2d6b34af06d0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe325d17ad0a4f2ab536498897439dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262b97111afe529cba5821e2955309225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46245e91cf81b7f1f5aad312307a362126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377d85c8c50ab94c73e3a4fc6ff8f6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030855a53b6db90209e8ec21428a45428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9f7f14bb60485f7c4bee8ec22f24129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecb848fc1460a598688b2274dc046030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d5d917c09fd9f125ea6b8fce1741b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc18854a2d9f598fc5d58eb211ada6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99c8743d26dc147eb83320f0ae50d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730edc07b74f4b373ca3e847315212df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fc2196796782368613ce8481ce4a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c57702f071882ac433a3807f7137a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b8694d2f1c69722432fc29ed93d8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8fef695ba3a18aa49c0706bc9d9d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61242352bfc35c6dd4ad049eec24db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e0b03c53d31b23f415202f6ab49e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed1e3fce065abf0bbd3874f57cd4c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632a5b12d5ffbde3634f14e4061c6f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d095cf41ed877cc379bdab486e76f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637fad6348bee780aa2d77608d77d5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee18c6f17fd2aadf410fd77de02b22645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69ca7a4c842bfd9c7c9f71d78fe77f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c85c2122082bc1c9fdb2589babfb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e296d48996057232cf0056ec57da5b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe579470eeae09cdf0d45fddbbb273849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5aa6168482a27e373ff874fe0152850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdfaf691b0446a3710d0f792a5c7d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e750349598105b02cb8adc4024213f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fe31b9885d565cf261361208b80b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a14e5b35f0bfb0f2e06522d45f213c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577f294c35e1e2d3d209d47bda5103255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff771b782721ef351a8a28b09e566ae156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612731c88afcc92d718b67d95d371b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71474f14d8f68e21fe59d8b9ee871dfb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426893eefcbe3f1e16382385cf6134259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cb684b10d2aa5eac7b855cf17800860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469371f5fd63e8b2665f4d66fbc97cd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35e0b6a846544a1757dcf6b1b5ed5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49c0df31cb0363071d6b725edd5c5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f658580c48b61ba72b088fa045041eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e5894cfe6ebe79b4eeef125612baa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e57f43183d83a5411a4661acb6e92366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a45df69f96304a3ee4da259c0866567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4f58c825635b66d10a9ba07056bf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86471220ec487ee84021d4334372be969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2228e19add0ef614cce9d46a3f41070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5379682ab8c3ef77dfba6ce931f1a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd4ad061bcb60c62301aec5d173f3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2fb6e40f84bf4d5a828bb60e12a6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf23124b03b3ba189acfb479877031e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04533f6f1c6a8afc089f6b92418369975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8652c2cabdf3f3f0a6b3d18ce1ff6da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e5aa2c04fb0a64e7008d7d5c300e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d922cf966d0c4f90fede6b4872f9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858bdb47067f7bbec823950ff8789aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89932a218ea0cf20d698c6907ee472e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f37d64cc232325ec759e85729bdcb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2859509eab7ed9f0510d48930c58d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be283bac6b97908235381aff1ac40d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29d5b2676f16e26bf44db1bdff392b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa229c527e65117b779a0095788200185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55596c039b86140a2bfc7d2425480b6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f274bec737bc3902cba116981247fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9037eecf5265ff53e1a1dbc621729bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930470a10b3bb94a73e27b818993fef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5a09dc0bf2ba06ae6caba22eb587e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079c90334d18482aab9616dffa3096891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbdf700f3719643e86fc48d5cd190e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e4a0b5f1aabf8e7c36717a61f0de293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c5cfb2feb4d6807e563a4186d265494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e92b30b91e9486ee1e84471db9d6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bd3082186f20a510e146f5ac5336b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f42f801fe7d58e21b650697d9fcec297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c0dc7d2977ae40a07e4315556285498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9e1d0e0c381048374c8ebf62ad4db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488123832cd1307f191924b1c3c345a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba5f02ec95c6135fd60479eb01cc96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db7148d67b0d602e0c9d806aad578e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b25b2180a4ee5dd5bb77e8a6b1d7f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae55ad3b1c05f66f1974c9308dd61f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595435ffdc19f845c22b51008db42a99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e1ebaee1895eb69a8c617cb452efc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a8fa58bbbfa98acee3eb09da2d629107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767e0c7eae207b99d2c05cede46ce54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070992dc67b2e7170c002f8c18043c38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb773f05eb473dade2b5d262f51f2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89635916e42fcd4885713f78a6c7e826111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b61ae27bada289eefcff8a2779054d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0a7564acdb9aa727c7f1db8911825113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b9a31466bfbf94e840ae8af3ce479114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d0463e4fc178a78d78794de8a13c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8e0cb56cce7ca44c9f0e82d167419116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f16facb188491be6e2e97286b3813b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57c7c97fd379d050e7864b2f9f77f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5cff795ea46467135644a35699d94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2b14396facd9186ea74a599ac94cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28d40c902c3fb4467fe61f572834a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2f21bbca5d21bb2972e595425a255122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb27f8fefac64e77108548f359df79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cd83a2d4da2abf2dc71f8301d35e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86cd434f8e30093dd17a74cc42b968125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec7f93d5ec4e5deea8bb1d27198996126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4a438e20eab1e6a8739e80d2a2c5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f2556c95446354b81292ade8e332a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862c16c4626902e9c669c8385bd4fba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec90439d2368a4205f84f7aa2bdf729130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497b2aac65614b5a09c26c5cbb0adfd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c74c4c0056195603d9d5a1c0205c66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb5ec721779def64c6279ea84b6aca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83b204abaa86f97d0f47f1c0a60090134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675edf48b1077de04247f733502f4fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b81d961158473311277d06ef55088136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d7ee0eac80b2578666370d72f8471137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cafbae3bbb1156565b9c9805c8c17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0693c26b0317470be928f20f29df8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548a9210efec493604c9f2bcaddf47a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab316f0a0349c42aad2db4a02da0113141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee7e44518ea46372609c0676c5f45c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef564fba644e1135a5aed9d3a6979a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4d30bcf53992554d096e0ab92eb0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75dabb52178392a9d2b966d871c4eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739e9c1f8e60530d776e1aa4839c2d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e440429f9c91611cb9500abe84412d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db63fa7f4a12dc6a09d685b64d6ecb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6287b9aaed3a3e76d0044d757adc3e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cee04e37c104f8a1a3a6625a78d50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af412dae3790ecd2a76266d7c0b478d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7283955a7378be3b87f3962467204ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9df40603404dd42a042012badef6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277b933ce5097f62829319b612564e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a6cae15731787ba38b8731b86a9cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b89e9f3e63e88b0e39cc4389f27d7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3289ae7087ea59c995c380027e948157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952d2a0ec22cd9466ae1b9c686916a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcf1ddd1245c04c6848825c461c2d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc30dffc33dbb7d4bf7d3eeed7c1f4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9509a647eb659c452fbdbc6e293e5b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758497972e5d7ff54b5362479186a13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b9031d4ea5cdd519cac58bc5177f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c71cf8b1aa48791c4e3380604f586164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e72f7a4bb8fc6e033937a8cea4466165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b45b1b904c6f5a58cccb31c9fe243166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd03288dc5af7680c2a2a3103739f7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079c8fc49a9e77fa097751253029589168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1e5ddcaad32842a9625879ae17dc7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec54128cc387c55247bccdec10973c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79b6dcf60cc1e44efd9c5da768bc2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309fbd2714cc8a6b05646d3a2e5780d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d5030fb1bc34b32a746df147d9947173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bd62e813c57798b5d0d9b3fb68ca0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e5227c527f409cfb9353a09bfe9b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9910fb1bb2b71f721baa13c635b8c79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c103de2e86ab635e054098da687741177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd2a18191e53d844434890f925e1f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5920149aaa3c42240417f1ff7beb8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fa2983be987cf2e05eae834197cb8180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdbce97e1360d12bde13887f60e2421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a961d77a4a5bbb84500d5954200e4a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c8e3f4a5a47fb62bb5f614bd004e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473303b541982429bfdcb6770dffd304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138da19ba52d815076cdb609a27d13765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60167234c2b1d9d345883856ca3f2cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c57afc7808a96431975ecafa7346857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3deae6d331089b2136f0dd412fc1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6aaf68ff4f7a49d4533d39e9676319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad786de6cd7d9c11500f36a5cddbd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1ae80a62d9e74069c8b17c5231d8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb330fe6b8980decefca63fe86bd3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded584c3fdfe9a57a53db8c71aba3c3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0e520874000d1051d41b94ef693db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a5441bc67ba206f09dbed189adc5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7c4aa40482985b41c4d5530794bba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de60bb5132ae368d34d9a9166698a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48676a9475fabe601cc2c5882bd9616c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42335cd03519b2394dfaf2d0e88a8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623c17d18ad2688072766ac5e610c6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2ed718256efc471119f9e54e0ff5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbad4616bbbdde81abc0ea2d02fdc3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ef5a9628c9727d334fc35bd01f99f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d22db9bc9b17609dee98da6ae866c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d712a0f961341168ca84ce4a7fc3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb1f8a38330ed3ba3d78da500844f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bb1f534a32905d2d40fbdcc98e0bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cad3b27c2200e931d884fe775a9bb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076eed6185e7c171e9ee69c9876d0b7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b57560212b5c175dc404e6a6319c7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059e94594706d24c062a90c588f44d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b23a4e9ebc0d9aa8a756ded1bdaa332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e0fbe63ddd3bd3d202c4a72edd20933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a39fe1e3758b1304b944275f656bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae023cdd81b15a67cce96c9651474935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f47fbe080fd42a6f56bad80896953e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fb6eeeafb242320d012decb0f4f6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c1c485b5dcc16c13a8be5583eb06638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbb52f963981e0b2f3df091a4b442739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424974c6687521f86385ed3d539adaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1a2b094ece50ea3247812c8c40ad541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8a1be7557b6ada808c590bf06783b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933095433cb3a7ce370679be8126c1843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7b322747503d41667da8974d0b57a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2663877eb9869d3ceb7b929de204445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131df7db72cb51d0d4539ea06994fdcc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612f689734b96203564b5aa68444e2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90903f990e9ed30e9e3ca6e21cd9d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf18eb09e025728972934fa54a0c6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f323459a51e96957718d985b2ff851d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b906ded81d0515de82d0d2ccedb2bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4913268ee9a3ce6ddd8a4fe55119152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57946fb821b97b9b9abf436f35dec1af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e0d354aacaabda6a4f37b0e3bca7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df630fc93a1af02f3d86b4581fb86f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0fb5fdfb88851ac3532fbb70afcca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79153732063a2c8089c1e3e6a7838557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376daf8882b2dd7e91056ae8137be2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e81731b77fbc1715f18b2d0b6e729959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014386c95401464526323f33f1023ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd85e699d5d7a94cdf5ef8088b2f1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a1001bd51bd69501bbf38df20568562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4617214a5a4cc1104cce1644eb9bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153432817c1c4b8cbff43be3a606878764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab78ec98c84edec0f37c1abc1e102b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f53b17e5aad0d3f594ff62e03865a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b912b8a88768c7df6d5b5a832a031d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8074b9ae9ee6dddc781e735ca1e0f1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d0248701a38838a55a5af61c6634169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923741e2ef972deb24141fc9b8a5534270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954074b0f8e526f132215f79ab5d3f3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27b8bd9775652f4969715e520f8f6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7047f3a4049676ee95ad382987767a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9e7f9c7b6786e8f0de787bcb6c1b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0cbb4fa77c00498d7f024a742d47775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8352702594bf6f7d786f29de8a9a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e073fdbaed1108e54a8036cdc126e8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36d5ca5ece5ed4fb0372dc849f0b7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4221d2648e6da032a3b5fe0253a468879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fedefe20390be0a8d5ad71b7de23b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edcf756c284393f3418c82f0cb5acc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cbe3ba6693ff19748510d2a0a600982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d65b7574ae57f8a9634129a9a72b2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40263d4093efc2c45918c34462a2705e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164869893e197d2ce0a63bd2168c72c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d78a3fad8c165cded14c03ec3bab586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd992938c1a1564e45bc29a0ba7ac5a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7233345d21319f4d96b7e8031f9b9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a992bb62db93d819263612d279501d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866c5376503076bc08e0e2d73bfeebc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d2b263c0e59dec3c7fb62e0e12d3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280725ba69eb9b52ff8c8c79254e774092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b76fe359c041d2224ac706791cc7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8582ff0b66826c549037d147e001be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f7b58d776ad8e0b076db37396384995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bc37439b96f47af1cc4d0ff6f07f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ea476b2c4ecc28ab394bc40a6203797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a07af7d16a9ba8ab8ca04c73218fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fa3038b22875d7d48ca11f6cb35ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d936a7be60baaa6cef995c9bfe2456100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c577e24bc979ab5ea8be2f4a8449c71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20dd9e03141f98fb639f6b195c9db2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960c334e61452969a78e271ba66c1af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9f5380e8bd5729abf09e9cf215b47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531e274988684fd6de0a29bb77d0448105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55893b9c0def98535701ac4d20f796106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53481b2e5bbe8a226682a80a041ba7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf272feac4a9db43c86c076153a57de7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84329145b9fc52d7a34e6f5f1a2ed1b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbb2d5371828953a9461a9ec72c033110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5bb5b728fd1dba6377f5acdbcba2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028ae7c9503c5399d39b4cb56360289112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d826e75f9c233c003ad50398e1c9e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f015934fade74144f61c783548c5f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27368bdb619b9c0a102618814a0c4db8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567f554206a032bf9fad7cb0e9f6b90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c62fedcac274081f3b44264ed92df5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedeafe372f7e862fe6ae6bc8b6e011118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3652d84d0d35654c4d02f1e6f7d09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07a7960a6c3809b296162cffca56d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0485fad7d1bb8e09cdd131cbbddce8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfd624187f414accf88743ad298764122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2d78481a030ec9fa6531c64a071d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0863ac2fa4c7ec736f0d0b7385620124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dbe446254f37b4878ba2e2c603939125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee37469d408e7416a3d0f234074a59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522162340eadd969e724327f32c3f40e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b907f3c282e4d45ab7c3c6e9fe1769c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edece3b3dfe471d2a5a2c3bbec40b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd5ec68ec3274b097ea8801de8f936130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a780ff6b93ffcab534e16ec1023465131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5606b65246f4687224b880856049b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576ec2d1650f48b4db213a11ef0387d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3978ad6f0e5a8f475c34d06e1c0c820134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db046fc1347e45fd4393773286ed2346135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ec9b41cf505cdbcd9b25e831ad202136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58534c80cc89d8aa88cd711df48f067137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a4045a06ee4a254734e67f4a34b8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443c315cc146216fdc60ba81d993cf6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fadd5304b9f9c2d513b14035836bd0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86136ef8e47aecbf65aa064d9f5d55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74772af3863b858a86700adb0c9d70ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e6f9e065ea5066bbe98f679af4924143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d128c62f99722e5953f336a7595958144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40c75936d576a633ddbcf2b7b12843145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496f4d264f1335c0100e2ab3b95b174146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52e08daad3e593c7e11ca112a3818d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91664fe001dacbbc0d28316d736ab99e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9ccddf2bda61462bddc35d0e3e09e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a691d1412130190e6cffca127661e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6591cb4ad02593422927ee3684d29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ead10170333a624ca3a0ce207fd3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bd3e544d5f3a2369950b0f6f39db6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50435f378305ff59a11b26d8bed6ffb3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877560c1f8314e61553e25aeca66d37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba63700727a29b8f5aeb65bf194fbdd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eac58670d96c7545ae07ab026ebdd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f643eca37c562135b5c1d58e4f42f2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf00176d161ef6a965b791b3dc517b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f427e0d130b60c955530b55d63f56b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ce8ee7f5be5b2b541b4c3a1f911fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2889adefd99e8b052c721afad62c4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63c80bac3967a419f14d5f6cca707d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68947f625446157b040061903ea1e15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a741189be60cc96199d0a6e52f433a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43316d42d6f237535b3facc72a61be9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519af01accb524275e5e65f0b4f0e73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae31a4f7b43dd390a4b5b3da05fca16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a10f500fee8591bb536276655fc7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17772f8f4d4087a60509298ce8dd8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d35db4b871e587425329f66638907f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fbc9679867dada2cb65d31ad77252172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f2ed841c0c9c9762c9882a0a09177173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c816a7c3f12c594b19ca23d9f76951174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>