--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346ea8a65f553747c52589a3f9591ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229aeaf44bd80f10e5bab6b1659a6e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b1757932d06253cae33437c157f3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4294b512b0144952bcbe2413b6f2e1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e41828e70ca1e32f28a5a3989f8755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d78ea54862aacccf07ce26007b0f516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9458e9697fb43d16d01f28d0748b5357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819825629ca29d83a38a7cfab111c258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdd50f2c617aa80d88392c961be9d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b67706de39e51242dd3dc489f1b0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e041d16e0a19156f9345270f6709611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de599760223f5d77565882ad34eca01212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a175309db3fe637f35d0d5df55f0b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902441b6efa9902a29b84339bf572f1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b342746013b26b348dc47a793ea34a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3866be44597311567d7b4193a8342e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eeac32c6925acf238e1ae0f9c3d0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1166ed2fe4e3b74114bf5aa5dc02bf318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5be78dd716a5c3d6ef0a98e031ea8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c747222bbdbfdb04f3754ace504c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea9f1d72522265a786c70e794136cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53c622f46f884b4a17030b2c26da6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1041161980e41241dacd2f03c15a7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88210f0779190efc39331ec285241cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8045c9712317010cba2890cc3e72b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5464a450db66bf6a87342ec994a9e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1212a1943b1239d1eebd9df4cb90327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c95e88eaa8b14142e275fcbc4f67b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc41035e82170eff7546acadfeac0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2313a1575dbee8c2e1979bb473ed930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebc02c83905af4ee0dcc31748d21b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94e0c3638c6be95d47b8b5c22e554b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47fd63099708ba4f5a62b53d7ef42d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65fed30107fbcb5b10377e54cba06834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16763c91cedc9b9ee01d427448827f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c26c5ff48a9c8bdc9a67bc86bcd0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dedbd6d70bfddfec407a20f32e250d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea47fc63bd721453ae0450186a501e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb131dcae507b1724a40970e7fdf7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae678518b8dcac6af84b6aa8ed105d1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aee62012e9c510e3e6075c669898b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efd726bf8290953e0ee7c7c3baf4e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bbae758c2eb69379f88f20b4082b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8715f40c45630ea6cc59ae8a77b40944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779068b5932ae1d220167c4b8c114da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc4238ac24f7916246e98f9d21a8e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d986e5bf5036bf4e1c26663479c86d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed21a0654d3f40ad3a3a2584f19f33948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc688823003053effb3f2e4dcf49c9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ed95822331ef68c9f1c5996c9610d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c964b9ad89c9ab9b28710ada5e492e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e70a1b07bf2467d7f9b4b58b4737352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fae6528c54aa010a04311405f1f1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264a5a8860071e058f8ff7356d12ed554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba59f1bfe15031d8c98bc87bd2d79d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc451b0ed7609c11c75338c0ddd29ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539d615e0ba74508b6ae21b695075a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1881265a55f18a8195548c2cd8235658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea5ad429f3ee875bdd15beb5b108dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d994ec36d44346961821fa976260dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49221a7c06ef1db49e802d42e840bc8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e47aef83f69b31a6af4b8f3b684cfd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361aadf0ed75e85af948019fde8a64b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46883f22b6ac84c2aade3a50c9f551ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e4d90905350c5e3c9144bc30e60b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2068e0ca16b76c3b46fa12cd3e0d5b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfea555f76e487353f185fbfa99d1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d5c3e013be91880cd618cea49ef2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24f35a114a056937449f25959268a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d2e11593d6da3d72f7530d1c6768770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221ac536d07c9f33219f634549d067471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8b098cacb060a03a993c8783f07cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cf0d861c58557004aac204b8eba1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a07bd1ad90914c8f031917f4ce62ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0001df5424a7b9cf95528d2e4b189d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27170aa07f0dd160e3b8be06671588fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c78d8f5d0f489aa114618bc63de19977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a5786d68b0f9a2affc58fa382adb778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa743da15e7943954b8ea51b8ad1609979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d635b987a6f7fa7d3f031eb3a98b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780d292681c6cc9af0ce32c1d8d627381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f473039a6239a29a21055dde09b394c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ab0c462a05c050ab747e9c13c9e5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4295ac2364632899d50afa7d25e8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3df9b6f15543c86b2e3f4f2776275985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bdb305e5480e437267a41467ee12586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621ced6ac2f378a6613aecd95e354d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621c08090d12ccdee1df0d012b335d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464ad9621ebc06a6c267545db1ecf2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840eee35b2a9f284e685752a07d9a2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586ceb9912eb798f01b16c38a4b5f5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79634d3c1303653f3ee705b9bbaf89292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16e49d1a0e0228a3dad51248cd700993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aca1bcb6421f97e2d96afbd92feb194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0fbaa073f6f9ce44cc53ae75230e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76d5dd9b4fe0a2028e5ec0fd17877296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec4f0f0b849ad96bb9cffec4b403b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2369cc6e393edf0ffa2fa4527fba13498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd088cf467a0c14cbda04b63b6ff63099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d537d3214041b103677ef3a8bc1a3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbad9bc8ca38a660dc8e0912a2b353101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609d2934557cbd25b9a0cc3796bdcd8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3aa8c3059050b8d2eda47cf2cd496103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd67a0a49636b1d5f5b94aa88bf821104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bb606b0c302bcde25447c354126cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b983ab7e21dadd36e2fc899be6a4f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458765d017c68cd86c7ecb9f1cf0b9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9de073f6d610943de0c46fcdb2076c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd19ef474f42b254cd4efdc35ebd23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7a1f3138da16ab8e8094349ccb723110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8e9847bba369448ad22d13c0a9ce2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628cf5e4cadba563ebe83ba88ed6ba6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fb604d0dbb15e07e9fbc1dffce3b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67948cff90dfe13a69a69d04384d81c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95254ebb1c208307c44c7ab04d6e83b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28c45b6c6d644e8393de6910ba6b7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f40e7a97c2811ecb8faadad001e81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d78d3992144d63c38664926f07db4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e38b83b5735b9cd05cf12e8d513120119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bd66ea63f50daffef075536d82b61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bb810721ad94d0c8fcb96c8f474e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba29881ed87415683ff71837a93d45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333c4c0f0e75f33d675ed8bfef5f5b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d7a1d7e744d5e4312dcc7550e35f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16fd84831f3761c588388ccad37a35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242767b3e28c8324a302c2a4ebd6ccd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089430a83715733446c30477beeaea4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1f41d1e51ef772edb311fcba13c56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0a24dcbfb1e829668b6f2fa15f64a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0085add800a9d983bb845260b95e558130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a8216727c2dd35e93d96ad10ffed0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98197392ced457a4fc40f0b17def3e20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae255057ecf5ea375794b0f9cb434af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a3c1abb40f9030d47fd15960259a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbade645d261877b47b42f6ab9d22fef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61d236e4a44e30e61bc4ecc8cb9fcb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515e4699ca6a47632be91f782fb728d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300c80844c377d6c3ea41e545eb12cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f93d5fad5b6af275a38062e84ce8ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82b0fec222dfdd802c9dcc539f580d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0d27908daf0bbef093fbec8eb4d5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f41dfb5f068beb3c4fcd7512adc1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4781b569b634e4eb761dd6822b0175143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1339d6691013d476028865500bdbcd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c1020a0459e8d0c253cd634626fee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61cf81d757bbed1ae3996149df0e46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a098e91ba9e31c05cdf76812204c27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292af47094d7e9072f3c60b860dd685148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584a79c5ed544a80eb55f01ae165a36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02985cbf004d7345bb0c119aae49d589150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faad00fc219675de281409fe5643b7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37af59bad5de343a29516aa006a67c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b68a33b80d72bf6fcfc26ab7b6d50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c39759c9199e9c9da14a5dc9cb4152154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248fdbc0ccbe3f06c17d83c9c289b6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a3618c401ac427fe9a183df299e11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78699dfd4f70499323280c926765b31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d093109b95679b517baf2fdc650d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c869a56285c7ed0c8c9a522e766a61b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf440ae832b5ca5b8a826b7a859822160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05577d483e9ff871974f576ee97ae556161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18df1ab5f0baae6f5d4962d5dce8e86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3da9cb3d0cdbe4b36442c7bab775e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9f4dd15b30d9072c1928ab4d1a447164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1670c9a43b07820f66e8d085e888d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09417680e4a2f8acc7ba682c91c767166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2cb37ba5b0a22e2c99cea795b560c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f01d0e249ae22cde1f9fa390ad9af5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128165a293e66a385ac73969b839811a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6eacb44dd55fa12fa1555ae05ca3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bda11a4c8400ff67815be1a668447171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b895cc06f68cfed3261cbff27dc01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa203c103cd4371dff3126fd90a54b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af333342bce7d5259714f6e9b669df3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194663f9a38580e12751cbe82183a43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc23b583d4e455b2afb0cea25876e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335f7c7b8c196ad65c150962af8f0eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7268c001d25c9078bfaa36797fe5ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6110002deb7181dab9ce9bacbd7dc87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd755b4f48e0ad587cb627d6584a268180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a271f98bb715814eb8d20bb609e041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1198ee084f1c6e2c3b9d98f5376d2732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a86d4a434a14281b69e457a40492f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aea375a1fd3a4d3d4e7e00ffad76924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffdc8ae5526e79dc88f99f9046ea695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c38dd6504ac9ae4cc94672b66058836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57006f1d926567cda2bc988a8c62dd3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651b60d3a0d627e7504ee5a838063eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893541d6321813a8cbbca61563b0cab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b557e4e33833709b512ec153d727310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b9eae344b84e24dae749757af941911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03896c345d617d2d027d8b39a1678712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cacdac777bdddbea9a6de1d9002b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeed0a5de172a85288985d97f3bd1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245753ff54264e27e9d3282ae19fc8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc27efca0dde2ed5b95160432bcebb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0f6683829b060defb74f86832ae8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc7263f398933069321740f80d854e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46be362c7d1a78b9c3d68020e5f10219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ccba30724fd5195486f10d293efc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aed4df1cded9e4949453599f08cf121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b497abf75d53f69b71d2034bfac5e3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a1f7f7554d5360ad0c6d4aec80af123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60b0e92d8728ec29a6c03990154eab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df60b40936fd2f221c7359b3342685625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea45f20d6770674395770a867348b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db682693de2d1a11c66e96727981962127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac463f9bf21a9bdeee46a03fa1e609cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a540f268d15c348b45cf505c4bb3d0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05631bd727c8828ff1469b4d529a0d5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79009a21c6685d2dc04b3a66ab210f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4e835f52c29f5eb914ab68ed30dc632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a855672ca7789aa4289d0c52fbd6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7362965f9777878882613a77af7e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd350306cb00c03780e8fd25a6fbe3fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385c27c5865d7b59c399535218d3a2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccc519e53675252a36af95cafcdd2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b85d1f4398d70325f5bb600af667b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ecbb6ec331d54e19f03e273519a6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f04a0c38adbc91e96ec26b208a9f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc2be8bf7aa4cae03a444ed307213a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d4e0e4b26cbf7014affd70a74a74a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1face2000cec823fbcd491fbbc3af6fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2ed879287cc97e5b2842eab8f575c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b228b87bbfc64d9aa9b6c864b02f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c783e392add8761d9533350cdafe48146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97536c7d0d9bb462cca117f90c48d85a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ad966eeed87f81dc06d15f731813848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce504ef61ac6cca113a09d50a91d7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcc630ce5a8680d919a088d0ff93a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2d347fd3eb772cdcf496b15dcaed151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c56107349ef2fdd9213c8092d042a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c7fcf29e8787c1a7b4fe59fa2287a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c8054ce95b533be8fbea3b6917d8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a762fdbeba9ecba45480c626acf4ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51119a89d08b80f4449c2551ea74f8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92096632a7c543ddbbe5056a54c0c75557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce4052f845019927e871d3bbb0afa058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11235f08dc13f74c6a557d3a332e9c8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6da2c1428b7f8769a49623101063d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d6fbf1da587a86f9b34f0db271fca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063fb35a9ed5a126691a8d9a90761c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c2ea5889841d46b0fa1e970db101863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ff6b7a634acf32a564a15ed1de7ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2a077835a4719ffb83727a2dbc83c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fa3b6f5d2cb21fe6a428dc3801d2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67065f43d2b99ccca6a2b24cef87da0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd21387e15b1c90004fe04358f8b28f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33717ca989f638d5d856e9686e5d779169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2f664754221673af16c2457ccdd3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbb8fc12839b886828c22c53ca5f3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e93d4027150856707b310eace44cbd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50606afc2f5962a7a43054b9566b1a8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afdf218e55797cbeeca7d016a1f65174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b85f5e3c0ccb76f0ef3c9573581f0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9cd4c32c8021d12c4d104c3de284176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc692d4ed325cc9eafad29be32e06d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dd173ff2ed5ac2ab836f3880e908978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6bf0bd11d512adfc8e7bfe629142e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a75aed21b8b018240f08010a9f02180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619471a14f6348eb5332d115bff93a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c6fe6ad266b510a81236659a9483e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55be8fa7902adc3825342352ffc2f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e29fe368dedc445a1065018b1927c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add20ff323622bd3d05d220fcb7c5e2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40fb9be33f296689e6ffbc1f616b1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a8f4c96c9abbd394a4317f0aa709587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0ac953f3a344fda23b4a89f4c98ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1427fc5b2ff4cdd6a5cb3cac144882289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5279fe0aec36c44d7ab98d6a48abb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee4c2d657447fbf0acffc442f7fa1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadfc43a3a6813e4719119532370ba392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac267bbc22cfde815b23098c099348393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912781e4a9beb80270d0053eb89138894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e03930da30fc3843c21dce37fcf98295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1f57fa6561aeae23948894d9a328196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311dc54da57aa119a5840b7e5d48ee097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbef6ffca0d1cef8a98081c5d6d704c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a31521a3390205c6b0d02afdb776599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb96c89e5e2cffff62d14004311806100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13330994f4c18d6a07e2a73f7047cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e5866d83ff649f81726088f8b16c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80a17da0a324abdffc3e5be4809930103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdff9de9a6ac8324f9f24a92b5b15f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35c2855210a27589c602f8c10a5cf7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80304d76e1b02900b2da4107da62b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dcafa8ef1104040297b12abbae18e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7d58679170d11e804d6e9896802bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6d9f7e2f9eb66ac9bc1580e87363b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36131fe0aefa63d12a4ecf2bddeaeb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0c197bdc117810c78928040d0fd9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cc6b7ac4985f9be33fa3268a4f2f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afed1275975d2a656d5949b3979c661113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d81455d9e74d0a56af8fe320778e2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9d925dd0b84f3e828bb384e63b566115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0955733c55a902321b7008ef1d790c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab9303021845aeafc0c686b31f4e36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0546bf2a58281cff65a2e8c9c06f81c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b070699440812f0f6f16cf80038bfb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6439748e8b673b22a3fc41550a2c1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc5a9888909f43270050594b2c3a36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907a09d1c45c775c1d1500ca6aa5957122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808bc6e15bc15fed2bbb307fb601f36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c049030a783bba9c457026c2568ba0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237491c700be25b12314cdc7a05a97e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e2f824d67ca2cd8ae6a42e7d69dfc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5a64aee451c4b01ceca400789858d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cc6126f9c0e2bbbce7326f1b7af81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff799696d024e08023c3def691eb515f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63c399ac6aece0e1d9399977f20b53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe35f063ee5a4ab7327c587ce36219131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb12b4fa093865d464f0c86e7cc0950132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067f547d6cc04641a4c0946240ac068133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ef6a3d7cb5eb9218850c2d0941db1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf17f747fa568c3ab13da89fd1e31d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c16dd5398f462093f07c1975cb0026136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d89aca6539a9f74b78f80a3b12ef7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d6bf2270c9279d9af4e16c8cc8642138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466c9b9ae3cc31ac452ab422331b9b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2749c3f78cc45dd45610181dae37e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed720129701dd197f1c4a3a25d13a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb9465eebccb3731f43b13ee4020b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5357072be394f490e18f8c7760b26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de6f887025d63e312480e6d0b03577144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42becf7af4f806f2fd481ff5c7f5faea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79b1f1ad40a0e7dd28c9275e2c1e86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aa94973f3aedf25c93d2e7c7a9a57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8813fec4150e5dc2f73acb9bccd97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde250e3e3cfdafe93b301594efd374149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519137c2037e70965e3ca66896a4680150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ce3535eecd5a96c42f166f82467ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9997677c6c64040be6b72b835fda5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c98b09a0da7ef11c16a02c4c67bda153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4b5e23ba1d5662e71c120746b3d1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d173362cb7ff0af1f02c175ceb3477155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f68237677f5f2a9dfcd080e1ffccf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21325adb3ba35f37613ecf6775b6683157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684353bc56a2e8675e87e7fcf595b66c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2201b85ed7d9636cd5884fb98ba50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7285236d934eaff0f240f288cae3ffb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad6fb24159699cf60457654019ae5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9926de011745e3e5678fe0203cced5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879066fbb44aa1dfa63b2c39293be7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf670f80422d5c8c24cfe41d8e6c267164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4badeaff84fb7eeda4f2fa21b87701165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bd0e2885613e3ccb5713c856f8b09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121e757139976cfaa966b035291e722167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340554da04c83a089c80689f0e356b68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f53d69105afbcb886b7a94bb23c4b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151a2e2e5f83e93fc8738d29774b55f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928f21884e318511e92a7d8e6794dce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ecdddc0035ae8fd1c5003cd43ae26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5050bf76ddcf6314f70215896db8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28517bc1bb516da6cb67f512e8db0faa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0622b06dee4c7ae54acca97144e39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c2bab73f27a3eeb7f0d1cff5b0dc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f855b6c811bd80abed1e24fa37c9e36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ddd136933d01c6363e2911494568b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab85c3a9c987fb584814a0e6f06e8db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0e1b31a8d954a9829b2c8aec8ff57180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>