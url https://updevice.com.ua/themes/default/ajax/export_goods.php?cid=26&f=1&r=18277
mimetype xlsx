--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b67ed3054018aae72489536043b4ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f83443b1daab2ae318d5942b537e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca163c59910f0885e9cc405a12a0753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639862b1b857bdb88bde1f2120fb5334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58f493d1a4ed2f80e799521028384c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee485d05d90736ade083a38da1f34d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed5d0ced3e36fcc7ef9a6546c5e3367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9430f831dd3246073c1ae7444bfcbae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5935eb30446a5361b35ec1ee7319e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd9599eadbf70093ec1ba80f05fd4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c9529fcb0d689e56289fc6941b92e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645a0a9346d634fce52cbb317ffbb7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee6552f8a7c31f5aaa692a91c178ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39ba10be66cdd29ef9c7f5bf8b3b7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79a4a734406e4f255017dbf881a3a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311b56734daf88bb52b64c001cf934616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f963f0eaee26c346cf9e905bd6905317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135af6dcd8e16070518f6df09b905d7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f80479814a7d947a57171dce591e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb434be6d12e16213d3914d3e00edf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5a44eebb0d6746beb4c15f92cab3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208df72e18f689a25d5d62f383238f3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a294d86fb4c3e48d4ab5e466cd1025123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814af666b4b7f4bf69b101732bb312924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914386f0a04acbf3e50c763c99d10b9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c02dc73ba168d29869cac8f5ac7f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8065065fa3467128006cca38b82dd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06de5cf894c8d0e6e09db47262460c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460642bfe71392e718bf1cbc2ceadc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967afef06288f393dbe86fc4f9730d9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229d1372fd435aaa33a3e2cbb1f1b9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268356199f33d79b331f3818a6a54bae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e32d836a3e43f6a309efea09aa598a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064aebaa96ef5eec6c41f4e07ded38b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4169eca363583a0a54a7e25a455a9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060280f78a28be238b50915943f1a5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c237136f89e7d6407650cf9974cd3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90871932f6004f6d191923b2df280e2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ce45099604c9a750e6419f2e9a79839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6bf4d0912189db9f966891e7b317840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e31ec4b0bf34a5c10ec83f0474b9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cc07c7d936fe44b235a6bff29230942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706582b5351dd4092a7bdbea858014c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8f9eef650b509f9e6c5117af5d92844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60432f280068be933895ccde939ad145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60025f393289683f73fc2a737a6b0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b9413cc90aad12fe91a745b3e902a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36280adde62f1b82837cc5b21f8c6c2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e975347959a221da44efea5531844a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e67504707140b19613a81f73fce16750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd4eb2ab34fe4ada2e95fb09075ec551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b218a1f4ab212b5609e1346afdbc0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42578785c8363f58042ceca11b3068553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b2bd5e804ed6d60e84fc8295c5f9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7da94a8a3f4cc288412f6a0739d36b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e15f7f25eb3d6dd0ad661adfb7fba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e69be4a2819b914997b6f873e0c6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ecb0b78023fda762c16b0cbfef73358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b654fc0678ea2dd046ca056393a2ade59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ab9b713251acfbf06ce990b9635f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafebb94b9f412aa267c36105aaccb8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13f93cd3443650d87edd832a790a5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e7cfbeb921f0fce7aa7a0acecab9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d546024fa86aa09c7c6e0aa2e33d0dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bb587229983131775f2776168d81165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bef0b3abe6fe2d5db32b50258396466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82cb7c1fda260f037030c5c3b10a3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e559031156a235c544e86e9611f61468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe837dd3aa2744501d876c7702632169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8cc04c6e84fd155de3e479b28dc3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50432043a642c2f9ee38d560bbd138271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a0b82e0a5dc7b9205e0f40c7e38c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc0eb0e406f53e247f1fce778070d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c53a1cbd98cb45c7c88ccced4871774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026a162c760fec522cededd5f7f19c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8c9eb56e6f81bce6c457214758c7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39e4ecac350ea3ec84fbe3a3a89d7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57dfcc8680b65adc5e236f69f4c7e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d2e2b6702c92b212952fe2d94bd4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654636609e8a7104e93fc63e8fca556680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2ffdd60a4a9c7b3bfe4cab6634fa381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116e471a70848eeb74213e907d8491f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bbbb876a735987a1dfe0e276c26d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1502bb032e3c588164173a2279d6cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded77b0b690edf306d19cb83162e28b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f9503c2a4d6ed23dd0148a647ab0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe7a6982760d505b8b92d69bddb13a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37e04baa074ecaa21358dda76d9f1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130262026a26d392e71198c49dd680089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fc6dfee0ccdafea4b6fb3f15d3d9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a7295796863950bb00411454d65ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75e038d63ced8b1957226c2012781692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4daa247fe628f1e5784d2c4783107c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009742bd75ee35af3dbb13b537693a9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9aa7da4949ab300c933d1711c9e7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f23b8eccb862c557a7b2de1a6a99496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0572b403d809a0966068ac3c619ba6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe76852c3e331e07b9e54df53b96b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39e4e2d8fb3ded6d2a8bd49b2d39d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32546d3ae520de9c68bdc8b57365da39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a6301177205109fb1acb5bb1393c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5020e38c6859ee0ca7d0cafa990a0f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1864a69667e12e448dafcbc3206f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee60389b4d7c657acdb2ecbf4be2104104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1762763c68ee5bd3518ffead91944d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a710992d6b2df161a35256252fd4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b01cfbcd1a7246d0bfb731f15e5eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499979fe10c904ccfe660c9f0c98b52b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819025f2db7f4ccf03060a73c74feec2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0ffda9bcd4b809413ec49f0b87db4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594bb820beaa0cf2c9bfd5c60c8b5a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befaaf34e7ccb77c0e05dab0ebfc689112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f3933435af8e981d271078f56a55a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730c0609cb796ec8a0966dbf3be9822114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627b4f30ccfc4b916dbf90f9bd0cf9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9726e3249402995027e0fe5f3b052e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524bf3b67839bb217557929e01a2dd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aea285e9bea7fae6f0fd010668e895118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fe14b94a6184a95219eba616b6c47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f8febc7a0842200793879dcce399d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6031e347c547281fce2f661a7c177121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f70199328a4cd95c82a0d3f7de331e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c386400f0b99c3c0affa99c51a9fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cf1053291c74a13f47955370f29c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d65a29f4850bf763d9064096797f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac641080b7c4cf67dcb78579536d2834126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b941ec6ece96ee299cc920cddf3db5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f4380d66c845a275a311fa00ce1d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e2fbf6f9e35d6be3eaf9616faca83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9968ebeb3f19cd7cb3c6181a6a14b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50089ae07ea45a5910f3b698c703f47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687febfbda49b7012c765abe72189070132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5f09afa2fda7bdc9490e8e1fef15e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30a86b3286aadfd9d4e7609eaab641134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd5e9bf925ff3d500502b6f5f7938f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572d91797e41358bb663860ce6b05e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cbd06a9abcc79fc945a299b2ca8e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fea4abfee865df87e5ba2f441c465138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ad789bd1154ec070deadabbdaebe1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdf73046714983b953cbc1636f14d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9e559cb6cde4684a65a8abb35065d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2f155f9a02c601ceee319aaae87fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c4c62c70fb435bf3b24b2c073b892143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb4d1dd7b09c1be8b73c39adc99575144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d78302109f18062ec2dabb904f9e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9191f5f105dda1433935d3e8d28caac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42fdcaeb4a117ff22680c7d9d174f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2471a1da9d0959770d8b673ca27ef47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e797772de3da0e92fca9c4f9b13db84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83019594805c3382275dea345282d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a51a564af6f2db3b0ad585eade910151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88dd23b4fbad9094b599eac9980d8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a7dcfc5073ea7af1faaa6a5592885153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c35f1eb4588ed8a5af89011402b8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50c4bde92df6d7f178e43536d38cd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a1f6f2af95f39e1452f58240182e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a42385ba298c2492bbf32d6ec84a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdafaee22ba1d9a0b20523f53fb3e45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffc454da2cfc3ce983aab8a96fa2e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a0b6d2fa622dfe266a6af5ea8cad7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21985ae8fee6bdd40c409378f6dc255e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c05d4590d3bb510c9260bb69f206e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60b4eaee0c5064cf133eddae0675c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96433749beb65aa1984773d8fc0d5640164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b29d3f61e3ca6fd3d121f81c7d928165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1fe608c660861c0bde7b940acb0ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdcb82116494114089c13d43aa2528167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c0832c3eeeb6bf0758bc54e38e91a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d02a56ba3e1b06caa14dfa608c99b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a6b8b89ecf2e890742155e9b74662170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaad4ae30832dc9aa76dcde072be12f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be90ab670d03f0c212665788f3532f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c665cc4f66caced3bb0ad69f8b86bd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d997f0e248f444b161cba5816d6a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a36fad9189fc9513d8117bb131a1ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a5acbb8fcd0f36a2e5b5e8e8404ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f84cfa7e742477be6111e881601b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acbb113a99a3a75e42773f23ca4772178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffba6c9917167d800783b47ad7cb2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920706c283d0c3e8b7730867ae125945180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781deeef6a7d5b5bba05a6451f3d8b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f83902bc14ed5beea145245fc484c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419290adc981f758ff462a3326b948b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a427bc135a86eb3c16c274b3a59b8f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dede7e1e630aece9d8bbfbaeb23bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066de19e3762b4f9da4dc86cd9f81316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c26b8063319b5c9e2a2fce5bbad64e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf7cb136737ed90fc7c45b9e7092748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d8ce94b997b95ec9f32b1606d82df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41529126a923644db4121909d6077e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2836ee7d153d29baa95ba3af6fbb7f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c522ab3d325cbb5e5fee38aa07f86512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e7ccfcbd7800eac72410c9fbf03fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b89aeb6b403f28d76f373761d4162f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185a075ca5ac2998616a29ae91f356915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab2de48648988c2926ef4708c4af7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd390a85a61f2d228ec6208833b6a13217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916635e6283b68cdf51cfe06f666b4b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ecffcdca81411fad42de8eb21086519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa98f2ec1cd71372d79291640ec90820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dfdb9490632580a174aecaea77ca221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d212003214c4a5e51fdffe0a4020022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04646ea88ffbad7e0fc7db204a0e2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66af7a1a0882b60885b1c98e9aad3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8988b0ae1829aee300392e980bd8e4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697382ffd72200af8cddd5df05917e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd7845b847436bb1e53bbc42a0896b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754f70d3033b477d71994ee2efcf3db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d4863fc64ced5a147b204fbf2125429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da261f69d678058708ab424eb0a64830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631029166e11f1fe7f91c530c4c34c9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd504ce5e48abc67b2fb44e882e29cc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526540705f03378ffe0bd431523fdaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38680505a7f2513096e394b7056282334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb7fbc9b4035cf1266dbecd7642d4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f164f715f6fbb1829f30d10df4be536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707f7797a4473d3214ed8df0b7667e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95718a6650f940dbf154a911c4c2273338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce43d9d0cea3dec87c05e3f9ba8ddfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab473ba7ac088edb2364890ba8272b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08499377cfc673836349a90c72b2cf1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7fc555831a8c1cb1f3be8c59e800542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4099fc8b7672b06f36319df3ede9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c34fa4b92e22de573c9ad477a38b5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc73baf7da9e27e276fd39f6258d92145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335aa33142c5ab5d266f78377f5db0df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c919b6a3aa81fc9fd0a4cc8985de847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf83fa620b6e4fafccee594839d49d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb510dea159b521786f89f871850c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f9da5b60f1c70c385ccd196bc298050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0046f9c135801788a926a5c58762d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28106709eade917899c37bf382e2aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274686933fbf67de10cd5fffa354de8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539b326c3ce84fd9136fe4dabbeaf3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd34378ac52718fde998ff072f143c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938ada3cf1dd198a57cbbead9e298a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464fd145f1c5ac4dde471552334a87a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9a49474002ddd33969cf945b2d2c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db490b2d3222ddca2159a23cd8103c0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eb20b024988ffed83344e3e0b65e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b7311bc57d92fd25eebea959db07f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087639c7867c5b11fde879d4626190e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9034eef16fe781984a646649373fb4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640c35617ffc8009b9f0f34e42fdeee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed2dda6dc486c50f038fd75f88774265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeff3b84a959f4a10e559e3067f0ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d9286255d0fd64bc9ff6af711395b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e29df0532fd51fa0ffd9bb49f17f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c7501c6ef5501a27adcb4dba6f60e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55561ea14a80f2a81c3173b7fdd2ae5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769189b65a2f95c89a3eecb9d26e7c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a9152a0527ead62602a6f2dcbd1af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1869ff7594f0ed0b22ac8d287e57073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87b8cbe66bd253388f4f82ed4b333b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951f8baff66f911fa1df94bb7f80b8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2444bfa8af6726310996e9e14ba944d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f77f4fbdf2d215a3fb2fdf887482d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e62398a92a83d3f84c9a9732bf2d5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417f6e6f7621b7bcea98bfb5395675479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976c1345b1187625b2426e53e3c645280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56844ecfa98a540045b687cf275510281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a850ceecb2c7e291980ee150ca6e8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c138b4e806f543d5e48d2437ddfcb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d264db771b3dd8c2d9b2dea9145a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09dc3b74a6be2aa5be3096a0d217bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b99baa543b4c9260d5bfa510e5b1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5645ecb1be1823a2fa796289e9107c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2aa38d8d20b20f35937d05c3bbce5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7c0b4f403f6159fa7d12b6d2e3ef389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5617b936624cdde351a0956d8657d9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ece8bc9e35d3095a171b293861d9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ae9577e117b4693b0387183227bce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7089c0ab9e86cab08cd5cb70d65f6db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fae351ed3d2c70d92e5e019eca28c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a09d6799a15af419bde2b005ee82695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6d0d3c5904c1cf9fbc7eadc1e00e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42f84cf7d7225512f46213f36d36f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac697ae5681b1f31bde151261d642e2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30f200e8361f738fb006bdaa89335a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374acfcc41537b888e2b8c0724d76b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315ce15a6cb31f9d7d49603f70c5e76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ee63180dbba8ea45ebcf6ec4dea2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd269bd1166f5f738e989476aee6a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe058bb463dee63d26e0ef71bfcc4926104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26d95d072b146949ab296abfdf40f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a79dc5c48590415934d85b2a306a3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d042471217fe03941df8016d3092dd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bf3fabcf288ecd867920fe6449e71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e85cf2bccd635831d3de0468cd16a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f373541eaa04f07ae47b6b89c7adc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4653d46282bacd0b56e7dc96dd44795111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cbc745c4cbdb97069a179b0afb9d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92699ac0fad9a1495a6bae9541170f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1ccb52382f0fd3bd27a3300cee4c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc134391e16cced24f351df0cb32ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838333b1813ac5ad234ccaeb432527c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0a8898ac58dc2cb434dd0921ddd2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfff73eff9c49a6eba6e8b8985075a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dc94732b9790249c2521fb137531e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69da1b1fa7b51145e4ae499c7ab114c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c807482308e4f0a6a58aa2fe4be96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd3d3cff22cf8fcfa5038317e7a541122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e69e494cc66dc3f246a0fff5955a59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae364410924465a1a94e95912610a11b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398f36511adac03be653ec01bf2a8d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a5afc16d96ce2c623d291bd6e4769126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631e5292540fb9578772df3b9da6efe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de109101fb9310dc63d9a8ce7ab1b11a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563220bcf832e14ec2488e5be281c90d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581a9cf4d008e8cde59be78561bf569130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf9becaf71fbd431454fbe9c563a5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2589c303b934228df3b2c2c326afeed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8d2e781989b693fd3ffd0d90933c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947d0d5518d19c06365f1f560f68f04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79f7195ef6b5508ce8605a9a2a8115135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccc0a11dd9e7da575a9c0f3ef26e9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245861057da9a1d80e18cf38f5267826137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b082bf31c182b7a04586a322dacceb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca458fcaf97671c61c1a5c5915262872139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038579f7a7a056eef031d1f28afe878140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30447613a1262e172a5269882500e777141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b7e261777adea773019a4229c360a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803311caecfdc2be1599b9a41ce4b9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85541830587c2248a19cb99c6b0bec9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fb3b448d30cbcb1fcd152f61aacc8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3500f9ded7505edb7136001d09f2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acdbb9b57b1b582b4dc61fda75ba9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c3e7ca49b7069337eb46407bb6fe1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497504843be565abd746049027feb87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2dd5f3b48e2a34c2e1d0df568e7bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504122aab5cb41dc485f7c87ef7e6f79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd03f7c05588dbf7df178384b56b2d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bf0c8788b6078d508a7d3825c1b62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f005edbe48f294c7f32a3d9e7eec1ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60e838736dee19c5aa925e5231506f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3bdb20bcdcd4c68ac29e8af0f367f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a6bf7e62988a7b2337ba9ab24e057157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5b928e09c0fd5e761cc013108b44c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689031400edeb47c38bc0202ae78439f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6123659518b60feff7594927c70494e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2997800b341a4b46be8e6f19c920d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfbafabd84aeeafe5608961dfb1843162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60741f52ece72a914f165f6b2cbb99ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdd75a6c491174ffb6811010b5b3eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee2a46c0da2978e43997f1ed5a5068165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed55a3c2cf6b9c994a7dcc1afc09d61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45219cbb68dc836b03e2ebfff6631e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f0f21d146cbe5c7901812953c0690168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caf6b6d609772e42b2d631f62fc405169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d5b2d290d3e8a2c792bed113065ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3687a3a21194a130e3b31ad609318171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f65399dbad6b59e58ea282e2dd9de3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d3ad28f325e6a1b40a451a266a41d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0df6ff350711f9c3307d6d86ae622174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>