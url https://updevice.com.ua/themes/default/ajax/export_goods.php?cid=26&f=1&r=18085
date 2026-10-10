--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bb1b59d818b5e685508708364705b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc88e5eddfb279e7a2a66b42d9d13902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61161c088937288e10790281b5bad6bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1b1d4ff56a3127619a24ebcb4d3da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5fd832640671421a5bd276eca33d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fa7e55930b2055d0cdca13810fcb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91041ea36724b9d66c939126cf5441c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f22a1bfd859997567fb8483d7d295d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66796a47f746f34a0d2707c24aaccb289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5b61a244979370c1c566f1b6ad1bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43a8287917ef19f9295ecfa2a0584511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b3819a22975f7c08261fe16911c0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc12f664ad7396069ecfb55a7e747e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e2b63c0eed7a95693acd1017a44dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7e562cde1058a757a1be43730d4b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac0a1d8e191e22fc64c19d1c1ed2ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d26b38dbf1d96bd9934bf6967d64317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1243697afef850d309bbe312dc0a6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c44006b13be9e2a2cbf275fb24800519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571a8b27a9a59bf78d1e78df7db017520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a8d0c1ce05bfb8a15a8b96b4aa7ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac64ebe5b04808583e383d56955b13722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a814f5f1abe1575a55cc0d6bc113723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a429298dcc01c29ee54e0a29754a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd44b725d866042d5809b32b8b6f2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad44e37dfca852e6a5742e1ab376d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c90a391e5f70c33c9d79b442f9b2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac128bd71d6c8e257b5ee3343d2714d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35294c596d8038f3b478a041d6a135d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceefb2885e24858b447db48d69d59330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711bc0bc03da71e1c8c264013ae327b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d6338bde026721278161c9eb1380132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d05a092d5aa9e52b843dc66e7c1f3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e796c85a68bbd96db3703de2f53059c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da7a9259acabffc24f57cd9d17878f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a1e87bd954582d677bd86b1a160b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4652ed0bccae160eec7cadff3dd74f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b7f0189168b1de6c328d26829221838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9144d6f977a4c4ab2c4e309d7edce5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b1535fbfb2dd85b0578787f663bb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11271987aa30dfb36638eb880dc52a0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc3c17f10bf3d2462c9130e2734bd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e5b800868a2f0b62de29d3fdaa17d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c840682240bf3780315dae9f4d26bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f24cd30d948df5827765f4320a9ffc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d099b0af4a45bddb03c13de747b579546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a978ca96c786b8ad97835cf2f929cc547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e407d6adcbb5af514ff298725ac498648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694938f9513ca2653b77ff2f49af29949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbe20086f8fd4d3f3396c6307cf74e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f925ee468d11615e9802a8dad6fd4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4deeff417baa5cb325610323616bea052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888b974586a28127b1430e76424834853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f36580f27e5aa4c38c11edea47ed354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b35968d420166aac4a6c21f8c858455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a29dd586453348623bfffa43eadae056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739c7cffb70696602e94e0599f7358c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2a3ca885ae6830956b31c5236827c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046dac89fc21db7dce608cd3c40420f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71e625009362151a4b812b7fb29a2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30de4148a0c250242b85b798848336661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369477c979f6784512589f7dea7d6e1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23eec18dd84e28339a6897dd4ec921f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffda6f35aac9ac846d0a056ff5e71964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf383222e46139dadfea35e4d94ebdc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d6753d0483dfeb04c4b912ce246fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fad485e1f66275f4366265e013720067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab41cd7f2a9d9c6e6ae8b39a8ca68068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b85c3aba45a8f5fe0d078db6b8d2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203e1a309486773757b333447142f9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845fbcf2fc27b8506f9c87ec6791bf871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c43f8f995253c2bd7615acd9d0bfb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe11ef57682084bf037f454136b20df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bf75a965c939d7f86e296f40d6ac874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fc98b6d9aeec902779a00e68a043575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa622380f5cd8c91ea1fafdbeae2bde76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbccbd4cdb6c30f89d3b8b9349bb2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe10aef5c6c6d4545ae08f90ed79c0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd3b10b3a0bd178cc0a8810917fada79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ee8757a893dccc26d00e17af95a7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfca7e891d6fa99e7149a16802afb281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96744a98fe30242c780fd5fdbe2b87c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6b166c40bf0563e9b242be5d7926c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02732f939e4d30cad9cd2988775ef284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5772842437e3497226760b45eb8839a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570fc5350707811ef0504ccea59c53786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f22f79749ddce421c1e4bf9a169fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13f3a998f9f52430a6bb4367c020b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dec69e4bdbae75323f40d0110d238689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbfe8dbf7485859e0309546411563490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39685709141e9cd7d0231966fec5881691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8079ddbd5fc87efc8d07ec1138d1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53bb08b9f1ab7159b8eea7008952aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0212eb71a069e8749c61b3c4583c4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2272e1abb0474fb577eab84cc0230d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed3b98ad46e459c372dcd6b46c009d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef3d5a97f74f35794347db422901f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52492c0bcfa3e4fa3537bf3d4a7780998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834273266d1baf288f3432a63557fb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0c9429efda5142e1f820ce4a81f31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f0d267d17c2910ccc6fc3cea1c890101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260816644a1c909152d58c91f7b2478102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c297c9acbeb7681d443b0349abfa0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a2b3b098158678a6c122505876d8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77846423b139ca5b91a14887c7ecece105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681fd07bb09623f61f60573291d301a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a281088fb2941f4a0ee130874e246c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9fb2b634b148bd88c0891ca118589108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77d9d0bc8ce04257143299ad44ebc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16203fe4bd1e9055acc9d6e0caf6f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58cbfcf7cec100c2be2683d19c4c66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef4b233c9ed06e9f935ada4c3f0079112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93044733604cb4e89dab755a6848c7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a47fd0be5c0220015f679e25e91ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b657b42dbba215cc7da0448439e79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7982fcb927ea26db9a4e7a85ff08747116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16344edada4d7a85fa95f309d6ba02c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95194af197ecf84643107f7862b01fde118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eabc8f6cb407570985bf979f534de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01a09db2d43e45ad317c9dd03690bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227800300afc8beef2b44180052dafd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f1cd73b67305d46adca961d31c545122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3a0ddee2642dbc60d2ba9ea86acd3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76765e0d127133f36a661c9e4c1b62de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc16a28fe0fd0a1f92c3fa6a27627b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba93739dceadc6981267e79a75e2f05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ad08c907b2d30cae1277c4a3add0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc19ffe1076883c3036f7328445e461128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09409b5cbb4f50fbaacf82339f2f6b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15619f08a3f5d32fc66573063a9538d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcab793f928956811e94e4ef0be78c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b8e550486ed6cb4cdff3f2fa2fb7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c994d303d8e5a486ad029a5f27696133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8bb3d39be9a64c70c2fe9f37fd21b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a4dae9c0943c0faef633203ff8fb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73167a876a6df94776a3262cb0e8f315136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c727e0483bd13d097fa854eba4e08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8e7a9a4cd1053c9d8a79e48a89bb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7757fb339fe0538db0d2de9db6be5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae5eed5606f4e12cd3d0c7500d3058140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfdd4792f4b92d4ecd6c8b40780ce4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016184569c11507dedc9c8bcf137c56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95733cc5ed71317a7e529a1271d24f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d32f4a0079fb25941a77a7d9eb466f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff171cacfd230ce36321a42e1f8794f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe5754e14c7521c44ac5daa154d613146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87cad497e62538518136502d322dbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5064ccdb71765ca3eea5889bafe82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73418ef8cbea9feeefaa2c2c8295d83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ea3b5d3d3ed0f4234ff5634d97c91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f39fc3fe4bb4ac5b7387287cd14e1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca42623fb130941f2b4ca02287a266a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120db75c056f68c970de8a8537b212e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a221b0923113848e7b893be46c13015154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216c8ffb73085caa9f81b5ac50e6f02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9589eecf0624d3ae739abcabb1d87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8aee0e43328e0f9d45cda22bcd1d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2f5a27a27e2d4192c86857ab12844158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a5f45ec6a7ba4c19d07ccf9650d1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e0b6913ff9a96e183a44ababf3e07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6246c757b93d02517869dd8de5b97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f644e848976e17b8bb55be38618995c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e2942dc76716d9bb7d0759cc5f17d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf2efd269d7fc4cb822e1bfa3349a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61e26ba9151276a070e6064dd09664165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c209220f562c4fdd5dbc5fd1043baf0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea1e4229d47a1303a9114eda71d2c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548947a1b485475fc9ef28bd7ba4dd2c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831b9e4bb7293d3c2d5a7327650fcc9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1656ad49eca3d4d893452e92f2489170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056061e196760c93120563af6dccc04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ae5db0758dfd24bac17cdc93a6e07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9d37a6bd83d10296c391f5cf25dc2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471c801fe2fddf247dd56372fd57763174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3b8fbee40c9d4a49be92636d6f5d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7e424823497069b9267311076f78f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41105886519cd0e15a3f3cb7d12cc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0d7185f8edd59071ca4c04b931372178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c78609b1a6cf208e3adc1109153a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac161b69e820cdf0bc652977e2c1ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f576cede76f7bb5fb2078760443496181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbe35136469e42be802edc35dfdb77182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc2ef51da81715777a44cc16d8b3f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413c4cf9454061adff1efa2453d48c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c7dca0702d4dbfb1a6c9196e6a84d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b0f76a0ea04b846ed8eaba9fcf9534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc78fc0a2007387fac56a015c2128c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4ed5a71318552c5091ee3ff26de6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd446c47a47e13e20d800e296573967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d6c8d3fbe8a87be5d16ee2a7b29218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ffe1b489750e13670fcf7eba60aa59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbacc55cde5be5450fe1b9e3ee741d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56512d9ca11afef47c4fbd14dd4f558f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc706a989de51010c4f902dd847c9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b199d61c3d604abe625a8ee9044c3cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e98a65c4c84f0bb58ce651b06ab8f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b561d02ab589c4168af7c2119d70915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee743ffb32879f415ab4e5cbff0880d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0894b44e52fef19f20d2fc928bfc0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821b32ae354daffe6101a3db8d74bb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2281f3a8ae131f89f9a942ec2dacea319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe56361bde059165f6a05f8908471c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc9ed0c609a1e0b94a7e5fe765fabc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e239f7148f3c82fe33fd92974829d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d828d4a747f43b74ba3080f8b14e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91bef99922827df16a264c774ba05124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5734740f5e75693fc9421ffaf1199cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44470132987466ae2d8c171fd977760326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ac2d9d7a920538486db4df6efd40527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613e8019959d9ce4a2743d252ead7cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1661761da72aaf432d371c1fee1da129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc410969afe2627725cc86fe9af01a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08cbfd64efb7b4a1d230b790887c1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938ba91f7d3e344914f3955c2072cac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9087df940face739d2809aacb2f13dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c29d737c633f3a33f18a2853ed79234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9488da51e84547e415ec0d661f6980535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc63c02e076211bdc432bcecf7da2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b2073dc30abba4c80decb49c0ceb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cbab0fdd0a8bac6a59ad26f822c0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7d7f67f51178cd0a9b3b9d6a690ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78dd6e126b221da50365f0f6fd24d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338772f5b8271e723d7b51f32f2f28f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea770d821139935ef3aba462fbfb2dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22fe83a546ea0543052fc6f7290f1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dea50e689de23a48cd36e4fc56600c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465650924152d54b2ce7fc46f81afcd545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b9b485fa2ae4be9189ee9d379ee3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840c742512ef33a56f5a7c04c0c427147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2bddb14284b2c925eec73c103104848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b6f1bf002d9733bf4ea289b6957e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da4351a6bcc8ebf10645885a674c8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a8811ac6aca6844bb0b2f4086f51151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b650ceae0d4ade1cb8e1ecca681922f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bfa09484938d28581ac0dbe76262653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1705ed1d0d48ea8b9a2eb43b4c2cc9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66256d1b859f05fd09deb9d403b3d78155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106729d5b435e30bf54731efb49d9bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5161f6974e9f6b6ea5ed83f82f96357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c0515c4ad79db553ebae0b34003ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a04e281967a5e2828991a0ad9fe0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc8b9727d2ed5e25c08d6060f0a22460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3fcd3595c0800e1d5c00f48d33a0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa93fef1c28e7334072bc7d458c70462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4471eae7155cc8589baf23ffdf494663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9240a2520d9d590b125ff5d0099dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2e37478b60d5f3b94f7bb75c4e73565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2776500556076d12763fc568942ee3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254a83051071e45ca8224baeff7f7d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee1d60c6b4c79e07c9a2aa628501d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e363f59e6bfbada015568129dbf9d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc46d17269e10965e09c695628c9b8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5f264860588952ddd4a314d574fca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ef28f556f3ef0666b53e76e01d57072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1647cd5ce869d5f71c69b01ed7caad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573b3334a083f478396f35e3d2e805874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86854fd758bf5396eda4d696e6d4529e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814db31d669ba0414db5006a19ce1b2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425110e64c716d50cf5f397bb3234f7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b05d992475eff6c5ce89ed2e7b8d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de3a08076f1cac1c21cd7e0b90290d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ae5f4f97802597670463df461038b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df98a2cddcb12f2a74d13f2feab43bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a17c9a55b6dd3b683a02fb2a96d1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa6a1b2e053e72cc871b3f3d5ef30683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807241a4520d68a53803507bcaf196484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f04c05607a7caeae352c13c896847d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362d412f874ac444cc0b05f91f878d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a489a617e5c0b6349c5a2dbe11c0e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859abbdb114203903ac3dda8f53cf7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94702bef28e744d38d2037943344d53889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98605b3ec41639d358df7e68dde99ea190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102ffa8ec387021a46bbf6c41d2667191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a3842ee60e98b6759816a732d139f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f6ab1237ccdd77a835c9b28b47c6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3093c0a74fe85ff581fbdc973a5a2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f0415946ea6e7898633ecf9a148ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6e8a52b375e655fe58ddd9a1e0b5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf87e5701a6770588aaf1b52d1e671597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afda24846425261c86ddd8ced4471a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4457eb73173d55edc1eace03976c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac1cb0773eeed5096a41c0101e1c48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e80d27be6ae9df8d0a44d652be758101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc3bbd80f9b77b5676c59fc631fac7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5733453e93a24e198a3b7414b918e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262db5e1896aa3de4bf7b49da1d3b10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61152cc482b58d0d730121a3884a571105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3e52a7e00816f4ec513b536502bf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94120410a83436ed12ca0bd5d774e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274ad9f739f5edbfff71c37a10830b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e08c4687df1e21248f64269bd55e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c84653bd7d4b17a65bc28e39b452bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e0bc52f32909533f5fc31e0229f1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808f482e607fae512f7674bb2641251112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18730bf6230ce8b0a3318b11ade737113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63da6e8d30963b7c28b6127bc02fc47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10ffe4a0158176e87a7652efa49a43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5474e29db21e8af338efacc0ea30a83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b4e4c11c3a2a7c7f3ec8ff64ffafd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966084272b387a02e454086ddd16e05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d3b4cb2acba33a1c0be7b0c46d1cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bafeeb179ee9d2b92b7b9cb634353a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6f3b0e0e518107ad626e318eaac41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ffb9501fc647698c9d9f8a406119e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c633eda826a8ed794d8632eb85ca3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3ea3e9c7409f168a453e804b2787a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc19de789422cfab03d098c96b33fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b6cb1c6cf3fccff7d52ece64cd60c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a23ed1ce66c30c8b5e5711561d67c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79296e11b1c55581fe1475dc3e743bed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c9f6871046fcac6344ed4ce0c9f04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39d24f695368a963930a586d10de1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1986b98b966539c80048cd14b74ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce597ed875a0786965d7f8f226d4c32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93cdf52fbf9f10a9757ae8784979c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd21b43c464fe52d1d746effba23b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a86025eaed64fd8fa766eccac8df3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587de91f326967c4b3f848fa25b44d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea372817ae4afe6573ed38209a9473137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cda5c7f8afabd4f30ad7801a6736ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f97e6ad53442b0a36b29496007e40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ea5c1e1d0c90af30d736e43c3850f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065938597fb4f69e1bea29a69878ae2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6973427291923ede54069422f9c5ff1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd7500ced74708bd0727fdb8b9d061143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c3dcee115fdf1a3555ef5f6ec8c93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45eebc7390890c7105146dae55504a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86c721d9353428dd56b814a0785da1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9eab6bb508a4a4f9a32c789648ec54147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b165c06078d41552cd38b589668e496148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefb4f4d8faf2803c024bc900c47868149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f5a0e22bfcc651848a16f474f7e3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e77171585cedcea313777c01d07f73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe7551032d5c68e846167e1e8b3815152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ff7c6013325cf963f2501f530683e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235746022a4a38262c84d97b17035875154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2948c5efcf72c37c4b9dc44f503b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72ad5542f4bcc7f36a61e2e8f5620d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dd439317fb32f7729756a05fe611c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bc7c46e1be519e02230275aa65564158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1361fe3820ef7b1de118295f27a1e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316b31fa01dbc88de5cbdf09afad053160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a1e3cbcd7a8addf0f7d6f33b29b83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ae3aea2a49ce49820191cea3efb99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768c32ec386ad6f66ab1be221630065163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00538fcb89c74331919f4ef8eb347d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faca75433557dfe625b9b975d7504b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c510bbcb074e6a696146af5aefa02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a7d5bdada7935db5067aff0db8f5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8b9ac7af0368cd3e8b8eef5a0874d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ca176ba9e5c9614d7d0a9e9ca1ba2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947576b1a95874516c0cfa02f3caf4a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fbd3a034f2258d014d292759036c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d9a78d51040e23b1a6e08a1d919a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa87175475e199d5b0bc529e415bed1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3a9efd6e5e052164a38de96ac6fc0174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>