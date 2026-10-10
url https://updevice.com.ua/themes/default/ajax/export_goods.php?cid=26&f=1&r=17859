--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78eaa9979111d575ff00a67c05a9bbb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1385af6577647bd4698422ffe95ca522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0731b696037207cf154a5eb2f74cc5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c1c1307344e0b1882c89c51c5997f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc40af31d7844da46bbea0778610ea25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f774e2d26fd1db06c2304a45c7f376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb85468d9b7523121666af3583c4fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1ca872e0da5a8b364d64e0a7f301d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b7faee08e0195c46e3de498b04aed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6845706cbe2c16bd8dd2d945abf74c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af309bed409b15c9fd83b229b42e2bd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ebebc694490227a47144b87d50a0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4487236fd3e62e8ecb31a0593a58ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc93cc6126b9d7cc062af7f00f2e76214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842068578753d118e5621cf1c24c29115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f1406d740e1c282129ed9c1361bf316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d29b9ffdf0ec1c76ecac6bcc54fb0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddff46ca5f9cea978136a692c2090c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7218d972f48a07bbf2f791d4fdb8bd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cc4f4e8eb5b75645b0f96f44c628b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367084c73278f0451d5203962ec8b51a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8365664e5e410c353820c69c513d26222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a20801b8500dc43b349937e1262e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b827ac1afbac5cae6ea568512475be724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4485c537474e17b50a18d9b918ea7c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a725d9e56774c77708c99ddac6d68326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe70695ba0b2b1d1e3176f4a8511f9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06d39d95bb43f5552904b3393c516328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee08d074b903f4395eb6b24493fa3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964ebaf6d0b2aaca8a2a326dfe5a7b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86f76c29fafe0e35925217baef32c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e728e94beda3ef0dbddb581ae365032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a74de3fedd5f788775b57ada40b6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649a9685dabb6ffa144f34593f8a75b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9090f70fab5e6f45b4b01d8dc11007235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc37b67e589cfb22b3dc4fd2e69e53e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74ec456e14263b7d136ade8ec62e0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0f40b94bb1302b6841fca38ccbc8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818de3a842a008edf5d00b605d9811e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017993a79a6925dfd2da38b3e86db5cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e87ce118cae0975a23ae2b8bec68641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368734292ea64407683caf6ceb63a08a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2459701feadbe9d128c6a00fed4608a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63738de3e5956fec0e4fa228a8f6fcaa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65ad3db0289baf54d5f66a9893071445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ccc2d574f269baafa77b24f10a70246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6b6327cbdee7ed3f20563f9cf79f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f86abff3a4aaeb62172ebdf2bc81348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e37c772b4704a262b25cfdf262d2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8837c8d92f13bf915f4bd4cdaafade250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03377f04d7497585432e9b151310306951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382df084ba63365b2883ce532cda7d7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a340b4fa23a067c36382b00a1b1c48253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ee9b85a3e428ccc7a44560f9974a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1b4f6aafdb25894c03436b7f324d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16b52e53de82d5a42a1035ae50aef156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76e198354b4d600a18f18a5843e01057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bfa1d49c3af8b4fc7df6f701a04b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacd25e97d6e48ad902c5c89b41576d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977d87842fe572525bff30aa1d1317160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a1f8204eb0ecca5f229013437505261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ba779d87769edc5fe85f027b2a55762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c59937f2dc3f30244dcb24da2e39ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe4a2add42af761ceb5688100c9b1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7b418a356fd04673de22fdafdf35465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fca2a101cb94b06abe997b191fb2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3808d8717259e22bc751de2ca25c3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2920f61d0a2e589c189a7e5d0f001ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24de79027f5aad51c7b745a9704b3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb474e6f425fb9648a7bf0ddcf0969a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f3b51b61161217db74f794545131e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345118369eca56293c8073ed910f2d9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b90209ac037a730ddb4a2f840f81e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1a32df8e205b48674db5a8b58532b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896d3e437b756939a2844b4e69107bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf976bacf06029f90f066cf94fc35476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfb1067831044cc2d1325692a9245f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf589c5d1e09d81fdc3fd9b290b7030c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6560359f1cbf43fa763a50d9a7b5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e121c6093a1223015b7367a0ee260a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc963f8c1ff3884cc83c77b88629b7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4bcacef32525632d7407a1068201182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d36b1cc31bc24494de7f7d327a253183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f237142e438a066a4a7139fb10728c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213efb4417b12f48b468b6e80517fe2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c78614934c8c72895842906dabace386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958ea245f3ceb22744ba11a60d0bd4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708734445e5a38d1f312dfdf2ad6bb1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c789581011f7fffcd21c8cd6903cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800e23f4495f93ba058767f159264b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01198b9e56f7e90f956c6bef3cd59f5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cf05e3e6d8a6fd8b9acaaed44568892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c007b99259aae1be1b715f67a8563d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcef6cffaa472a161252943b96cb7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be64512c051318dc1c634e71dddf4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb678ed14121709c48d27ec5f101111b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991a2d55d132774cc2d1cd47d79395e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d334b1eafc91bf8431cf96727330e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844038d6407b13678dd0ea74b4a0c2cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346568155b4e8300d13e7aba3e6d9ed0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985c4b7b3291133443112109b2a4808101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e565916911e886be6c5c0f1ed3413c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a26dff8406dcdc2e4ab535a20a6cc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a9792114e086ef42143a8b862d74f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5d9384f740f88d959c921d803728a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57128fabd212770be8d8601d82f0fb95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00e067985937243fb0dcbc9aaac5bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0f5bb6c9acfa6fa500b92a7a8db58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6266d2fe340782092d0cd54e7499b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f123f76425a75d0d59d31610ec79e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7b438007de148a771d5d4d9be25b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84c7ab8ac95f5922b2aeaab39a0802112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453de553f9cd43d4e716ead085078f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d105c0b44d7a57fe0c23d19403e062114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d7ca9b456b74b754e68b51c39363e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93e00e41783b0000610bfc149868f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387de432e404c429f1c1b1e8970cd6a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3315fbcb2393f1a6e0c052834cb550118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3d44d67307836788ac08202fcf58b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a2b4c23cd157be165a0686e1d9d31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824461bca4cb97892518c0cc567a1e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f500f9a1398d537f0212290c8e451cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4096950601c2b7378734be9464765e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5523aaf9382f31091d01dbd4ceeef6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d34b63a017aca7d5e27f87d267639125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7173ad17cad02ee30d424dd7d703c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdf4a78a2f8ecdef22af0dbf526f01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3409318ed9bcfede7ea92b2bb34d45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62852c27308535790f9e870b32727f1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12b40aa6b06f3ae9ee6a1d1946e7ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e579e532ccddb411de9e6735b692ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3994c72322ea260597d4bfd881e08ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b06ea3aeb7bef76489916fbe36a4cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfc4888d769ae2bcd71ed3b491361e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576ea0ce017795b2456a0b41c084945135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dba4ab4226ddf8cf24c4077eb490c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293de7cd88ddce6a933e3b0470b00f13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b0fdb69cc6f1d446710a721f927b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e60a6b1da6ceea41042b7b87c01a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166a202902979cc67b35659120fd3e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ed36eefbd5abd7494e67e10d6f165141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a399017ad59ace9df1245598b86d79f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad777a6e3f52707bebd035596cc312143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d92623946c20fb7b845cc9b888b0ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805908776364b7eeae77996ce7bafa10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15676af7be770eae16052c9c1bf8e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e6ee2c61bcbd7b39648bf944f3dbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b5faf2320ed939d700dcbe08dbcc4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ebbd1ceafcc71941a3e93bacb8108149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bd7566476789ba8b1eb0f82ae545b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d23dd82c67562ef7af172b4ab665cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d83bce7a73d6f3d15f836d3992f34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427ccf4b51ea41c55fa359f2f62637c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806867e8f4050de824a4da3ebdcb4e48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf37572dcacde2b24bdf72f26d2b8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799418cb604098c82ccdc233640dc11a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0d4eb977ffb378b2fb317e85d45a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8720b3d234e74b2b46af7a0d88dd23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8b6a3bc59625a86881352998c781b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f55a7f13337cfa919eb342de5dd37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ccf838cdaeecb3249e8abf4ade8f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef62e3418ed144bcea63964908f1c89162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77997b5ed6ce8684f442c22b5a5471df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8ba64d968019b355afcdd646e2bc6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490d2ec0a7ff1ebb1b830f780684ea1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682faca3d16b19c77484895ec5c9bf49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404f658127e1e9e707c44df78e12725167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ecd3791970c5a5f033b6825bf3c02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675483d4f7a1cffd8a90c263b8e69785169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7fccccff5bc38a191a1836c5e5d59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9bad6b717b551109891a0a5e96fb4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2be0643a0ff78d7ad24e074e06f594172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a2acab16042bd6237aa9893e6dc04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491167b529b4b7279598c3634f9d8db4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545d83aa1f9ba16884927c4596780ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebad16737273ae133f089ae628b26a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da23b85ccb29d618dafe35c4d62dc51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30051cf029712bca17e7673467b34f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639b1fb43fb34394c784b97bfedb242179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849df74d7911872954720b96b716f9b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d91ec91488801be2d4470aeaddba701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736249eaf23f2f68b5cf16f4c0b183d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb4cdf7cf97147559021be016afa643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6f0d192abae53a42356d7917719fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249403d54bf27929ff58a977ac8fdb535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390b2ecbf46abef85106975ded75c176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60df06d6f3b04bc77d6aa801931ee97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed748e75d6bb9d4dc3dee82b400b6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3a6172c66ac97ad9d4808bb7309a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a57c0c6cfc84c7bd86a200aa32d14410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54098cadb5765faf9e909a142e896b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48f438348bb4e8d4cbe41ace97942b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd76cc82b994f45cc50d22b65902e4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05b1a7dd8fd061e906ab08a5fb08b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccf24215b5b350eec738f922b4b29915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b53415e964498752a7a2c59b2b338616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac012ed08128b453e291445cb680fef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992dda92662a532d16bdcd6cd05131518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca8861dff766123a91a4dcd70c028319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b1044c509624b21e4d28f00d2b04020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627b0d0c8a586d343006c99e9cd4be121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde16ab1a553813d6860bdcea9b84bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb7ea0fe1062e21d046add5cd4296523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe1da1ea48d5834226c3e53001445324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e068b4c30cc14c86fe711ebd2289c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7026c645bd67e2b2f8b9c9c90f96526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00b5edbd8e0a8ddb55c6c65005a19b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e4c80d0e59830948f1888dbc236ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7972939d8788634db93b127f6a821b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19853b3406e3f4f59982cbcb3fea3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f34dbe6e61c94c973fb8c1bc3d9c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176c2dbab5ef8f9f032b36efef85d0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46125733fe64833300f28834838388233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438479c771d21e88e3d144f7182b51b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fa3a3beb290559116810a6a5eb3a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0429caee9210c8ff0768e29f53b4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87fbe2f96a880f53f5bbb30e7bf9c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a59e0203a7e7e2c404a30d7f8a85e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ef61801738c4ec4071cf03463305639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599bc83d1525b128d7f809371a3665e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d666b65b10ee8e6295fcb3a42a88941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5877e12ef12c1a5e323d2aba242802642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a28697921cbd7da469bca7fafe9e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de4df8a76d479bec636a58292053b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeab18e7cb533529d17d301033136c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f56fdd309f5f7bd56d1ab7ae7252646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a67ca3ef857c432bc95714c32637247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfade5febbb66b365811ccd123937c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7eee27395f9dcf524ebb1d305872f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec229ec3d85cf92d297f1e7cced3d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9c1cf47350d7a03180e66b4f66d0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703dd1db35b52644fbea762ad9764a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409541ac59d1af1ac388f1fab208eceb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3217c8c9eafb9aa7bec43c333c4e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be19da42c8d7e7b7ef5d332a85b3e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1b2fbfec9eb9c7e69e944aaa10f4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734376a8be37c93a46c1c357c9500b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badba190216f24b54b3794aa0e9ca5a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ad1563c985222d5eec8fd42a76ff159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8def9aa1239f8ba2a65cc98c0c2a4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cb95c5d1f33a179e7e9e4082f486361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401241988aa8abf2f9cd7970115913fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1f89a106c763d36cee8aebcea61c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8932f633a6b1acbfbec04c57faec45e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021f73d162c35e759f620767993bce065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3b62fdd11de5920be8b0eb587185966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275b295ec87f4e532a81dfad6c941f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41082bb5cd35a2393fd490900c79a18768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f7f012ac2cce9de0f4165ce01fd8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c09306cf70f27af2dcbf9b1367f9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dab74c7c5647fde564005b14bc5bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c1c0e9283f18f1c03031b26a207ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c892c8f8bac370cfff03b7055dd80973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59b8d4603d1b159519705d9c2f420b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69a5ae5b6f3227d5273d5d68fe730975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fafe41cf0e314ecef22aee720031b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e0d3124c602813bf62a39283a20bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e726a3da7344d7bfb081ae692d0629778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923165c013049c5e8db4a89e18809a2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617ce41b26c6553085dabbcd6436e6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f8f2d4d4d7676d2baa116e2d5695e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42102b6fbe4eb256a9673d92b466bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c31bf69b0e0ba0bfcdc5ee9e03d8dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd7d32305e06bc34d23a34a66ab79e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52768fbaa21bccdb4ded985b12ad6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5815403c08affeeab57e8ed6b3d9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64489e864545f0313c4e09ab773bd8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c23807f02ddf7b1dc9d629587045288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2badba774a23d039147943413921b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9631ace5c2ce0441552d9e955df9c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561080b95fb72b55b7a162272c322b6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783601884bd648413a39df60859d399492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707f35ed25a632d77d0469f689e938f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7914417fe19581bc4f444a642829794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6408c44c3a21b8a36dc95721dfca3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeda55e0147e18032f75f8ca5056cfd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a955126b22da7a2510f19f50b7f2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecceb003718ae541cf8804b6f7539b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad571a1bfa2879510f0f416ae902ce699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a064d181a1bae6cef4ab22892b828100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f98f7d86c2faa6af666a5f264f0029101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c545d579005b21264b1383ad2f5ff16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb2c0c6ad2de8fca3183c06fbb2ac2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139044c4c3376210cb93015e191f33f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e0f44b5adb3e077fb1760a4b85417105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3c37c93a0e7f24eb6924520f9ac4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb45029d92f07cc35a80d720bf6e942107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fd46180b72f3c456731e5507abc8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9890efa342737fe3b2ca5163aa5035109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80688bd02a2c018f949fc6fe0570b17c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd9ca1f85f1514c44e3dec2da3896e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd575367375fbdcb020df58105bd20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0239e109c7c13557817e929ec3ecb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca847a470d61774195b0bef735c0684114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75679e06bcc9c987b6bf382655d231115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85886d9580d65036c7db526d52c0215116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ee6cff5e25694516d4ca256864c24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05396547b99a3d996ca501283de31d76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2bad039be7d6c78961385a655b701119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d70bccf6051e853a79c9112ea8afb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c590df9dace7732c96ef248021ad37d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305ee96b164d3b469d7a1f4b64d64a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0dcf0335c15961c8a8c01165492fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84439e48139d141731d0b30f6d61d208124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209c3f902e159c0861aa8ee8eaad17b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb505ca0c0c64f9b1b24deeb29d597126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae417a7db40ddec1f8f45b25d85c32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56a8cec0cf4831cb4b194a5720d70e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379798cfe7058e31a506a94551219f72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9824a9108caca90ef813045d943176130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13e0460e89b4c996edce574bfcde78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bd68936e7aec33d040839cfa3ac3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e4b8d224bf4f9659b95c92ae03b04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065483da0a2359cef47ac61355e94cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd40f3c679b32317c3879c9c86f5d6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94528e0250105c6a3b292f2c017654b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc27e60481c96341197f91a1604f276137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3156e95a98125d6acec1307063ecf95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08341807fc9b251dd7195c1d46c1ac0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f916ddec3f5e92631cdd8fd5c978779140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c939563c0118405cc1e2c8bbc5342141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4a90aecffe324510b0844b53bb8b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11506f787eebaf1f0c045418303a395e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87c8128391f761064a22751f7f499d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f19f6f5afbab8c5f2f9a38cf40523d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bd2d5e0b44f1a4cd8c1513f3c70e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e68acaf013496d404eeb9ceab2915147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef35ef2595726de1711da2c7aa8c11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebaf2debba08861dd32c7c54bf5cda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc2272174b1b3ac802ebca11f613dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c2da4657e864dbec83b0990e91b56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11983a9c5236157296dc7fc0d9570d2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fa728b814c3c03ff2e34e4ad0ab06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea524d5e01df20b74067eed6f42696f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6a515bf9ad323edd1b678363508e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f395f6bae205a217185737eed495036156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4a54fe0702f4677bbe1ac6f9c3f4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc2cc4bfdf8f43e655256b27afda03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd43a7865c320ba11193b311096aa2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7746702370d97991a06d0484a216809160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb61af3169d23f51e11d1f88987792161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a11ae7de96ac3a9a1594362cc6884b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908267bf97d7710ef526b569c89d534163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261100599d40c27718bdf34432e757ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef88a13df06a279d002668b66118db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a507400b9e07ab7010c79493d00770166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282943e0fd913944399c11e580ae8fd9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e936488f2ad14a2fc86f06c6892c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40aeecb7403ddd0e4fbf416ee01976169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cdd040d38977978d541b4794e2e1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97ab95c7e78f7d3fe0d7c090f8f093171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a697c2e967449d04bf7d771986d3862172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb826d4f3e769b6eb9354df8a199cc49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d2db28177c9848b335a01b9f10cc4174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>