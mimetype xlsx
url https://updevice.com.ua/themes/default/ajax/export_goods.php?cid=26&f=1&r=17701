--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8ffba3df0e523dcc07209483c5a751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a61ff281ae68b68a4106e0e0a89c842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b24fe74e138608781319b01bf2dd9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9b5ed53601da1ccdfdb55f4fd62bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384b5efe45b79e72925e704b7974c275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b58ec5374662d330f9b9236950fbed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c481526fac67fae7baecb8a05db28b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2ba59813a0d357939e8bc0df4c5d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32197bdef321bb1f96979624bfb92e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da03d26ee61482a16bf441a9a6ac8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df3697ccbcd9dc8cb2bee3be4a2bb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb69833eb9ff30fd7bb60c1e384f29312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ed38bdd8011bcb5d6d81b587a881b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc055848e9efb61c32827e2a06425714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56fac0dca2a140d2e8b0d59f5b002e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cd68864920a90b6e1c6fce85ee42416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf61ea29c888e9bcf9a12baffb099217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2617cd79875304a1f8d0a546d69d0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b7ad22ad8512f13a5e4ad85a574ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9675034490f6a135f16f8fdf6f732c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c30966d12244eba1117a1a24014bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10076cc9ec10e0f4dba6b031809b37b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029b97770dd1cf27dc7d1b2cb629e0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f647e964501fc8b7b4950a7d4be2bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c2197af7f0ea39228c77ae413f3d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220914ddb2bd88db83e2735f5ca70c8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05af4e5b4381180a584a747a701e33027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b4614aebaa82deaf04e79915ee08728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c4e401934a7343c34067a031cc6e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b70f5df4c800fe4eaba38a2442ca7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d36e06d822786ff2e0346d776c01431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35356b08ebd4fdfc40c9967456acb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfd523c9b8ee21fbf60fb3c43e01c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa889d8ae754c8bcdc445341f66796d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4019992c1e0e4c386edd21f6fa66935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8f6cd93b0f67609fe35d543637f4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dc437e4e634e0459772a53e583bd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563aa96d812c2bfd47eaf6cc03b87bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470e752e0141374119df8da6943c67139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2387f407e7811f3d18f3a53819a30840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4172e53e99bc5f863edb537181aa0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10004876161eec68dcb68431ab565d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e320941337145400193151f7c0e964343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae70f10067ad28835a70672a2f74c1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39da898ee203e3630661ec23fdf94645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa75eb27e0e49464aec44f28d8308146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8934475bef896ed62d20bebb622296e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd03353ac5bbb18dcfdacfd82e326e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f18492d87c5cf52319394d91cc639849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe05e555a00f8b3550c4ca47ef0e5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f105010cb47ecf8c74a761576892251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546914f0f46792b48f0df6c7c674d8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcd83558b050ba276790308330cbbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41229be4cefd683708894b5128f438054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493192f4745805152cc34308d521b2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c734d3d24f2cae36dd9cb2be9dc43d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30d83096d134a7afaa603e4625164457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb421b0efce5f5a96ae7bcda8c0629d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de6c6c2404388f223f7a14f6ea17c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352cb0ca331ffd26abde0c534fde4c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc56a87214a5eeec6134e052ab4f8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83810f34ffb5e0d8a7a828420745bae762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef82a9b713c42742fd00e5f48b14bae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc33a91215f0e554025b8e677a888b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d77d76941892d2cf79b5c4cc1c7b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d9c10ceb5e87365b0a2586e3224bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ebee7d8c182ced57b8be73a43bd6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1ba59611a46e48bcee7a3333f00db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b94dc7c46ed86a37f1c8c63b2c62769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d81f8a71ca7bfb4b45a24faed030670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f223a89ed9538657b527cf86d755c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f53c60e706373fdc9b22553a31a1fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedc893db93b1d811e095377ff2895e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf8f299b9f4779005f6044a613c5c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fa9adab3d7e7ce2a5a534a880d71375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56cfa0df1da0fe5b88dcbbaa8ab82d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31594d2445be2a08212404531914ff1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34c60ea09c8cb0d38eb1d7dcf533c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b49323f5fc408c9bccf50a9838fed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13750f973e9e9558538586bcb45cc3dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6a56683a0fda91de6c0440196850781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f124b6300f4625cfa64c3d94f1854682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83491f9b3c3a14230e8517e7475aff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef51f14d9c9f365709314573293f5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a92c12483bf8e75b9689201bbb58f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405acb2deb305a2d87858a8d29a5810586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e710a7c5b814420f8e446c2c3d75c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8493b4c511d40f6474851d9f2186f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd288c43876871edd3838128adfb0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44796a436bad5cfd70cc303adbaa0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9d40a1f453371b4b2b0c2215cb29f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159f77b17dec94c24b5d0f2f3863c7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbacf77ac0853135296b659e6371cea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554b331a699acc7b67b3ddb73eec9fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66f08b7f8b6a2ef2fadcb2661dcace95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ad21ed073d9b99d8b8505087aa08f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84290ecff5fc93c909593c2ed4a0d2f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e4cd1246b9bbbe76b5deb9465cd4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b45b679f1e7cc038f6ff8f56f058599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf26e2603a0641dbc4d521d0aeba7fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2604f4252c4274d110e51abb04fc5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059392393f609aee660c064b492642dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985c064109e40af8be82df6deaff669103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a62e71f12d2bda60230fde3214836104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4a8717d3087398db74d11069ea94a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970b5530b78825eea579b12e3d02546106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29574f9cffc31b664f05c3aa414cb4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d9849dfb043004bc42960ea0b680e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bb6eabf5261de2546330ce4f1cd55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564cfa5b076d7f88827ce5977f4b4be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78477b1d14f3fe00ade370bfcacfd6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc21b8da385ddbbfc5febc4188576e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286f278128e3cf5da80a1dfd81b6da2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1193ae44fe0d3f07d00805597bf19c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc456395651a633e368b7ded15ceb118115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bae8db067963886a1754bfc823c2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf3bddd867cd98b873d433045204ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64616a13ec88552cb07024154025c12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb448ea56294ae14574c471b6ccfbaa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a855035041ddfe08d24979d876b26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d19be9a25b20a39c6fbfb286fa7f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb503edc7ced1eb224a7a2421edd0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3be8b58243eb615f1aa156be9f522123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df66b7d386a07ca995961fd2d88aa4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead19f855844c8fd15138fd5c75c226c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd69bc8b67185decd92a67acdee8a19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a71cdfe78eff2db2445c6102f4587127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1089d2ccb3d0c341c0b50fb9e408481128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4826e97e00ad1cd975774e22cc4fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70a2f11b467f5b8067fa3719f197ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef926df22cc8a2e34af3c51942d056131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1731d80477355e4b18148692cd0ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4be247519a27745c2f9e5fd50ec43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e7ee9176ef7d8075a5adce7d5259c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d78aa3d319478a0b65674c08fe6ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d42de90c57665bafa2743cda74d057136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eacb4a8e424f37a6384efbff446ad8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dc8beb76fe4e64b1cc846ec464ac4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7893040f1b2d4329a592abf26e1c06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ee39d33fcc6e7ba5dcd8603c9313c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e3c46a40f1974fd17a6352e74859e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc41ba9302f5fb3230c30e6b437366142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c20b245c9f409d4d0abe6be20470b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969be6a1f92f8bf3b4b4dd16506aa6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdc5c82bfaf0c3b162510062b9618d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6dfd9cc15a22e57add261e1bc9232146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770adee807de67cf842828ea79613ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c8842b4bad03d5f79834990548da9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27978d1a55759d276e13e437912077149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27645a1b1d489c669a15d686d0d5b63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8358fdf53a83fe4d8af3104de46d1ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd2f4dd1958bb62e74f9bae0975e82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafbdcec9300e0ad7af4645fae0cdac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47c0dd7e03ba548e866ed29fcf0e66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a60435f035341c0994154bf87633d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79893dd804d07ad8b19f605485c10bfe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad4429edef069316eb8bcdb2197d2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254a1cfe33f5aafaec482b63dc28ac7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796556978575b614bbb7f6ed6212973159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8080c662528af87244ab6eec38300ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421685d13d6b7dec5787403eb1f69927161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a44a2d0121a1cade39ca0e4246bd6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288d05c2a67e881d702785d68aeb9b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e187e92e8054c845a4fee57c61d04c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4563ba39fb129597ca239649abd4f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943d990f16cb2042ffa12d48f3b4d60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de9d9d1364297d32280cc6513ef0df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba174506482009c676f13a5ab79db0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148940a2e24894b7868645091a09a66a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5d344fd258a6aeae634f8cbbf0b94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4512dd1c1eebe8c8a03882d20bfb3d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb9ff7ccf281430bcf632e85375f02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000a51246bf6abf9190d014fe8e18ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b8dcf7cf5d20f420893731732e90b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017923f15b246cc219c95f1411a1d50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36979fc11030082b34708c28da0fb7d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180b9a408b47b39359a74a29d4da89f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69be7391022022be8d31bbd09e3b634178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029c47fd55de5403196e86e774ff94d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dffcfce67fa7ed619a9ddeb891cf5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cfd793c5b2a0e56a3b35227217a15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e74c40b2cd03c1e6fa1aecf185cd9182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fe01010ba456e1030e409af1ec7c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d18744a25afdd0b7949151d7dde6c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e795dea42fe562eba9da0f0e0e4133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606bf1f1b0d29087c1e000b0e1bbb3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a29ef02d8de460c7af69822a5becf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949ec15bbcda3d50f942159b580f5c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cce68e18661d7d0f7ed3b350af97fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8c7f99a0defeac93863ea2bc528888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636394ff9ae290b73816bd0d74b95dad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7924042bad3d88f1cf3b220fa2dd2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200f9b451729f1d75ec12656c8a9e1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bc9015789d078e551105a22d7e03612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50f4d9f9dcdd727953aad87e6658b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c92572d757712628f8c1f4154980e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04047961623cdb3a0d7a233fd0263ffc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f34d8fb69087be9d4d9edafb7995516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb199054e2a96500e2c83fd3b7d984017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7051d0a46ccb64312f738264db58f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e45d367c0ea6dce556c453d94c2d2419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfe5327f100986f750fd41fbcb3d0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda4377e73fe1fa6b992665ed5e6fa121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f3ea7269e408635ed2d17eef96ddf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324aaed35405ed2ca2545aab08cb2a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae40c057aacafb5fa9a6743d52e9e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8c9936a2e7ffdaa0d52f62d8d075525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39554cd22699174dc7e10ae7d0c17fac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9689665a35d08a39c07f8aa9012f0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e34e9ceec4e10ba048bea04e19653b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f500476ca7d82452974d144ceb935029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13216bb7b81e7262f2252a09176fed0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b364aed97ca8fac2d4fa922457e8f2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07a48090a2688641edda80db4614cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ae9868e0225f62e2ebaeccc54b34833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131f945d0856dcaf860a87ddb04195c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04b6d403e087ac63b84cd8106c2e7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032210dd96e007035456d8369f090e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc72ebacb213863aa09873e29bcb90d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f37088146f0352107f9b7118bd7b8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034170ff33ff079b3e50e2eed3b1e1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3d08cbb55d4aec9988c9c53e03f0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f66380e6802c6df1f81451c893a7ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd32a366e6ac142d2cf822215c02c6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e8f34543748b24df8a6f19a5b6c4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6899ec3348127282e57478c1d312ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d461e6bb742252759451ddfad53f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bd2fd4a49d64f4de1c514b5bd9d1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3e05121ad675543b5a7e2c7c7b2b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff7317edc82dda00fc3263362f95dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef35067b4f69897e20a2b17e57dd6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d3020de2b92d783d88dfd78c82b0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aac324a514deb93217dc626d8296451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023b0bea1f2b1fa654fb24294a61a9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf096ee56bef8acce73d25fdf93991d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6e93e1584286b0bbe326ece88f4b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181882ff861f57e6d7ba34d7854fedd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbba51af501952a64597d2dfd4155156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33c5575e683b4478d19517624dd2e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf9b100686354c596ebf871d6064cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc577c2264ae2179ba6e5e5252f61a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e41540d35aaaa2a5a132ba50d0c90f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cc19416489bb73780d457a3c7fcc561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322c93fc3a067136040101c57bbf3a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d130347336126178458b52a067595163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3cba87a42c9fe2c77826b889a4dca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16ef0ca00fb53a3a0d3b9885bc62ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e933b858ab3eeedd3fe3ec57e7a7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128c1518d8df3bc573745326dfc7f8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1febdb4dc28b0792c6573ecd9d70468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1657eb0cabddeb303521780259dca3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a632d5ed426c28ecf7f39f3f2f32a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934274ca86b94e799135e12cd835c45d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ae40ed71ff264dc62842e0c00f85e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90b169a5686ebae05633d32c4985e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf3fd7eb6a259ffdff0672cea306fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e110c176ff899bb0041ec68a2bd32c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaba06292458f8fa6fd92df0a72caa376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfa02c4f5be47a78c4981609c7fb7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071e3f8ed78c5f41e1459df60ad349478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65bb83468dd2c78d7c4bf877e0981879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c044f164a3a1896ef8a4aa0c77e061d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e0a540b8d3d4ca6ad1089d00d061a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859574f37ad1f973086e2934ad52b2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e37f7e81a276cd9ebe152998f858f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e43f93f94d9ba80c872c00920c147884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e25623dc089b86bd036a6a1c1d1c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee45b1c5da55320a050c41c403395e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c21bd305b68f61738d5454176fd8b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69742eb4b0ea7163127caa6c660a3e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d4b71320c91212422d8ac8176dd8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6014a2238f427762f80319ac279676c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4baf9701466bc90025cc6c1821590d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116213882f3af256533a98158a64043892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d43578e5203153f5a3bc5fbce564693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d633a3a12ca54d5ffd1f3ecbe8c0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577a6a48fe70ee2e16baf08d88929cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40582aa3eeac6afedecc2a602597bfd696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b1111a9442a67b0bc0d5a5584631197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112312bfeecd93001d8c77a27a1a93998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feac9503fa206fadc6fbea662598d1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c48978e315447d5317feb409d8c3d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27eb2a9b890ca455de4cb3e4545532101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356d5c937e136e3b46a289a2e25d320102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3769977093ee000e6d67d17359f451103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6665368907bd748a9a0c51b880a972104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ae2cde6b40443d31787a40b1700a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71ee2340abcbeee9eb4a6a7103b757106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaed1219638eeebe7ed83f8b666025107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b850cc3113a97b202502858591f1f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318aec37d520cbb68310963f4c59ead109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730d59976282c02c0b2f9ed5ee608c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590107ff1e29126c7596bdd2141db27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa21dbd78d2b4a0ce1e60800d5ddc77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ccb75aa29abc20fe19d1baee6d00c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bc497c50ea635a38b9bcafba77c5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9789f6930d95d520bb22c69c4b914115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3acfa35beddcfc358b0162982a4ebf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38886b9eaf64088b54b4592a963f63b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd6c145d6b6ba7067b9b8a13570250118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c5660ea39f88ea5bb4d3600ad8e94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07145a7ad288b6b5ad6298470847395d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9ab430fe90270fbdad21e1b62b3db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffd13bcafaba760640d6764455067e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893883f4939d220294b8d5d74d0e1828123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd89f3260da313667b1ed095a1537e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93a1ccc5035071b6c14edf8b196ac1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cded9a69fbb732c5aa507f3cd997c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8721fc06aa7a1ce6b99f134a5325ed6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e89acbf9112d01837e467a950f9b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8b8978d014dd5a827dc9bb1d8966b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0184f4783f7e7ce1f181c781e8051130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf2282a08231517960d0fc82d2501d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c28f6c868f980210f2aff41f2ad544132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5adcb7ffbb9a8ecda6a242d55a750133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d919430749df129f9ad6c9620f91aa4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8be295938be57f32369a8c0697ceee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764786feb700ac1eef48760eafcc96b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4777691147ea33171ab4051f4239a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659af029303fe0ad31d7649874291d3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41922a0faf85d2eeac2fbd26376b7405139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29ceaa959e01293067f748b67e4fef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1d428c71035d7e22072056cf084eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72552eef44de636f85f07b23c2f1359b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe1ef1cd70ce86d78c879e6a3f337a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd7ebe99eb99163be1fd89317dcee6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818b9f86010171f53df50afb9d1a458145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527b58a47cf8a61c152cc3380561b69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884efa449170ff14a73b47a89f4f757147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abc422d899ff56070e59f8274013a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4773fcb3beef5d850345af44f74825149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c05661c7c716d1a12393b6d6aaae8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fe03df65e9b85e5eee51d7ed59184151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265159ddd8bfd91da058b426a9e80c80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03201c1f7d5272860a2db0e4e8f6215153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3d5ee2008dcca80d167a653812dad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038147d6d853eb8a410d7dd3e40b67eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14133d16d34772eacda94b6e75d8e489156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5a1c5d57efa59adec05d1f5b854bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda8046ff62b1cb8c4d7adb2a4b9620158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed86e8ddbff273678586ab049033398159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a74b2a9018c0af40852b8c4d8e91d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ea41e20de09f7ac2260520186463e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df372f695259bd71e2dcd026803500d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bf0abce51d5d486b408b038d6703b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e85de44f1247e1e9800a381e125bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246ca3e938204d7c7fa0172bfe92192165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4534737a702a283e7b45a77f15292166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291bcecd0f836019c29e36ad94bff03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be761c2c1b388ce25b712e9bf9743816168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9505a0bb9a1e268b11b21ba531f93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c37f9f42353e32342046c35a7144a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00d12303ff6e1dee5053c1c7dea271171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a318bdcdc6e5bbb0cca65de32ae405c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ffe9e75df7baf446e62b6fa6af02b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366eef8f3df52df4b6aceec4264b0dc174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>