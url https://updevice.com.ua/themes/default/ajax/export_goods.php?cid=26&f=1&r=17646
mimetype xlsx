--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9af61eae3b1343a63b4eca29047a251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7838d70a9f448dc692e00522b0b242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98a842baaf28aa2608a116a024ffc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4891a3cbef5963c3f0c3c3b80156a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52005c8b1dbcb41b8c51203673f37ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1186e2fd85d0f50ca0b08d602ce986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98b7a31454a79adf330763747c40387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de1bd16da4bccb6694dfb28c6de9eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19a21f51007389dc57b65c583e152f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552431d55d57ea3c322de89affa70d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb533676580b14d3cb85140165f3eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c91fe19c54351a1721c3fdbe2ea2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12c9761d61f449122e13d4b1e1c2b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d6b2423ecb33c70bfa9d7343a310314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda611e580cde1970582472fe1e5b4ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e9dc7c08070ca47b6a132dced4f6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93986885d2f1cfb0fe8c3b2aca710a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78394e582eb6d113fd3c51d4aa139aa418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc814badb791575a8262383484591ba719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60c869e3c3ab2303a867f9228a464e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7365c86df1f0d7454951616250c0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd03795f05d9562f9330c6949569b6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe2ff12333f3e4ff5f88376020518223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293071bbbf0bfeff0ed3f4943619a0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb439310a87538da0984d9b7c4e7806d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e552052572dbb1cddf1c9dc9bb7f8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8effd2ac1baf17f973fdf97fafb37f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf4b66f091d4c1d6a965577421b5ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db649ed9ac4d3c1ac6b057c14b062eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30fd0aef1ee5e7ab6c5de59346351330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90144941a0490f71d7336fae5780a3b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d0c14af4fb6bbbc09d99806fccaf732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c6770c9f7452557b47f331494edac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf8006a886c9c66fef48ddc0517ea134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f84858d60371c9fd8bf1babfad2e6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0a156afd7af9eb8bb0e49ad0c082436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106212b1dbc71621f16d2a65b9d4a35937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d93bfa0371d20bc864cbcf6d6c06dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e170fda89981c7091901cbd332e6e4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afb80e98a155d26702af44bd253aa840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fff9d00182da4b901814e515ef32541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb856e90151672a06c310b856ed7a4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd9077a666566f62f31a47afa34b1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adcefd29852eb6cea0818bb073d29744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3e51f6ae1014a4c4c12337d3e0cfe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509f7add54d6af47fab6ded39e3984446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ed4bcd0e7b19c1b858d037cf46e4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f92f0a65285b35ab81364f09414f8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c2b700fff7987a165329b492f03af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07526c9cdb962b58e3789f10cee8b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f474d8ca23fefb2a8fb94c7a69f0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3f90c47e68bc5774b09b5b8cbb9d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505b94c4c9b9d36799621a6cc38a09153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc43c6c89a7e09234a0812c8ed123054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4804ffdd8ee7358356847ccf6d1cfc455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d79f777fcfc9f311308ba4fe309f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bf9b94d2c895ec955a49aa42319b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d979f9498dc72c336b9d20b9ce90058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a041efa1bbb092fdc98e56b28f354759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1deb8bea13ec5ac560a493a05b5f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6e9070ac15154a4f41052b99810d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924795fd9d56eb044055f1daceef4c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4590c7ae8df51a5d542c86e72228063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b8a2ac5d828020944ec3d5da54be064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac028004c04ee1ebac5cb9d22e4ca365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3c168be06b28d028ce8e9797e5dae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803ef2bee022d8fe8cce6d202d803df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6882332abcf78583bdbd544328d8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62846b4a011d27dd9786241f8acc544169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79f588223cb008b4fb460edb4233ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5119aa6b58fb8f2d998b508e551a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56245846ca13fd85dd45fbab798aaa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114585d699f6c8babe64289c27b56f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c782d652c04bf51512f75ca4a1d52d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0d1041fbaf182b6ca1ab3b62b890e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399eb15e6d9bfddc697956e32e77d8ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f89d2019eeb92449a7615780011c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990b4463d82e67eeec35b7fde60cc6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2341b94f48692e52ae5b74e2bd18779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9495ea2fc8eeb84f7165cf11ee85580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09a5dab50c79ed019cf1dae593a0c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18442cc52c40dc8c401ab3ccb7829282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3967331816dbc997561549070f194b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4f5e4aa36db23d4a64aa383cc5d9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819f2ba1acbbb7f3aa26d666a6df23e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f2fe58912cf47033b40b17b66373986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e696e715a684cc0c7be7a86c48c591487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa3d9caa150a3f4528cb736d5b343188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a421759fdb70ebb7ca84ecb476250989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8790863f3d065124f323aae8156d45a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca73ddc3d2a0de17bed4fbedfa0615491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4db763d70192278506c59b379154f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e29c2ac225782d1884eb5612512dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d6e74522559d44a6e9f31be084e2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe56f18bb0ed1ec94b5288fd99ed6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0594658047e54844d9474733c3c3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c72ea5d04874869bc85e4dca0b29b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb54ab507df04258968ac90b3679ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f322aff30581974e39b8569c861cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad00f1b481cf1feab38947431cb4b81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897387603437ce70ecf0088d9ec8472101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaddfef985a29ba7390c561bc9005c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77982a293abba9dd24e974afef2feb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e8a8053f4206a821bef26a36082f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebd79648e89b76ec453e74f2ebbafa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2d68ca43c9c991ed208f55c0dbec1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2c18bcdef290328408c7df7e48011107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cc3a9baa634f4144a5afa91ce658b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a36cc2b4e76a410dcf3778ab627cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92d2eff4e2142ce37153c22b21f4b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f539b9e5238c6b7d321cec18a7d36111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9007899f76da80cfafb49ee65373299112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea8dc5b70d0dab05a8bc97921ec45b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f28de8b0f870814f741303fbeca491114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6f2d61a83fda18180ebbaff8c2973115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78cfcca60e3d7c56d38680991ac92b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad3c254c30434ad0c782ceccf8c209117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd45ad207740f06f5dcdaa129d7bd5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4fe709091f37b57f2a823d6c418e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89db3f8b142cce64d84777202e787e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ee9dab07d6d6b76b4ab9dfb9fa5b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c2dd32b7a8b523f71b5d7eda39d5b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98d14faa834c41b117b24ba6743345123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282845bdb713065b0e9c09111057e9fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410c8df313e7ca3a2e19edac9ac2abc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4ac38e2e31a0032eda2d1d1c0a360126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706a011bb6cd09a0ffec31e864c9149127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f631acd850f0796c7800e6020fbfc8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdf25d4800237929c257dc3aae96ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70260dbaffecfebad0a4d097dca3c27f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210a8654b3a78abce3533bdbd30f47c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521d1d29f8655ac242babe1b52954aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ece4e32aa07dfa65763ec49fa1fd4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b954254e687cefb6eacdd0ddc812bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008afc20783389ad73d3199c28cad857135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03546d47ac1c3a42225d87f1ae989df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd56d7213dde9fcac4c01bb542877f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730880618e6ecdf0616b3ab527db5417138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbdeff98cde856b6fc07396e4125f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97904e7cf8ab110e5e6060846937cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5a00b842b7b27176e770796ab4073141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6f36516f5130dc9fdb091771311b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5cd7af1a4502a18adf902cb47cf8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db403e6c9370ed97f127d7870622e9f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd5af7f6c14f7711684d3ddc7d5cc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf149843659f3aa71541d2eea4568aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5514cf124605d4ae5d6cfeb0f299b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540c8439f2fd209194d9b46523b13e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a2885e6cb6599c0b0896ff609183c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860ed2f545288c2e85de6756579edaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ac7248cb4b0f6bcb29f8cad1a48fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b75ea1ab2c53b0ff1dd7e32eef3ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced93f1fd5ae70e4b396489b56ed9dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9b830aa09cb6f5faf3166808655a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88730c1ac3c478b507b4f69a0346fc66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa4b23a77d6f4468c1a8e63851192d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7d50595bb4731dd3e5bb7a6f69575157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dbd9c53233838245ba27dab2a35ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71677077b07dae0b6e6209fa1fdf75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5cb7854d00267483c05cd33b153f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3a3545498f1da47addbc6600f052c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda438e28c2a7e522bc8652058555f10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024316f10c7421930a79f24ec54d3ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4056dcb4c8ab5425f2f44106a3ecd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628a6478eda62a40c6193f36e954ce3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cb90aac98cea8d18ace0dc407bfd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5556c71a4125c358ef0e0a57735e8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e0ee9789223642066931b96b9bd65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490cdbc429404b109551bd1bc0ff7b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e00735aaef9e23ef9856aec9cfe89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06392eb7ecf8ed8701752b633de025171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729286ab6c5c953c00a7633a53b672b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c5501f710acbe2aad4f16ed59504f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0d3b2e36db6a94b83731d3bc83e64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec4e415930567f98cb81e38e0d3e0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1b2492bcd8f0b48b573d57719ef32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a9f588fd7070866cad65a5e792e1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b69d488e61ea58e18ef35fb56caaa7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06caaa6d20198edd7e48b726736b80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad8596094e6c8c814c4bc8c10d54bb180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9110308f9ddab02850e0266e5322061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edbf2406467553daee1b2e1f2fcbf92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0927355ad7db3e95661b6eea6985e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a9ef7e76c1bd834bab263b360d8c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c4a16efef2e467dfe2e565a9af49a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00056dedc68934eca77309f8089a5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425ebc42eacea80cc13ee5f1d0bbfa67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568102107293fe6adfc9494e8266d2ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0496b5ac6fd2b6939eba7a92faa429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe3f8b07fc9015565bea4602670e7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198e571e7af2abd7f9bcdf949ad176211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f953b667e32c8d15efeeab50260403612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771768f434a120ee55112301356747413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434568b709e5ddc322b404cc02455e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c4ee0eb573720760dc2d9c2ae561a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bedc9bb01c00f600c912dbc5da5f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07880440ee1ed38624be98ba97e2da4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd3124c2e87f320ec61bbe5635910118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d48cc4f593fa623b2433c81ba7a4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ac0b71682e635d1c2199e6ca945fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69dc1f047d4cbf8b5783c24379b79921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8e4b10c3babdcacb08ef766f079f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038af7127fa2772ae1465e24540c4ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4483d12084e251678fdea0d2740db6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e341936ef348364fd0bfa1312e7a0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6eaaab7c7cec058de9e2d176f238726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78e0340b8fbe2700214d3b0a43134d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3b43a97da4b021f5c758e81dc9f9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7d9e754d67f1becece3a6b9ffeae029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7a3b81d4bcb5644d6bcccb2e6f90530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f095fb9c8431c16595ea91a9003f0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6431efb8ea3101125141be8a357d4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e83dc1cd2f754b7fbb572b771116f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba7321c80245547087682a8baf01f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f6cdb6dd4cad49c5229f4aefeb02a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1b2b5707615fe19c60e6592ac811636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a790ed8da46011596186e7e121f4fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc057710d2ec9c0faf00f7ba4be06fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70196e1dd03f08fd82fc2597b683af639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603184b41738fba934b49518afb9988b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d9c884abe4a4d1e9b645c3b052a4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5234fea2acaee11d98f739b2b99eb2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db4b31b6716d88d281ae228adf3b7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df9f8e6eae8c147dc63dbcc3fe0c1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9b6e797e3d6c418e17cf3c00217ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eee8748218e194a29fb9089ea2166b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa05912a4b7d34538cec86dcd7b30447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601aa04a2bd7aece72bebe1a5d8f2e1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4c4dd656364bf71f181c18a4ee1c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31b01c45f37b0e5ca1221738cbaefb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50add19e6d85ed8b550a7db907f2da1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd922cbef70a09863b6a510eda1b70552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b690331958e4923ef00186e65d6977c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f857c1a8619c90e688f5c99b7d95a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328ed73414639fcece7b2cbda547e5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbedf6b241dc94493459cf688ffc0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f5a7e4d921595c80c8d2b75212bfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f1b8407aa05f30100bead858601c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e5f21f00f53e8d7f0913164a1e6af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4812342f224415b9660ecd349e94c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507a15c2236818c2f00afa62158aa6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd99330570de6d916f6583480d509062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f74a6a8208ad01f53b768d912219a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eeab2ef4f85248d803e0eaf02055e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231936e3b7025aed02162ea70b61e1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67e504df0e722bcb80136404d90c1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95575c961f79abc5dacef6ebe8772067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb838201e471610cd910edf0cec6444068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54a32d9f5f3544143bcc07cc004c0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6137a50f849d5b78568ef3591723270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23c707f33479e7791f0cdf5e6e4c3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38aee2a191031b389de18bfaaf3d2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4755d3c70c3b0433c4fe5851338f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b074051ccda31440e65fc8694dee1e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562f650ded47440eb1057e38cc252d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead7e3763babe6137acee9b0335df9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326892071c802d1d2705d14a419642577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191c3c113993b34a71a04029757242a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c362d2a5d57cab437d03c1c5fd62479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8039802d9348ce114359a97b7c532c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3a7513475bc5e223649f699a5fa5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135a1fbeb5b6084ace8a40d8e0c8a0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b35624b55888cb07d63b279b2ae83483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6700b6ab54ed65e2ccd464bf5b83484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459ea6478a7dcd3fb1cbd11c9bf86ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98300ea25137ee382eb6ae642e946cb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69974b6b82f31b88d86db40d07e44a1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1833aee1921dfbabd727e7fd244b62588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fd90c744031c99aa8f7d2a7fd60e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d57d1fb69ea139455d21e6970c12d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb12dd710a1b6b6aa0f0bd36a3390f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae710555d21b38c060ccabe6c01b5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bdb462d0597c057edcdb2f6f2f48193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15afc1a5acf6b2cab05f2b1efeee3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b5926c34f6af7b8c5b0eceaa7b4ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e880a4c9fcda729d1902886223a6b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b00e82c70e3c35b9806aa84355fa097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5c764a5e9723ca26198a0fa9bad3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd99e6432f531b56b619f7077b32f4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d400901dd1f076cd37c087bafd9b62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3ab9dd306a1ee9fc867fb25313906101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ffcebb82b6bd84e4e90f7ed9c5a76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89c3a8088492e0d2040b2428082fce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34114a3d8ef2fd8dd767a58a4f80584a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918ddc0d425416c5a3ceb68cbc9b677105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e170ee3c9cdb2164b5530408a40e43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb11ad674333f5077e088d3b4679dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e28319048c1148f59f39cf384c78b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234691f6b270a48e66f89f35578b888109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a83f75b61a6c4b872c89a0740b0ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076e905e1fb371acb2713e76ed80859111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e25412d7b1a1238b3340bf456859d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a412a210db56d1f47e2612fccd15c7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057dcb4f06dee44c5d46fc9845405b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a960875bd418db7d80a8e97eb3b89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166b9fc656ba8b1c7b3fbf5428a5f33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba60d835d53c57f0e210c83a3ec3591117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4ebdcc939184dee1e3586fde48aca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7161459b2611728c95a43488a75fe62119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1ece95aabc2c6edab8c9ab690278d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c175db2242470280697db264e569173121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3545c57ed8231cf5ba27081a325d902122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e67f21f53c473c51eb766400d5509123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884a0be20e61ece67b61acce089a395124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b57300c2d855fb469df08307e95643125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a20e84558b7a708a09ee7c28647e49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ac5c4ce561d305820a1776113dcfc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d1e9aa094043a5ba40f2132d4d69a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4269904164c61e476872dee33aa8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d627c93d175c9e4e93b0028e3ba301130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c706591340d2f5e17db501f10db2a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9f8ac310eaf917b5c28665dc9b4d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002e8a11c5bb2c1aa99521126a1c39a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b73f0fc588dfd7a1f9edbfe167c0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02228eabe3ec02b10133f541952cf4c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6683f62fce2b40bfd8f5ec0e7314d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c813c127367283aacf194683739a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27f12291642586525e20f9c358eeb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c52c491d159bb1b2f714f39b34056a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c124d83a1561e0b7fde55aeb0e5282c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e051fb1fa1bb25dcae5c8941abc67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8516ea205df0e36f2540e7d9805d22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92517d08bdabd9c4bbcba033f44be82e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010653d16cbce6729a54fee2655de83d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22cd8896f71d580cd7126bf5850d1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a58c5adee6169e968ab4627fc3ce6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf19bef744dc874b4517972ed82a93a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da877fc52083e2d4b66252397c3a9a28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c559ea4d4ddf1fc307e39bca8d1be36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479e8a1479e20057a51806cf3f6bee0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36898943ccc7d2061d3cc45ee7d501b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d222080e291164b65a9aae8d542e28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd249e7114ce149bc359a79b2a5a87c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf122a5d246621c2c2b7249830f45f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c0bb7cb1cdee13c7d9e29fd26a067155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9710475f49d0d6a0e99d10f416053dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0c264495cb635e1aceb4d08d2c742157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad01d57b25cf06ffa2d3f0c6b2a8544158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e252b0ca65d8c98815d6dfadfba74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f379b18dfc5a007673e14591469d29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711da25695c8b61b7d376a40c53c7e21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a372610431d7613dacbeb804930390f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3291d157524e61cef8fec544f3fdc6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8f4d54b0498b1f7b03a6588cbc7b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f4f43cd144f7d45e49457990c080f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c809d64ab605ebfb010410d3010b13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcc702cf254743862fe78ddcbda998167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448bdcc71c791e6413d82baa937fc97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b637cf49184134afd20b22da5d822b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a804bcb3012f73df96c334e1e2af71c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e49f16435aa6e58086e1f04f6117b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92792527516a3d20595df1a9355b73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115a71b6961477628e4c5d8c1478efd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ea3976bd2eb92c362e669b51f8472174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfda883b404757c0b8db9ad1d937c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909d940f7aba8a2b93b5bf6274689b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb11816714b7a64e4035e71f7df56b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf593cd3102b91efc409191c31590c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0abb46f4f74183cc5a67f6ae10c35a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56000b20625b65d93801fc5c919791180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>