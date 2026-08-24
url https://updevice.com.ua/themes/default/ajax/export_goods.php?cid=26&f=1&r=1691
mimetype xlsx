--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b6c7f824d35084eb3d5aa3d3e912c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d2a384956bf1c900f66446f4b486d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b0db471398b3e30ab1f23c759f4dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040c06873bf831cc1678f67d08829f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942711ddf9d70b3f91bb618f3ae8654f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a7b6623d172286c01d1d6ad55771a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bda5f0a63f6791d0b04280f244a767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb1a1f204412b397c6baf8bf9690f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e9169ff2e67baae95bcbcaa72d1fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98908cbfecb745b0c9d98ec3038ff3f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1796f2fbe2c2834ab5036ef7872bc1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a1ed7285acd2b61cdb74ec441479212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4b03db419d95d127e178ae84438f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba61bb09b8dd3b90cbadb0145a665714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f877ed4d86358cb4c52136fc5740c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20432f7d77151508047d0dea1a790c1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333d9dc7d0bc69abed10534de0efdda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2274536de87acb85d4bcf12b4756d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923de51d685876807db9126878905cf719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846164d4e74a7d37bd903936568b12af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95884ce6db6d6e004ceed49857e91abc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f874130a4d84257b7f55c6a010bf2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9aa2a0d9773d550080bbfbbec46d1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663021442ad6540447f15aecd94525ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c035b22eb3b65c0fd8b2fcdf83a06df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e30ba32cce148607334983476d366826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791077837be87e9b5051c75cec77a5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1ac7beabaca75c8f9abbbe916dfbf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f31a2cb0f53c629a070b4f2ec477729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e3768abc4225bab1cfc724ce93b8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be0b0a3d4b123e6855e84973f97ac931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc25bab0dada42f982cdfc0344994032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0fbe2a01f3390a0d7b4665621891933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a9ac5fc82e0d7b1ab636326e83ce734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff6fc41de6f6e62cb317c45e29e50335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b681135496a18a4a5bb2106b6d15236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7283992917e8dda44e83e3fbb8f5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fdc2a2211b0eeb9937ffc89490c5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cf1e1d2c50e2f307714e1cbf86e8b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16836c00907780c37049b4d7d111df4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c99d0ce109ab8875daf818bfbe326041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead60a28985f70724171a1146851820642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a81ddd6cc734956ce47ff584bcfe143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73944751c75b7ea2b02e2331a8af75ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9aa412be0f9dde2f2c15ad741bae245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e21efea6eaa39d6776e1d4d062354546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fc36f6091e7a980584ea13274ac5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0bdc50cc2aadebfbf61ade06bff8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a20bf0daf3b51adc957601e9bce03749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bbf099dfb054e78af34a71632b87850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db038b8f7cffb7a921a9c8efa4b924c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea86ebb4b25c1b7999d0c5fe8dd493f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8846bc4bdfb072608faa6e76fd724f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c1ed6d74bb2db11f6c391373da82854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634fa7edbea21891ab5226765d967cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabd3a4f4550c80185162487ea66baf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdedfae54fb70e5d511c50fe55066f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7634cb7d01d022376ed35fb2fe60e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdb0754fad2cb1c8788ba1db4596e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed3f903fb777511434a569e36b7c4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaf399c59e29057cb97fcc736bb9e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cef8c35e0d525d0af2311554fe33262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb2145b4f8a9c163455e03a1d38e8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289384f61b43c9dc1858bb2d129c8ce364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1c35b8a5932d54c1f17f4f541f11765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694779f395ff6ef880d43ae258e7f7a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6a3616159fc3aae31a41af9766b8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c082e6adc74ce1006693ff879638468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103b46a05189cdbbba1f38c5a22824069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71406ed763bba03963ae1cdaf9e87a8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91633e0797768b47b78a4e3cfa21db271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b69963d46de7523ca5c5bf21d7f2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263d418b8d42295154189ad60a979ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af421c8e3999b72815aade2d88592e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dece0e8e83bd529f2307c359330753b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e4106a0186c314ab9529bf53c2fa976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe77ef4c97e138d1219eae6bf821ecc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ad34b39cae10d90d0fc0e76f4a28778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f21e5f2a5eb159e44d2a56ef51698979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98226240bcd0ab5203894002ec800bf280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27e8189ab417e5ea56ced6379a08cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049ee40d270a0d499c5204dafcf2c9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd64396b8a609aca5e076f13dac6c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cb7507a8757acedc49a82b909f59984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0c1de91bfce7ea58990d8a2fa2c0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30aeb55e39ed241e304b7c90fb1c81786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f065c2cf4375f42f4c9226e6f8d2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58073173a226e51baba30d89745ca8cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce900d6c32e4afc56806d18ebe5badc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f912da700a49a55a7862d5d438e56a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ead175166d24c8cf36a75e4880b63a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fb3d1608efa78e09ee12b606dc68092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ececeb156c61e395bb163e5a5eaa0e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cf529587d520ab8626bfaae88e20794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e140ce6e0906aa156c4d77dfdc102195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d8243c587349d06cd68c388d287ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688c71d10819f77030e4b8da0b6a2ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28dc194928192cd8b979e13a2694d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf94529eb063a703ba3287a022c59ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0ebb16133b971199d37d531a49f3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3d172655b1f082a2c8508f72f6596101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad67eb6c680f7b7ac100f608d41be8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ab1f05482a672e9cce7277caa9975103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc1dd614936a0fea8872d304dbef40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8b7592deec4a1f3cf8f8552ca428e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52554921511c15375a5d2b5c389b3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dbfc0ed553716381e9c4dbfdb894a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ced2633483c5d922d0af48f1ad44cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24461fd57a6430c7d155eedc6a4735d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832389e18af827128104a78df10c848110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf88f14ebd5228f074e3fa5265b7ad2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5f932d1211ffd5d2781f62c971a63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f7f23bb1e4d693e704892c0bb436d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15f860a0e42485d7ff537449a6b440114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172acb96bc72918bef275c60218fc2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530cf36f9c663993025c9df5f033adf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae602955aa71b50c9cb2f0f94e1c20117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f05c6eebd2f740979462a04005609e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675afa76c93d076fa1b93e43e1305c83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064e164bc6a5f8c019df765e1f04320120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f791df5374611820ad43e0e3e7c85f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bea602c195f0f319a697beb51d660122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b623c1447561bd8e39dff9cdb3ea185123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ff54f854b0dadda1f9c3525e14b57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333755679d0c7b252b5bd4b3ae0118bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fcf2a1019f0420ec1ac8b08acd26e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebe84e6c6c5f9173be75d3ceff772f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ab18650da692a91d5eefad6b7b491128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f94e431b1c847dc4f679898a900ba3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd7665e1e409b9376304c8db133222130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5316b852f7d6cf7dae3519debd0d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a56550055a5908f24abd0f70c01d80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521c0df9f02958556c864b0712ec90b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89b56f8fa3fc90bf1be74cd4a204ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315844f9daae1c2c99df0024eccdd827135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a226b65f24cf0f056f7a50f2cc8fb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b52c7636fc9919ac26ac76b3fa302137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d671bf86162d469a7ec76dc81532d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609145bdc6704d903483f5418578e944139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fcb7ff1645bfab00d9db675766c5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c129d6be03da0313d9d162fd7ac1f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830020d1f9fa029b297ab65b29de560142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42539e8a6bd7d7c3387544f2db21da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc90b8b795ee27d70fe882af59395a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1aeeda7563963508aaad91063c5a89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc27423850ee631a4e80c0605ab2cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e51a67961feaa008438980e3bdde82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2686a430b827d0fcaabc9c89b20d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab94d424530f15ef81e01d3c18cd55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c833effca5da366e8c5921c2573d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d1dcb2ae466dbdd1c8c4a5d2826f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f91ab9b10611ac8185f38255f9e520152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9bdffceca56dfbec74f5bfe760ece153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e58c0ed2cb7eced2d206a02fd248f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49628c1653e18430ebad08e25256fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f41819c0f06b713c2da2c1cde498c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90e8d7ad3fd3918c83b805e3768aa1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c2036bf4a39b80f401150dc145ed4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb705b891f64e5e573cef31e7f3a08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647ee7435c1fb32fa8c6668361c9d20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97756f73386299e37cf3b7cd6c6b9dfa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d999aad697213fe24c2c9af63bce6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9b367f133b55b7d00f7d0b817aa5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fdaa6a40c2263c57bbbd6c98445b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3f2b1165f295056f656e6071946e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa17a2571e64dcc508cc04cc5858fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc7df9b069915b49fccb9122538571167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954ffe417e1bbd888babcfa9c2e1c00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d200d2ac71836706d53204bd05c5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e55b6091638dbf27b20993f3e0a53e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bf65948c753bf65253aca3817b0bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c21483de2de70d6d5db10a4fccebf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b9a3f44bb668c3030028d46813a0f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e738e88c46ab9efc1a4696c17a6ae8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abdd32599a5f581a5eb7649b64a89c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a123b72ae8fc3725b7a2ae8870b7ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8339f9fdc61c8754af25c4c6dcb88d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103530b3001b6982947796100d3e680b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ed3751581c9641807b66d4eac65ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d20059f4283ad5a4a33b13376e2d9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1622e9dd2ff361ec34481480f12a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ec49b94a64e7117d4292b84ed4769182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409ae8629123b2aeaf41761187999f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bdf6a7cbe36eb8bb3e0d72b22f6562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7c5df45d554b49f68afd7c26c21aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3eed62f4e93642064e0e4f29a42c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b73aef6100be14a6e0938f92e8be15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2abf724fe2815f2f5d9048ec994a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13189b678280c1b502c0f6515c9ea4777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af50f808e0dc8a1bbf634914ce7763c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb2b6f47a296c63a66d2726e7e2b3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8077dcb8331ed0d98f89c580d903010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84f9885f7f5a73edc74561c556048311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28446a2d672803e67f7032050a8fe29112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98196684c6a03b5b415f442c2547464113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162e39e625e6328de4643ae2f3325af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569131fd7264dcd8f764c7689471e3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd914744513c8eeafc6501eb87866b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262157c52fb740a2aebca30549d305617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33989877a08d95844932b827ba355918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ed5e5390c5783ffebb9110dec226619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59732baff355c603cbdb8ef85cee2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c84145cbd45378c19e10cb5516779e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957eb8b954b2dbc7c2c2d684536d3ec422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a5ced755e0d680322bc72fba9175d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4a864538be1eafadcdf3866175cd524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d04ee9db80d5bc16b9a93578cff4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86206e8ee00ad63a307ec15fbd9854826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4063581ffec64183448f37b46c26927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8155a122865383400e9eeb1d9c8ddf728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc917293b5ff1c0363d0bfb36ddfad729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72b307e831bcad2fbf90e9f5b4b6d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1722dfe18971e775d1f8cf697abe331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef972a1514181542652343d54616d3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d42d932051bf763e5b5caca787d8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d011d94d52e350922df5f9286b32bbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641f19debec876f8108b631e79aa9d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be036a592ccb449b419d4c20bd1ed9c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426969fd8f744442ca70adca7cd6573037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71498db420c1e3eba5ec2bf5b04dae438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cd50d4066ee5e52616c487ad6efa339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e6bba59714500b6cb2d60b9a2f0de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de109a846b107e704fe15d2e6e6de441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82189c182e4557fdb2e76f74509467d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad7f67b4aed2eba44907e489bf15eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfd98dfabffad5ed57d6916c03964e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc712f8fd7611ed1346921b30a32ad6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309c3152a5e41f103d910308415e2a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a23086d2a224ceaedc5d6ba3ecae847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388c35bd40f14317116e73165d9ba4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1e61cdf0c78b10b287ee93eb9e4a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c44ebf4369907aa6d3a919cd93675050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff01c35419909d99783d7d91bc8ab5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6042c1d496f3a89d385fa33c7b7f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baac8440fce233950b763a863396aae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49578293b9017143cdfd11db6ec4b5ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e320858d89c9372025d528ee3125e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d763f23993c2b7ba5c56c128de687556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab495cd057cade82af291286e2410557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b363185d5cf035f3855c97f23b30b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67127ceddcd7f5050fbe9242c54b2dda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab7cf31f2fc03520c7ebadc208026460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b49d32ca41bf84b50da27597d01ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873d3f0203704c28016662336bf4ad462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d654a1a61806540bca3ac8ccfa42a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6264fbc8a42d5b0a4a97ff6486279a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850b17f2029e024ab48c6da24c2530f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b063f3bbaa4867f0ab35ce3bf7eb166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29cc7e2bdb7ad9c7f4ad4f51f9e05c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1204a4992d429c7b61e61b049fd462668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4c2ffdf5ce3f737ea0bea9df41b0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942edd3fdca4a7e4246baac8e4d702670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783917e2d0924e0b6c36cff980d100fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8436cdbbcc17c45dacdebd39bb054c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f733451e338bba2cd03822f01040cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f54f98e798da4ad2b1644c5bb7446e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c247e387d552c5bea9ad952b4ce9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cbc4e7b200879465643f3ae36cc3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989f54c8aaf62214feaab7c9f756de977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302dc10398ee13461a7af6f665b0d7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146718faa669dbcf6321a6dc8b8185a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b4c240e76602dab2dc696adc9ed7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddb60cea7c533cde1067bffa0152f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e275cb9ea7d6825b257703bcc3ba4ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b84f1245a80b625117fc663831f2ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8df757465b75e84cce9abaeb6da5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df2d5389c3cca31ea6d7966b4ab05185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca633ea30004d3e4bfb5d24dd5d09cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbf2a4db586b744753f2d6413b1d6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50f52d09e13a1679ee793baf07b05888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58932f67c2117633225eb8ccce930c9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b15e8ec1636bc4411a78ad28e906c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998798e4ef1d14c1c730f60f80bc4c5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b71362d9be0f1ad77b6e37e894e3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc99e75c8c7c77e5788bb88c2cb488f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3106dfef830b7b605dd1d6bbb3dc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ddc947cd46d9186b115c9cdeda2d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee02f396ee75b69014c7ae2513569596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1c35b0688e91b0b22653264299ad097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66462f425fc14d6bbbd1b57101c883d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a5613554afe9a851d3fdb05c4c6bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc7ee0537bf34d76231f57a27cdc7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc67365cb4f8b48a24b4c8b2252f82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7970ebc636cca53b0728ac08da0295d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77af7a817cdecd55da8d01d8ad12111103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda1b38cd56e9c0be9fd7b77ae1b3a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad17a9902c95911e4692eb5a8132320105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8f74333b5024eb03c4ac7047dd3ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac06751eb0583a6179dd65768b4f543107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a562407ef368fdefd91da2c6a4c914108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2efc2158ec188a8c3b8e758f75ca1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733d26b29b2b59834c623fd7415e504110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ae976879b4d23b2dc59a2e491a246111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff547a25f8f2fdf54d093dfc7d63c885112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a37c367950601b9514d6411ece34ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101707fd950244c89619892177e8b1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cf260c29c2bc4c1a99c8f619efd6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adcab37be6607b4feae94a289f5f9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964e676e4e597bbbf3c5c8b29d17917117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839c4fe7d9304356ca05b22b094a1c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b864991874b737d7e5438c6252db9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6117c077044b57be5bd6b6523d512120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfce501ed5c22049786218d18bc792c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8c415acf3a8e73f888a23781b1178122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420a7476beebfebe273ab096bf61cea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e248d33fe95f85c0aad8aced8a4af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269cc30984b566c5c7469f14218fe68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfd58a586a6f5c81e8a70fbc6efe82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bafceaec206144ee7573cc3bebef7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41218530a6c79da066b38ad4b8e668128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509dbd0d0f51f8b5b0c5105ecda1022129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bd0813906b31dd74d0e60ae23330f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2e6851a6cc67843dce739186e82f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479ee664ae3249e0dcc3f6a21e7728e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13687fe81893878b3aff8aaf4422581a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ae5adf7116529270643b0b080f870134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a4a9d449e87f8637e1a8df7d729c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259bbf15979d587900e74b33041140e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4021b3924c2a2c01923cac48693b3dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcf3cb58fa74da124f93a5a54b64db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be14341594b1159cb77d5de727aca0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6ac50af26128f9f8f68334d5b3aa6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb87a5f5cb1479a6fb1bbfeeb9707e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa88aab10b48ca020837c9f77b83a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe3cb0c7f66261e6f699e48ecd58c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c8cc4bbc5608ca09742891aebe6da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a561bbf758fa8a5d49127894047fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf852e26b339683a7769bea04908550146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b7bf1527f1ee6cabf6c23558f3ac1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efbbcf74301a5ca5662029ac751c26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106553f80a8a3564944048165cb12a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96821901a2d1ffdf1c8764b6e8fa86c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225061606d7c07fd3e6e61740f71e7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f924b206283c6644a23777790abb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185618c52837d26e6b6afe1d69f5d4c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ef04bab95b904ba354d5f239be0f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbb6ca84be6541a5a0d5a571267a9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09fb6f027b822f82ed5dc8e7354517156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92c64536ab48ab81acd84f2cd37c21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ab100b676c9ffa7a7c369f0b6ff71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b291b06815bab2452f35a8bfc3ff74e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f40e83ea7a7fb0c86eaac60d42147160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639e85d750815ec2729f9657b318b11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48fe93373cce05bbc7b964fb470c54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa797143f060ae90649952699d7869c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dfe2fe139b0a9ecdeaf2b24872b40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128b9e54c8e194e532c89568e4ea697165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c17a46a5ce83cb85a28563f984e480166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecdac859b211faa1813a6553f63cea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b3a91d9d80c415e123205c1c005c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950e21de8f92917c96b30b5e3392d76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b00290fd2c851285f25870ca12116e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa5ebe47acefd700ee2989ae07ae1d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079c86d332c56ec8869000ebf43758f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157972af023520621062fecda611c67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8948ad6f75b77314df29cbb75ef615174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81025da9a9f0eb879875abe20f865baa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db93422ffb428682bf36e387c9a829176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f07213116d7c9a397117728d4bc03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038965a46eff9915c8684f7bbb2e63e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758cfa551cbedf1a315934c62aad377179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d2b9a43cf5dbdbc65faf10b179e3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6248449d3d2174fccc5f68edb24b81c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed556665585d8303a62c311e8dc5e9182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>