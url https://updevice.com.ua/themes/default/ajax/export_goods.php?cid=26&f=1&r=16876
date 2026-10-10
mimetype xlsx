--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31798f706cf333ccad91a708870463da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37a69f9cfc0aab0f719c95e717dd1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd29c0ee7f4aad7c438fad7eebff2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde780cafc4590edb2f52fee26c021a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f21c69108516ad2c095d463b93b3075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc44f3f971d568cc061f36129fb5d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc722c36a09e5d47c63f3a4d3f827ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526e71010bd480efa0423af3b5787938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83426f766af46e999dc50bca0dc36aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4f2c756807864e69445ccbf54878910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf914ce2942775dd19e7b551b0554bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed04a06d61d869fcb7f5375eaaacbf412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7f7491d061e262b9f57822964eeef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc0fc02132bce4344ebc62cf0f651914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68305080678e2df2f5858b6931d96cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33924322a09a9ee57b16db6bef35aeee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84ead1907159fb6cafe68946449bae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228d57276e46603deea9f4c61a1f61518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec652f86ffa884242e18027deba08819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a2d7a42ae455aab1269dfda64345920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b44dfdb25817fa27df9bf7463471c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c8126c141bce0a8b5428ab141d42622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d17cb44f7b4c5b81dcc6eabd5526623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6d8b6598a52fb4ce595b074dc234f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99b5e29eaa59ac8e06f1adf9083e5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebc272bbbb954b8e4c48c63cb983af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5805fa8622f32271c6841917bb759227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b23acbf90c890d7c0ef60a7a912d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912fd4c819b4d9a711d72a241ed730a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159f7182c8251148f2de8ddf7e04c2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af35c1e7352fc21e4a920133bc840631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82d0880ccdec11232f262b24e5848032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401c1c0e8323a6f2fbb5119a40071b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eac54f56197907a9333f0682afffa534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed248432c8a8adfafac498bfbe9e3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79972911440462f9cec4b32a7dfc9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d12fb5b3004360927139c66aca391537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a73375ab521c75dc751c7b5381800d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a61e68c219241ca7a147bb18930eba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e11e8388ac620222750e5fda8ef7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634fd0e2549e618e85905d20c84140541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9d388e34d44268894b9b61dc5a2b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373bb894d51c7799e2ae08a4a6ff77243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28551d1fb65d3d1cf817247cf6e70144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba426ddbb938d489dc1abc09e7cc72de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ebbf7961fa917a9fa9b8f878ca6ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e47a90a155f6f85c3329a766c717447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1887ef757a3903121e7b8d0bc859148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b170310c2b6e69b4a68ef11fe12f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ede73885d7c0ac2d52b30b0862ff9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61c365eda0f6c8655eff5894275a6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef43e3dd6fcd64297f35770f557b1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fc1bb464d3dcc6dc4da40ab11c69a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fde626df8f3cdd3f779d24e4908f8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb13c9a63c70b4bbdec568610b746755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62ebffbf918b805cc6b72ae113225756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5656f1e4f15147a8e59afa708a632b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab9de941ae08763f912ed23c544b4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c7e0ad05798893705899060a66f8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e375b0d2c1de62dbf3dcfdaf1674360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009218f77ca53d6bd537d7a29da4303d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d377667af5bfdfeba266663e7b1ee062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5ad02bd972d4c7b95b524acabc38363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef3a2b0b4fe698a6180a0ed79af14164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbdad83d9fca4f053f011b4da645ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c04f4cc28de752eeb065f0d515d62466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d81d0a9af8d7c035d23de6734ed7da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc53b594d546e37e15ea8114823a58868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831edd85cfa233285c4a90201e4b91b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d316378971682dcdaf73545d00a2e8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdad97e1f036a44f5b22db41d94264071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7bd4b29a39ed03e4fe3d77141386872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b4ef671188b848ed981a8f761f61573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1c7980d730267448ef9cc44db9efd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7e79153eae74a11249b1704d2098f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2d0e5793bd6825166c7df2dd2914d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aac005efc2b15408ee5e4faaaf346177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd623811b1c81ce30d59fab4d3c391f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c36db471a73670b1b4049062e0997579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63658f0e2ec046ca9b2fad3d7e4f8e4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52abf57e24a0778f26197a1cbf572881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667d2d41d0a4c9ae272afd47f9f219182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645fd0048001791541928930bdf007883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c77b4864c3a38648ed5254bffe827084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346ff630f434c0738a4181d113c920c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3163975217dfc184b188dce9f20e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c2354c1487f734d5355c917c6ff1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed0f11c85018b7c81e5078329b58b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebc37d606fc81cd62640a9c195ea5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c87424dc0ae2c8256d1db1715eecc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d567313943067814ff875eeef721c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3d8e15b983e4245bacb3bb4ef0b9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a1ca2e199ab29530e45323dee5c8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c878a78090ac71f51e9c8f626c6a5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d318c6f721c6d63ea7ac9fd6c3a30595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca72ddc7a2589a8526d8f36831e04d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d06511df735feb9e56cd7fd4b8a7697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e43ece5461a4794c64a00271cd1c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f429ee558a9621cede30072a2be9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0401c70706f3f6d45349a646e96893100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0275139c2c8efe0e5909a0412a31b0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44941a45762200f794293a85c6447a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41af2454a6ad6ce7b08a1536fe0a08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5ce66000e943e0f3ab61b99130a66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8ed91dc76c8f93f7a10ba368dd3cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaef9e6fbcb53155561340f80c5d531106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f5cbc542ca90715c2efe349290c4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd2fe7fdaeef46eab725c9bf598a22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45528273e3c7250a0df74f81e132f9ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996537be714706db621eb6c4b675eabe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9eca288d5179bbcb950aca8dc91d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b28b0276529ecbc4f22d1b1097767112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996f7e4661d4d7cf435c0fbec57f19d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b8fc749d14b7871c17646744f43f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d72ca6db1a02c9cddedd66d15a6b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcf966ea8f681ff48b4f45ef0852a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6b55ed872db0fe4c4d88b5b832e06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904fe24b563b02792b7d4a87c717308118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea612a335eed594b2a52f1b6cff0f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022fd1cc68a8e5483cc0755998d7073120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c417c66dd7c6b47b12ecc8c07550f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdfe0b8d959bd4491175198e1b1e3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6430c62e73836d8df87d5ae19afe2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb9e10e0a9f68375c79cae36d11845124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5046fecdadc482507e4968838a25d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16664a684c541b4c64e2c57fd50d6bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a468cd99731c8d0a8d0ff61fbdffa7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f943e5caa7ad80f00792d9c9c4ccb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605dd0b6fe91141b5e25a467ac92b92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eff759b93d4f17b98c17ac8c6c6fde130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf242d4a61b061f40a476365302eec79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011707def0b156ea5281e9bbb5adbbda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75fa50e7896788432ee6c7e5636264133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27e5e434e85249c11c97b2afe960bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d253ba7a71da8d3f9532e7f937d22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a39a34c169cd524b91a4f8067c4554136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f28b3514d1f1d613296a2ec0cc103137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc53204c29af3d9e10c6fbf57c280c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbf42685b409117db3bda359874f1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467846d6261f12617b671db198f266a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74f3694c7a4dcf0aa23c956519dac6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e795b8b566029e891c970fd9955049d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e42d789d3273beec9fb57996d0494143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c9433ed75d6051fa1377d6623c7df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f6d0a630baeca6633999bb0162517145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a694ee6d711aeb833f151c83e17dc11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c32bf147ea91c479159e46d846a84f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78334276a3845085b6ad8ce4dccd585a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804d3dd69a0e268995ac3eafe369ac5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaaac9cca7523718e562073a74fca0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b803b08eb60d2cfcb6eb7cfdecb1f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2265202d41f324eeba7b34b11c6dc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda9b0d30e3a1c9c7ef9d452f9115e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843ed82f3175f8bbcddcd46b8ecb06a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c366811bbf164bb84074e032bf3a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b36dfa9e6750a0ea49b076b1c8f5b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42821aa30333eafde6f1000aa7b0bec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83e6d544530ac31ac64d023d5a52b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e276de8b72b0dcda2a5cf6e6ac72545159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f8e70d8064a02faec85ead93be88e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0d51d0f186ac25aa198f7e7fd650b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e263691fabf8e4e1a8d14036f9b3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d42604d5370f9a6297999248dbcb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bbb1a626e9b40f464c52637fd8f68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf78ed7b08d956bd058629c4dc5531165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce0fb11a1709c2eda697cbb1e127e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee939d5e9ef74d0f6534cbd7e19714167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6bac1bd791104b2674bf3e2c475d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0abc36c35b14f9e8638b7a2555e398169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b93deef480ad49768eaf519dc265c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8618375f86c3b02beaf5e0eb900a47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264cc5ed24ede0d6d5374fa7cf1b391172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b7f6b12636d2741f47946b7da2c95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4060b49edf11c534c8f317a2c08f658174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958d3c93798146bdd06007d149f067c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61ab69a442558cbf12c220dd36ff85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6831a4f54602cee85e707aeed8342ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bb2c777a6b3e513e93a4b10ebf9a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a242edf6bb1ac781d716c0cd2e5538179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af134a3ec691842d6aa805e021c1ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeba1b59c4f6c3f1e31df6b9a7a832c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71812cac49fd11003808c015a40dcb182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db63a8da0368b4bc80af288e759f8291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b666cda7e03c12502cb3ecd413b6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8d58268ccda4e888633ce8c87c9383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9db71697b3abb882e85a3e54adf134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc8841dc3a4e0597965d56a6d248d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd307b127ce32f01cb669cc7c6825c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356879ff44fe50ab923a556c7cf06d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4945d2b93f702fa4f7891c2ebbf3d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ee3165f93c75a483817b2bc48b35d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ed0d377050de82244b23a1a968c6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1bcfbfe007ded96176a7e50326d4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114232bdb8a5c90753aad6fc22496d1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6e62dfa510a4a78c0a7b19426182613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad393d9a11a43b8c200eb8822c2ccb8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951acef3ea2e07cfc89cf78e540e10e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfd1507955fb7de2f1e63f7f38fd8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86767ef15e4b899eb3b7a84a9bff06517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065cd429f1a44342de9ae334c6a729b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc71d3ce908e88d50c79eb44243807919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967720a7e51c9eb279f447b144387e9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f669531fc24ee5316148ee39c5fb6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f444bcf5c75cc68262e1a27940fbcdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a8483a1a11da30de11608729dc97523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbd5e712ba8cf7f18077c7674eed6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef801d10d05e660446bebcfdf323e70425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b99322b53aa3e3e73e08489da50b0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af2a385607271b01a75da8c19f04bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa1b53c9ed9fcdfe3fac1f78a3385728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7d63fbed76cc4c3609b6c394e0c8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bb843e823b5d727ebb88229bb87a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178b53246a3bee9be23844f2059820b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b21ff031d70b8656a7b1f273cf99d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f3f9634ff822b00c31162ea15dbcd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f5d5f89ad057bfeecf0062deb409634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f3da3f4775e464eeb046bed46de9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e709b7bbb69c52bd7f524eb05c4aef336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf2ced78044976ffc767fdcdf0746a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734ecc135ef55874996bb4d273ac02b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac764e6e83b9c017da15183325c33a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dc67ea82a6f9d4094cc0cc60fb9e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4feaf5363680054eed86347dc92da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbae933fd2946997bd5e8259659b0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb33d541df99c39fa6ba719d8482ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d5888a47b87fcdab7538c8d99d1f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0680f5d5f8e636c0286f2e820721e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ede4ad0214479b30b336dc0e4320a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db9ad5b566902642cb63cb7e36ef8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c298465be29a1d985fd3b95188fcda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c75bd1bd4d9a20115b4023c451f1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2acc27587b688584a5a61d1655fdd950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41d07729193cd8b5e908eca6aaf00651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e83dd74f682262d8127fa1f586824f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6792833839360d36489f308e7ec1f4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1474614c2c9d6e83674b5360678125454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ceb7fdd69fc69bca134ed50e00503055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1900f05768dc3d513c3d4028a7e2ba456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b862d6fb95387b8fc9be946fccdfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a094a7939b1022ed7bed9a2c82fdcb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897ce421ae2e95b4287deb84cd0e02459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035d21a4c2d43419817dcd608ec16c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550189cce3c5fcbd9bd62febf29383e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0c7c3a5b429d91018ea69a0a4d40962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d0bf7be42d12945bd34c1143f0a2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b82dfda12cde7ef2daaa0acb3cc06d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bca78ae5e0edb33f85f8370f3e29265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0670fbbb6422e2567537a955379eac166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8c00076f25fbf1af282f76b5175e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837bc6b77a27ab001936fe60230c15c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081ea377f5fffbe518700343f0b0e1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48860f4f530038a1eeb8d62222f8725a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43e0724339b9dcbb29a3afc26cb48171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1676e859aca778fddfdfbf3829a3ba472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158615308aba716e7fbb9c24ff9f807a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e5ebbbd6ef619b0f62d0c9b7221a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298830cbe39a7b210096e71e499a8c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c386b64ddbf73d3d1c7c8e85921b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdaa567f8148e1ed3381322d8dee2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef914bf56d29328eeef8e303cb53e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3e6c5a68f47e35ec38676fe88150b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08784bd92be3962966619a8eea588d2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44d222cb229671128fefb0b862c61581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd07968183df05a096cda5a7f5189982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190a8d3ffb2373450057ff9b103afe783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea575a5afbf5859822935fdb898dff084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24824d1a73e78f36edb3eaad823df8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b194149c1a70b18061956c9ea81a5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6cbe186d884014ac52a5ff20ab74d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c4665a65142e531f13b1697fd342f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cac0afa453f7b921ce6905837be3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7db56eecf165442c256f3fdc2a10c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cf1421973d3e7e1e7541da707755e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793e8fcd99ea09ae84206e67257680892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033b08ac5d40ea9a594d45c8bc98e5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a777b7b996af7334da8dad05b154594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933be8369bd543374937241d1071d6fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f4aaa36c233f3dd45fb1e5644a43b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c18191ac6792f0675c402ec0e478d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1004ab57fb84ee8c01a521bb5f4db898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b670324eab3adf135759a1fb1ff4aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2618bd6daf0f2e7afd5653034397e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a901b6919b0942f1e10c00777b125101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347232509b86500d09020f9870f07e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583ab95ff78507db087b291caa38555103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e3e51e75021b2d7b2c848f4dcf464104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7876043d29e42d3ebaa3096a26081105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7290170038d8080aa250b6282e6b7d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b609738d65a2fd246e847f6843cdff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3a11986123cda81c892b205963894108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc036f7cf0f7c00025f5f9a24b6e767109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10db9b9bfd58038179068ccbb15562b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0857769f2623fa1beb9e9a7fc9afd48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445a0505d58f765f842b2a0fe0dd670112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8aa3edbf0e3e0f28c5ee81a89ef4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f596f05535de8b0b8b8a8bb3748804114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc3774c900b419b0285d23aace1dd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad16fe9fb4c46228f250caebfc4fa9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb89b6fd66b1d6c56cea3ec1c39c48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1507da76b120ac34fecfdc4f0b3e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fb46bbe9c4e97b3f74f4042a2006b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39417d0f102b944c78864b0778e937120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaa34fe5ddcc9d1f1aeaf18f0e6864121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a84a8a1d46a8b7087636703d012aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2183f99a3bbe65f637b9ea454ccd3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddb4d32770ff93a176f0aa58eb7636124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e678bf6b058c685b12e6a290c431a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94524c189a111cc1eba4ae3385ed59db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0b7129a76734b6eb5297adfa64e5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2147acbafdeffcbb51034dea15ab1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179303cbbc0abcad533bcbd22391fac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8315b6868fb280c02399f94d6b50f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0c97d54fcbfb493b830a8611cff40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f46c04dd6665434705ff15c97d5d68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cbde4e0d74c2a5661921f91f19e79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bff19a40347d52e66b314b31d08399134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92a789f5acdc3b8189d486ef8b9c34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd2195ce45c41252f6d5c5dfe4551a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef142b7a83d3510078abef3fa661cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c5aff7f168c9c6de17155a35ea744138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac833ac93f6b3a52b3ab740f46b57064139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb44ed9afe3da05d45db62d760b051140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507d93cf015c54b0b519b0ec2c7ef7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbde05ab3875ff3a8de987ebcba538c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106940ed23bdfc2fa46450471b5dd42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ce6fa89f749c3d4998fefaa8b0a0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2122ae24630d6383f4eb2a170613d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398f85fcdd1b596e3fa489310818a5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2937359c189f2c5c39ba58587b3946147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ddbb05890ad174b21c2983d85e6d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2d358933237a1d35f440572f08de0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa6e5abe87b280f21b0cedd0640a70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18822578184f90a4199d8e0ae21da07c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c4a7d7b4d398d2a4d71f44cd59626152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50290ab2b7600e5ab8ddc1a54d40ae82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e336a14a67f1a94a52a6d61cbf44b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b03695f43239bec166fe115e741b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcacd2a2192bde5fc3415b8f73fcb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365ccf5598c71513fafb92e2c411778157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882ec9581e952a015722bb7569f51d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d20b8d55b6a996363547cd9f827c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df649ffead09d3f680ea395af48b462160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a6cce520497657ed46daaba474dd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f8a4640c160c1b4d4d60bcc0f12ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031e7cadec94d8b94acb876a0dd05fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805101fff20f76792024ed46af985eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec2683d96a1eb324cb8125c98bd573165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416e30e4516b93b2731ff6552670683166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4510ebbfe3d3b074d01edbe90378d7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845668f52f59af33790e2f69acb605a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe358d8a078a7494bdd3cf35ffa950169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c566d9fb1d392738067967a984b9f68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f580df9110fe345f7bcc366973236171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294a9d2ea9a1036d3fc8f2aac2f895c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9676c80e96b7f2d7d5abb16988299173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc63e86897044d3ac53ef3d93a3bde174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>