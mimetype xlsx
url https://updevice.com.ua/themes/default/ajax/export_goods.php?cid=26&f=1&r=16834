--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd3d1708ea35623d9560f9cdd5a63a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f0474cead150beb1e313dac03fa392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831afbd409c67cb3c6dcf4dc3a6e8f493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402c0b38488215772c328ccc256161b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b39602fe7ccf20b3d53011242381e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd894d7c2dc36411730b7f86b610ef4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719a636fcb497f2a1346ff1f4855c367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94d8d184a986c5c31f83a353ac24c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6aee19249160491c256c0bac7f7cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e774f7fb03250c9aa9a8dc6c3556ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd188c439fb7e2d40bfa905c40e32b0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8cd78a914d9d374ff34e15aea5d6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938886d4c7f566f5751af0c9800c0b5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc81c2ab9a4a81ea860f02e0a2a88d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b500ef846d4857adab4eae30a130415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445ff7c7529fc2b5584a04112d277ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c8a0cf693e24753f84868174f582f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634f764e165f15e043c414e4a747fcd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ed0f741377ebe4713e35d939a908519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a97ad1f11346b7b8db97e05b7863da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a70c8703b206ac0545af603bb9d0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdcdee2a125f0091fa7e45eef7c26522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004693f931c3bd4dbf3f05b28d057a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028a18e3b730ad8a61e9aaf02fa399924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d9dd9e3ec6951c44aa9691aeced8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c445ab89a248e0ca53cf08220f2804026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429fe96384939023c9546d4a877db1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ee4214c662ea74e97620d6c52d7a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e783e97b26a0c54175f439387b1d90229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fdec071a5b68a7575d9820eae15ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1c14d23085cea30fc8d1d80e7d40131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffe39a70ab59ee81340eb34754e78432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2e8d58f69dbf12c09c5e2d9e0277533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9ee228f642d1f5245251e0211fbec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293c5941abf03827e0b1df5d5fab58335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b684544c343679860660e45f1646cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc2b80cc724db1e92d1f9614d6354437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc59aa09ce1785efa98010a876623438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c321fded39d41b3db7a13513f390ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2b797a74be68cac9a351e29ad695340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed617df672ef654ab2b619c46ce6cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8adac5e8f2c941ddf34ec656d5a0ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f184f24a0cbe064240b56350454ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68ec0b27af17657dd154f68452da7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c967e698258c932f1a404f0bc94cfe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91da8ef068404fe5d7ecd5dbf25d80d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e23987138951bd7e27679641c600f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8133916a02adb04b4f59678e3c40f6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6c0ec6e3557523e116b73ae5e01bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e381271b547a61831ffa8507b1d108650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1c7b74e4c8a966b9db790ea51452351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477feff036b58ded6d823062ff14434e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09334e1f8ed719f2e5838ff630e1768753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7481c717ba2dcf4c6ee3977cb571854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede49eb0d1fd41545699b3fa5c0c62b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c9c2fd6580d8b1f5e2e74a7851e6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d3225e6aba3b3b0018938fccd74b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9434e6a71abfcc8ab485a5938c28de758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ae309cb979ee0165ce91285bd7ad259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b171bac8c1f3be0da905f9682395c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cdc62cac7d5602495f41174c3170761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f7aa6ea07ce51e41a9423576cb11b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57146d7b696c15164b50c25062b65e5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cac86c332f5f64419e93d5a9d2d5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892e7aa894c54413702fd796c599f2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726881833b34cd7eef74cb75366c18d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01dbe8b257202892aa3a871a8b1f9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb849ad08f3bc45faadf8b5d6c774668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccea7e6d710f5cbf5d167dafcc4aa869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fccedcd8cba41c3a4aafb253e06dc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d5273af1ddcf6b929d06a929e9fa071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dea89db5812ecb147a6b37d9c38bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad8eb8c36502d098a883384982af6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58746f318fc3ad2eaacfdb604f43900d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722150a17d164e8ef121f3b293c8f74c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d138ae87643e277a91354cf9e5c8d8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce6ac0489eb68ac1e72a97bbddc26077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f150801f5773bd40dcda325e6f0dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797337b16018cb2628cb9265f91f8cc379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70f583c4298656ba7ba08522a4a9ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a30057d13d0ce84984bb55b58081c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e1d5a916eeef97d79c24e05bd9ace82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a6ad6e6feb4d98ec35cfecf4695ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afb6cc42b0328e13730a060d58289a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02b70b8dfd0bba3f768ba2e7deef6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196f64836542652c9a489885315dcf786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb692ce4c6f56d87b40359dd96959a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26901ccef7e7bb2313d8ced23359f5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1215e278d9038d09a422878d09cdce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3f63e223bcbc7290a59201bddf74390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c2fc4dca7e933e6ac371dcf942f4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d061c1fe7d4ecd8f0a65009f09570592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5f19024faefd23cac4616389daf3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c692ea8c5d8ea5c85a0238812c85994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be3a68ac0cb44b84b1cd86fd6f0c5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ee4f0ab729035b8b4209e4a3e344496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c91ef5b1ada434964b313b19595be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa33fa40a2ec9787a78b28bb75222698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb865c8f563c9bee3a9884764a25a9b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29125a124bbd23cdcd4c2eb8a5dff9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405d08c6f46859ea3239976cbbbe02c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc870adbd67c3ddc9fed92d5a0ecbca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1bd4860de5354212a53609074c3c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2782b70c1d44fff1e4a8b81beee60c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5f0e3ed8ec6a69b053f089cddb9f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1776d50ffdc91a5c64ca6286518bef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535abb0a584218fc3b6bd091bae5347107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813bacf85c5904041e02500948a28bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a1b67a56a7b24650039a6026d8d9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709a6b1eabec1c383ddad759084b9f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6802d381092447dda1940b4b4ea92d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754fa6e9e0cfbc6889a592110363f5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a25b671cf58c66e63393eb3748283113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1501759453f623289ec844c131af9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bab2c1c6d887d6633e0eacfe20bb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ac57dd5e327e56199707be5169076116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508faf2aa899dd07334cb0acd3a6f96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757801ae030b9b6761a99092351aa02b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1cdb96d62fd91f1115e5e214b160b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826759002c3ed0ed76f812d7261f076120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa994e44d55c73b21775c37d2c1fde1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31d9477f38b9b271f65c43d838f525122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cea35bd3cd8e5f2d4ba0f7867824fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2e2c2ed2732413426ed7519cf80d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51756519b1d0b5528921b382b70c2922125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3bf82dc6de66bd64e1d1a482c66e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeb4df5ad924a73918c4b490a5c9bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2a3582af2fdcbc01141ce297ab5ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffc411537abd1d21817b70a3c46709129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1d1daef1103ff466ad934178c2eaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a31824bbe10d9a9f7f9e7d23322f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a2fea448078f0d179f9b4730a7461132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93c293994484923f6612d976e10c09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd3633f51558d9c7d968f6ae97bcf5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea88a6dc4b191e729b8a7c506f41d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395689e6bd5f457583e7dccbc390a73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924462a25b8449ebd3010c85d6b2ec58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b5fba211e493f5d124a76a32707f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a793ebc89d7a294d603b74874011f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c2e76b0287082ac57769fd7243a15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9d20b033fb5afae4ef3e0c9d2b6fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803c4ed13506226909da3fa7e41044d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3f13e2eb6b3044e67008eb363cfbc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c093fc91db1fba5c2d51b19f534a437144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d89b5e253407afe706102efd4dafe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7255ed14ebd9af621e8ce91ee7f133e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3bf7bfe2a82ae8261ed622a8498b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de975899f8fda29dc449cd57371cdd61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d0e52f3ee04f8cd34f24a80cb56a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c30f27558ea9950f5f7a49bb1aaec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0bd09e56f5e5ae6f19505686f902b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8df9a2b45d60a3a7bce6ecc0fdd691152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d61c45e40741fc7ecd9a8d2f1f679a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389aa07ae5f2a2135dda61e2ce52817154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af7e446c20a8d7c489e36d5eaebb8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955a7f70b9facfa3ee908c21c2b5e4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c026d461b57860bb7b141815658893157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c043b30a8b195c850e1a4975b2120e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236948c026b23063fb52a3738ef5905159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd5e9c0f5a8a2f2a9b9c66b47b7f90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53d53706e9a8b98e055b4ed0a0627f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9019e21039ce0d3e9ab3506df7454162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fe826cfd201534ca669509d3d7f55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0aab5fc8d76089a0c1f5b49cbd9d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9076618a0037d52d155341f19aab5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29df0acee9f0de86390333c75e818b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c15a4620350881d11d5f4987a2b62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d14100f40d14f4a5ffa2f464956de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4fbe69ced73986a085230e760a566169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d254b514dfafeca0f1862fe80f05d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d90339d13377be4099ec8d168f993171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6a75ad7093a5b260b3272da3affed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4a5201abf434a6571a964747272be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2e250d701ad285e1b5708217490e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda10e22e4c938e49788d1cbb7a48ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b9c24a21fd48ed43ce68f8c35d46a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a3d44b9b8cbccf9ab18a74b1b2fb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573471dae0ff90c1b9c2bb07193a027178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a60e039d43f724b5f9a910e70c2b4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de07b2283dfb4f6dce3b87c215df60180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654788b3e766dc2240067d27b3818f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3d3b1b9b63792eba4ba9a14d848762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb97a7f6f953119368757cf4df3a4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd38c2149d483b476bd4d23266ccd234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9b3648dd664602db956c2c8d128d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc62447b0ae5605766cf9a37da1bbd56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bd152d255ff0816560092f231d5ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1d5610b6dcc618ebca5bbf2ec85d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b0a0760fd25366c334cbff28bbaba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071923594c42fdb54f00fdaa85f90bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191c061592c1f698605ef48b64629c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88168678795286a0f43792538132fa5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae339c5b8fc335d45e5e7e1ffa0ef213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57400662a3d581b195b3b89a14792714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d883ef837e9fe766c69b7e4996af1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4696483bc25e984222ec6a971d340416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cade5e3a13850542c9780e468ae7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0d091757c0103a8a99fd568681f5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a41efa38d2f7f20845b390ec89d5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5b29e289cda2d27bbbf9d8edf2c7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382b54873f4bba636f820b0600304f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb154e90ac12ca8cce849f10b0fb08fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fc5eec123863f3471c523abfaa4f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43bae79a087e1df7362508c6dc3d3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb47be63b27f13e8003487c2631e0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f875d94e92f6fd95a30a63399dcdef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dabc5f802c39708510d19d51c3ab4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea261f2df036fcb8e75b26e515ee06b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec606ec85abf909d1d14a5bc5105a1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434a81136d14cfd64b36444a164966030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3d571925315423df7dacaba5c268431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858b65ef35529a02dcead84f31ecb0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d892e2c765f8dcab11213230aa3aa4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02dbad2f30cfdfac3bd1b63576d3aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743892d36944c7eb632017b9205096d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815d0c093e950597d80232bd25515b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fd3a6cb223202c378554b5ff5c13737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69474d75f0cefddc03f23fc44501dc0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63b51480f64c530a59daa50589957d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fb9ceba95936c292c53cc6c9e2c2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f73158f14fa3e183d4f6c12da40c8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe603a436953d4b49b489859ab05cb942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376447a6a2da91245c637e4b061b27f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f7b6ef9502ce71df8d47bac262c9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2aaf89839febd25d6c67f306dd04f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715db8d4fd6a944cd531f9a132066aef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f432c949c2ee86d2f4d6445ce754447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d238a7fa5fa261745f4b57bae157248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeed77975b2d77873264559c0784e6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce109a09fe9dda899f9b4b65fd17d22250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc21c521f88c5906770b9b9b154c3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc86035f56c2e281f6bcc9271b27ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b905f5815164f769767054f050837053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005af1f17d59d5af6fa5b8cb05f072754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ce0e364f4fb33dc2b8e2b837db20255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92802b37e8bdea8b01d59b70becede7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022995332cc4efd5c477d6b43dfa5df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a834149d06d960657803b612bb23fe958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825a2dff3fecb405445b1f3a12d62ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb6bb959f1060383cbc7bf19f1271f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2790cb17800888aa59a88c878c80461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8e17d5d4bfd6c9348e5bc7724d79962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb52a0360e8fe0e78ae8cdbfc6727d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6065dd442365f6e0b4c0b4ee2c76e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460f2cd80573c61b367d722dc43434e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a70b7d7ad88c00f59bf4cf01d0b5e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb14236ce67539d3abb6701d07aac667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdc3597e6cb1f2a2314f7ef014892268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2719219bf25566a48f033f27640abc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae117bceae146b3e89cd98d4f4a249d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce587ede281270bc95ea510e963830ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25abf96ff8af3b3085fb82338a4dbfd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f730ddd1dc7793e9f88fb1301e97773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffce809a692dccfe9af4fc0ac58252d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12448eb3419d5e850d237841d33300a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99215776afecdd8e72379e94c0d45076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8383e9a3ceace104bb16555724acd7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22b9ee1bd13d422538a0bbc75ef14378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3a834a0b8226c4114d8ec1717499579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42747b18aac563aad7608e6bcb4ab7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201500096257bd6be1e039032231bee781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b3e196ebd20ad8da6c124ce2c10d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377739c229defaafa2cc3d16d67e33ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f10b95ddd0afce42fe596e1f6384584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ca8baa8b2a4eb67073489a1847f0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a2e8c28a4e618532e33e3be13686086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42a36c074173bbebee4339c4eda62687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d41cfcd62a85335e15aed047346c8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3d0b3ff3b845a7042c6a453ad198989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80585e2e776ccc6acca4f5bfa9a0de390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624899e2183e23f162d6f1c0628241b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712afb7d9be5591527f32107e827c8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ff1f8a2533d9092065012cde728d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0abfd9e0acf9b46826f35391d1bba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeeef81d291297d65bcbbc39738276895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be08a1cc95e1a50513a1e4e052208596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54759f1ae020522d3a9e14d88e12c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb2e8130226964b66d7ba3438c992698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fbfa3f2b5bb0983afea07055b92df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a268a3d65968ab79c7503c8bb543d37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6ba93253538a2a65881400b830435101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c7b0d904141bfe08055fae4f5d489102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e363c2c539481f4a9d0f77b74bb3bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5686c532451c8b424b03943d1d96c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe82b6aaf670337f0436430d973975d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0a69d5b92e5957d8d2ddc94b35d18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f48b34c54304601739e4e684fb7ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf4f1c0895b09ee2981bf5e59d9841108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b174ec1ab73318645cb459eafb130109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67af75a1b1384a07550d28228b5f89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746f83f3534dfcd6a7d7db43650aa1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3758a0dcd07eebfe9b6f4291a0ea3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78142bff7f1edac67f076d44a84405a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a3a1506942e8507e1e0ebc83b8777114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c6466a1ead021779ec7801c7ba15f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84256621404d7bb1a8c878419196ed14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80db02ccb46a027cfba9923d4d46ec8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d200dd49c798cf607a5bccde19a1b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5a9b2b191fb15ac06f7b59223c1e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d5f3d9309276e7dc1fa882a0884d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9630ff39422417bbd2c28f7d30c6665121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995c8550535a3e2a3bc009239b42c20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b7240ab952332687dfcbcc51d5664123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf9783884c6418e3fc21d908d75842124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2110c31479f0879ca703ab0275087b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705086ded9c4755afed75b7ca8691fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec12813f266f05e6cb173b7cbbbbe97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fcc7aa1ac8dd457ac7e29ceecda19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f822977d9e9da979f6b2176644bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8538fe954fe161921cb4af2b8f68a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d58510992fe9e2cb383757ddf5b5d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7871b76747cb3301f8c3b77f4329c4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809afec366944d926431a252b25dd71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc585a5fb30d2534df9842ce0f0b9a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc86c4b859fd457835e9d84c72e83d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47e08c55cef123405a6b39343d1ff8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd7f52059e9a4e8f242b6613bbf10e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370e1233ae4f6d2872ad457007ebf1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b373572aeeb8c55f5c1c76523659c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf2270a5dbcb0ddc1e3a0ea2de26f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119ff5377c33a0a0d929313a44fc6b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48948650c9c4bc509b6d875f677c1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1ac4d95b4f680f5a965a295182775143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b85fa4afe3d402d11481c6175aeaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5c3d1a692b7812a52477a95ef1f69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee31d74dc77a06297bd2bade74972c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d38c44379ea4837354f99ef4238d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b488cb66e2980a50fcf07ead1c42f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2425c08905753152c40d6f850821b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e3944f15164fb7cf7b5cab5b082ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a99e00fcb353ae0e4c717db243222151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14667e4167f591cb59179288a4c293152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483178fc46386ecdd9ccf75814439a73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5495cfabc2fe9fd1b04104622fc112a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb026b7050be8d24a542b4129ef23a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2377be21b6dd4a6fb77119ffedd48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30ad8f78cb231b374ef7f52ff5d00b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370088c132df147cd573dd8ea7a8d38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d211f42860ce394d1c5c53f75a56a4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b52b25071c57ac6b0b70bcac4a1593160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b58826d3500feb47ee2c2cf9dcdd2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802e44804c62efd6766e0be24e6db9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550b7c70ee97f5fe5986a93ceaddf91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e53eb8eb23f2a7521db5fd0ee52c1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729f51f97ea0be344bc715062c43d69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60f7039e5fab1c3344de68b9ee9e62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70fbf0ee023eb59e15722b656f616c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ab1ed034b90c57a6dcbd9c22dcc45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7723d48ab8e11fe1a97e12738a25299169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128b3be49a4f5cbc45ca8757990de42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa493d12023ffc0ba0087037591ea3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1256185d1a8deeb82ecce4c0426bf4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767711e4818380d7aa24e442c31e14b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4417e677f808139e0b5b7dbe70cd1b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>