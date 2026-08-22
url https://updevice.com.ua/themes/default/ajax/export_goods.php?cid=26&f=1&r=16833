--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5663050b0f407cf90851b7f5c4d4f051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc979ad6961c3d9291aa1d7358b7c0002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866c7bceb40c60f12480adb4a2239de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7585e2661978f461a0539903739964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91bbef3deddaeb206ae0bb3b11788c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad072e29e7fec92a1ccfda33a4f90196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3860a2600d664926f62c99cc0c7577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791eb802d460da77a1f4d87ba1bafb9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d5ceb08fefa084868abeec7a261fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6900462f5350fe92d14f49b0b0906410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61357a7c1e04428c0c95796004715d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447d3b0dd94f58630e721d2e5b98d9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596e0553da9a9e5a0abcd2cdcb5813913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a676405796fda7886c8ace71c987cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51253cd07686a4403362e79374cdb93d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0c5177abad3a18f43deecc4bc16ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b84c6b2ef66c6c7ab1201ef9f91d3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce3672efdb8bc62321ddef368a6d9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6e75c14c54b1ded55f692ba1cbaa119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ba4ef25f77eb492fecdd401cb5e9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1cfe007d746a1e448ece59506699921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11eb7a0ecb463efa2a9fb3e5252f5b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90671a378656ad7b197dcdfc0f172ee523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edf1b70f44fe8945369ba9baa7e27a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecce5bdee3f1bc884734fa15ec3f2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81146098423320162c0c91b4838e7cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336f6bf8dbc44b47e6474143f3678ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca192cb49f45a89d5409f8a8fafa9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c935520c836bcffdd8fb82b951fa029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5978c396929aa0312b19363c0f585e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947452f7aa30c927a45286c7385d89b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce54295b4399af996e06fa40a7711232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4571a35422d7fadec7e8028c52164d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5058d530a0371cfe7fac9ed1e7d7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a558f572d48046d6af8c193507fc3d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005603b0d3ecc6ae0aab7d253f145db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc50a2405c5dc18f56665f52afd68637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77852a9174290ee6b4e74655e3ef9f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf130e8d6d229a8ed6ebb6322fee6ee939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561b4394aeed7ba65e87a6a4bafa10440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc98dce290debdc48b696eb5f7484db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d8278557a0be06f35b724fe08e8bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0721d77e6acc5f9a5cf5d5bfbd44d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef4775936d81266e2df0fc17d1612944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefebd01e27e731426b3db07e673269445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1995b2c9588b963df34e0cda0098346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6907055ad57ae19e0f848c4fd7d083747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c45c7c03ec6d70f22fee964a39708a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edece751474b102a7effb5c2ec3da86f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ea695b164040132dd58abd52acd9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cb9c4228cc8355bd0fd1c53bc12ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf6d29fc00bf08ad321977252a427252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc85345608199bc30fed160088440c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac859c1490c86799667e5c5b21aecc7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e3f2386e00fb88f1e784e321a8bad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dc6ac03bce2a33495dfa299e36f0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332db373964b83649904911f1268b3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e250ced114a710a2554f84c59503d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115fa13683152b35638d20d4340247a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b678cdb07b7beeb2d2bd37116669c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472983e2e7f29c21c87c43a20b76a1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf2fd6772899391d9b66d685de6a4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bb3c25b60f134ef78d6c65493954563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d57b3fd12c362e1364f90ce0be23864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ac6f9c38ded851369ecb148d5d21165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f422cda360cb9e03c19514744182366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e91d8a69ecfe46a245f76adf43396c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7202007ebdcbb3a11ffbce35d223fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af9b44966de047940d5daa2377d26469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff4f56dae6edca22dba83ac059e0d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d764e343a411d94481763e84eeffce271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e9d7470c0bb73078339467bb3c44c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3f02e7b3ffb3cd1ebd40db52e635073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cf0f75280bc8bc8311c91b82340ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15985b47b3b0c72e7afb5e78e8875db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af06fca6e5ce01f29378aa9b5929b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bf949a64c1f3a99a3b8bed70c16b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965740980a766e5c6ed063c94b585dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e672aa22af15800b74348750c6f4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60d993b55c4c10dfb37ba8190f44ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8bdde2370aa793c8c5cf28ab275c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d775078b9c5096326b2681e48d6d3c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085d2ff9ca1625e3a2990d4bd16f14383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf97328ae074d5644b7bd9a35d6bc484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a52a03aefc570df520fd5b837f7f0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68729e2cbd2b1ef5242263cb9be137c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ffa633e13660be0fac760aece29a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807b8ce8b4269a5bdc28098ce25f7e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11471540f62fe4b5dcc32b4e4378655b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5586eafe1fc2e5209a14f70b0f129ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6d079a8c717770ce4e420a790949591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b720bfaf5e63614dae09f48f04e7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700deaedc6cfbafefe686e26f7cec3ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037b2172417a2dd84ba32a35ad335a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680146e385add9c4ca0ab3023757982095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a55e8d8ad659531c82be155a0841a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459c9d2793be1045b51845a0f0dce7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc86951edfa0d7009ad3c545494fd2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d469e3bc6f89ef5a4f9e41a06b920799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c913e669567bae420be35f456f049e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e2c1805ddcc5c61a0b148a63619c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43bb562c93364c53c46855bce1f5d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e4b6450133544082f769a3f28cb62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dac6eaf4382c766a9375cf8eb711c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fff9f82f1779869c729f3365291d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a168e0f9db179a2e71830a2187bfd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bed9912e4dfd9c9c8def80f487b93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56f261ee1957cf1091384e7bcefef2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662bf31b7aca0c3ea0daace3035194f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87511a24a0a4b60280c56a1c0ca7d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cafef30ea87ed7a30533b82328e7da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177edb53f3a4fa458e254cd75181ccf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc319343324026c37707610785698655113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f14d2e86bd861b17198e3cbe5a624114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4359f81012cb64d5de4fe921abddb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83af152ea4f191d80fdceaad26b03c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc1620af1bfe6d3da3267f13d22824117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986e783f398ca68f6526ebca21bf813118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ebaa881a7ff54b59275a9fb851109119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4e2c7040d105b568802ca6e392576120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1feaa6a51b3b3af517b78730bcb2df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046e76c27dac50038d78f2ba3821a89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c654fa37a7bc650d675439f5f3c8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166e52ce48ec6f1c24d30dbc8552fc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4b6f04b1a5295cbcff3b1ced408e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a0ebe4a30eb60aa1843b14f6d1c6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062e958239d2a6ff27fbcc7750edcc0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8812736a89ad00382ba711190244b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede38adfc2ff51fbdf9f9728ac9117d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cfad466deb4b37caaac7a8e28dc3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1618f480a416e71a4ef2cd35f760b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8986ee657c742ade049bc72dbb79a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6b4e6a980fac1073279577806257f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ea8ed6264ebefbdeabada26d7fdd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0321bb4b899c9e138cff965e2e33d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f1ad66f7e46c951c32dcd2996f2e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb97b2d8da978c0c3fa4c2e27c4427137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e989b60b65629475eb67348f757c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4fa589437b2afc4090ba799c9715c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ac7f3bc4229cec98a3952017226d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668269d629c237ea5701c0563eb54580141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eff865e227b2013695ef68bfe5e8d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc493af6c1172841d39c3d09d39ded67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf320fb7a51ce553b588d80242d4f527144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad11ce28bca1d38dab6213c87447b80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d58b55f81e296030f955ae023b800c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c153b4ecbbc70200fcc123610ec8d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aa01a73fc161934de59217a016a44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf6f12443b625146115eaadd760e85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5f588f8dd651822b651147580b2ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfbf17139695266a85bd44e35e5ac3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e7d6f34d48b2a08490bd1ccf0686d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30e9b8da70bd67ac2038c809f3fcbc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cad09ff2837a9bfade0b1b574b6493154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce68443bffee1cd7aecdb6e3bcba40e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739aad0147eb5a7131a04d6f1d83685c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c1a3ac9e5dd16afce2785d95e4ba2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486565b2a7e8a7ea4e3948f32f14ccaf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ec0e1360a5a43a1ed2a1b366c928f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bef18cbc88d033a93a94b546b33a22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06fcd540a1fa508ad61b004b40c139161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cb4dce45859f6981fb914b6a9bed8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599c8104409818c502d838103766f0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b500989eff78834c34dfe3fd5c63a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b94cf74c0858b9309e364e272ad01e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6361032fffeee9db01fd917d0881e1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea8b75b17b3f05833e44358cb8bf56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fd09c0587dea9746281336268de91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e645ce69f3046835e8d79bc5a9287169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87c33b2767ae8c138ab238940f9f4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75f24b65623f5ad304422c652c35d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c572c45fd0ed326d628b9c84f8cf1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758028b267c003b8367c9bcff9559fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e001379747760f402f31d83db111468174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7861db33941d0465aa7176358c1e0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d1ae74b975612ebaad845e20ca92b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a4c3fd3a2ee7ff895b6f1afd30470177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65392c4bae9602a101fb70b598373d23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c7febd3194608ed67c10e4e2cca5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7c74528937e74b6a84e83c4e18d52180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77ce5e334d2a6096846ed62dcb7fa31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988808f219a58c96b3b82e0e7020226a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b313156ab0402c8f453e63daa1bb6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae8d20711db57d110f7d864056c9f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0decb9d9d297f445ce407db05571a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322b4190e97a763875dc9c9cd3d34766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368588d88736e4c278e9a9578579cf77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8083fa7e89534fded53834baa6cce648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c456e70f0eb17d7eab182b91ee340d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf010e6c099e3c799fff1460ab9f9f3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d700d8dabee3cd4504f9abf84e36d9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9fe8f6eb6f9f7d0bdfc538018a50f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed45252cd9601838c4f33c9439d71913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211fdfb695a51eb94ff7cfe201fd03214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1198f24ed914622221fbb55e92801515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3292e911d14407dfc8650f733e68516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed12d1fa917ff02190661461a86dc0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ee5b8428a73799e82db4b5df281e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3f44ce9f0203c9558bffb7f3a75a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5a9e700d380e00c316cd2b7c31c6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436ea6668ddefe4c128ebf2e4c9d5a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7e8325a7500738c03f2920d02fc2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9b4f053aeb45f9b9b1cd7a092775a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa477035b97aaf015930033385edeb924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caca7c15db5f5d9538191b18baa891d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0d10a8ead214153992ee8953436a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9645f865f39a6bf815d13aea566940727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd1424248779d2fbe020234fef856a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1020714a0537bd3f39a2cea714579e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0fd72602949c2f598aeef71ea2a9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28fec5cd7b05cfc4fce163815fb3dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d8c8b4695b7daaafefa990124728932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f35880e7f534ad6ce670cd64d0b24833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ad70580de3aff590e17cd6f19c40434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35c44a877285c32411a15f24aa5fbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b8f7a80e99c8d0403658e284136e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ed8ef11c0ce8fda7f25d7794532d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f0606839bed63d440a83a1eb166ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcdf072476287d693fb512995ca77139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe2c6f0d832513b5016674716003cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7cf43edc04ec800976bb924ef654d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab419f8aaefdfc1936983b33e92c6a6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8714018f02fa78ef8daa71cfeb54d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789ba7a6c6dd0c766164d1e1f1feb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3a903ea02009252cff1bb50d59e4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5493830463e73252ba596825e13cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc0f40f31ef9cfe06ef1403e19127f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127be583c60df7e9be2aa4b2b8f950148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6289c8417afc94269de9712a815cb6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a92d943a44a4b83e77f7b5a1f0541250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acce3730f4cdc80dc0d9028fc564d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b8346d15df83a01dc6c864c866ba452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ec8a24ff7490ac083768ea6017cc453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b8adb11e04dba29b5dd35ba87322c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a3496df898bf5b478874980d53df855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f94ade019479d7c012a4e27eb82b5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52beb3ac97655f039b6c2b2676cb27257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275105cb9cfb8b867e9f52c0bdf046158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4891dbbb80b5d54dd126722beb3f59959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca399bd27155cdc8a0e4311b90beb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf7ac8ac637617752b737e51113f9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5af9e1db96b2a6faa606bd0a8aafd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb541ff4adb1b2fbdc0431d553d64a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a7bee14756b3cdbe82293011fa22e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc2a1e62e1e45beae545e10705779865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a3b3b85c9ade3117e526bed77bb5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313093fdab3996106eee882d1bf9a7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750fa798084b77357c61ab03644699668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35c2c7ad383478fdfec516ddf58ad269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd196acac50ca74f674f98548e844570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730cb7378ee2e32c1b4563c74879a6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7853612c4c4bf24dc6df2b66069c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb0e4549359741c4f5919a5191c3be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09a68b40184759ad62fefe1238a78574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9949046007c16c4644e13dc455f596875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94968d284cdb3b6527cfd7113b0eb7bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664a9d07676a48b84ab46b3103f922477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d10e07de5f07a95bf2443627c82e5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dac144df33ad5b03284217df427cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a1197c8b975e640a9868e1c9bd53180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dff831b986298e4082b7b75f3e1ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c86f2716619326d647aa0b0d3b421e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca6e6bd29f3fbab483b049989795dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c956dfd67315ab0b74f605b259e8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72816a5fc5c5f4a408372b281829c7a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa018d89c2c4d15ae78819f9afb262b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47293ebcce44073613c0c2148a2f2ce487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5788f52b1a4f9bc5612aa61473c087f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5987504b7edebf26b87afb867b93989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af4a7e1d78e41d6d030d4852d8587190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badac631f5de1d1fda240797df6fb35691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c738c90c5c911cfeedf6d3b85d08492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339872243384ce5d1bae59fb0e9ee6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b9b66522fe47c2f35096f47c277c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d27abc8f6774634e75dd94fb40eb095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac23750100489a0fd23a825deec0b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955d2e26c2c3a59ae6ea55ef59e382e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16821f64c88b02773e733203e99653298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967acf0056f0396d8f4d545c8c0531299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6d17ca0e26f1dc8b86efe37cab886100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b682bcf0cc711772a0e92cb3af47fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a62299f0629bcfdd5a1b4ee5b0ffa1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928346fe8e469e6d3dbf5c475063c25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75c846f2dbca2b22b8624a8c97ef07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75930a2a263a23753bdb92cd9ddfe6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c127bdaa1995206e2e37dbecd7092a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ce83101e9886a8f343f962b9055f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6ea1279853ae068c472c629afaa19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9f45e39e68fd65bf64e076de796f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65fa3e5c860cda5942a2826130aeed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbe1164ba693960881049506b5e521111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088dbbc00dbad3d75412a17727d2886112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8fb404a3526e3835d770b6df3c451113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac7cba1bf6e69627c341edfffbd5ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56256bd02b85b0254019fc0ba6037af8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62ce3a243da5c3c934028515a51163116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf662868e4e926e3b37b43537d3759a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24835a282bba36da5d4817665df90cbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274bd749e1a0c97b7ea67832d9a636c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e607806f694169b0f3f2634f89c4c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7cd3ff2c1faddaf7bf4a98e4b3e4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9567ccf652f11ab3f720538ae093660122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9624e69207c8895bbd0c71a7c4d682d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb73a7e13b8e90a29877d418bfa3554124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7a994641cfe9b952537dc980a2119125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60c501a6ce0dda93f73747649f9197126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa241ba17734070b997dd040d3d0cfaa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd0ff3d4cab4a3234dfb971130e907128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0997729e0c264cc8b320edb11c9b80f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4d6c45f8389a812d080d90d0628d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a83d3672867ca87166f704ded955ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19ff3338f081ae37e0126197c15683132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fffc9a1da58955912bfb36ff238c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccd23b10f06315ed988f86f2445c6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f401e84f1ef15a080377c154a2c3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25f003f96ae365b26713fa871e280b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b829c430650e3ff66f5e48a2cc164137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a50bcab69864ef95e98961301072bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4e0dc3ea1e49fa8376a34103b2c22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32bcd487e2dc0e2a5d2b4e0df1db8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a988c206e6d24c36f71a4634daf2652141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0de0b8d6ff51ae0b09c6e5d952afe6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd5c2db6bb942eaf67207cd315e80a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1067d8fd3871c620af0bccee6a72ce1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289567834de41885d2bd8ac9a2d6f34145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09174ed734a1fb9e1967024e1d0eda29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb32637958856cb60820b57ded0cf29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d444168433cc116cb314ad1ab2d7a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e4c0743fbffb6603de662f190418d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47212df45267d7ebf8d3cc0009dbf2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcec4f46f71918943583f17c51a8095151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76f1461d0c59596a63e03111708b2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd223a46c6a5de4a95e8c3c02432ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdfe9f8c115344d8a3147472597af6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b565f60ec26defeb4315b98d7382c91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534ae9128c8ef5a66de150a091de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecfc691af1155a6ad31b032905f825157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fc8e4b4ade5a4e0e1e615dde586c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21c39e1030321350cdfb0f350907c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90c64f70fe7f0a65f76acdbb8e297d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd374754529da1ccb04926fda278500a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d480e42dfbb8a741c24bf773edbac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a81251bf8f608922794342d090233163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f768330ea7e389bccb7d4342c2a9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29ea1b3a123562dc317e436c8baa16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c48e5e55057f90abf651414714cd42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e86dab5ceb86151b3295309b4fec54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fafeba4365a7dbb29f87b38db428db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514599881be6cf535bec9ff55009304169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9d7dd36dcc2a3312ab3d813554b95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71d91d411203fc7c6719504fc7645b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db3a237fcdb4ce34a4d5d7b0eb8c57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a1c225311821a7df3817305e50771173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88a974ba9b062f140cb76d1b1ddd26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df5485af771450679bd6db461cff2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3eaa2025047d46249dfaab9e5b1b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e036c64c699bad58fd7bfd932f305a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abed995d78bf82ab5aeaa98b08edf1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5ef7bcb35d625ba6e1de41aefb292179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f15a0454fdc0dc884e6ebc0b6d619e180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>