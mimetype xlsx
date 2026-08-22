--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761e9eadcd9f4efc6ef6d2732fafad71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c26c1c690d65ef922aaf44476ca2f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c92493dcd6ad3f55ee4d54b02ae163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98808bec81f515e071c628f2714908ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cccc2e84d224307a3c945997d871445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369124932ec1a9021cd736d92214d91a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd2d2ac94d44172586093d0e2d6c197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09bcd6274f4bf314d7783f7037c3558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83bf7312769e20096f32ffab67669f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07588a2b32bc866b9db6ca2eb12b9ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7169fbc1d3b35009bb0a243bbe184611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8a735f0f6647ef61591a2d7a76bf512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9751eb545c56ed7e9eb4778642e80613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544214de52e317c57268c467c3d9d6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24818ebbc2e8409dc08b66cb80f28d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0be50834099664f31cfe9597daa9e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c260da8c29aea7ff55fc8f87c65a3c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb459928c32fadc4fd8c2de382bdcb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd7c7f2bd0975927139fe779646d8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c670b0bc204af6233b0c28c9b5d01af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48190ee72b2d027ce63d533b44e60f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd517eaeca6206d4bd714d62532283822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab28a8bb45aebede5ab5eca590f3bf423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6ee42f0b4cd4a3353d2c465a65f1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8703c5ec1ac26598e3513e560b2ec0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb12e233f599705fa5d51b7261def5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa2c82784ef0b2643b42b3ffcb082a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3e0e74c605968102397bead526c1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f27203894617bd2df4f25425e4f1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21659f25cde1408d717cc7488baf88ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69852d021edd4ee23ce6c6f032429e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401633a9fb3bbe5c382e79c0fa791c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da1cf2a722146c95dc3beb45d7e23b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71881c55ff355c2e53effa7e2197e72934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31696faf0518a754491fb00b1e1237a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e885370f309454c84eb88130c37ab8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a068316940c0d79eafc1156ddbdf57e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed620339004e6bac3ff3e5756800f07938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de0901ecc50f44c5582fd0c9bd476939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484b194d2873abdf20596d03f58b67840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22fa9336b959fcf0e5ba3e85d9974941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175a23b581aca1998f199eaecb6ebff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c19722ae803a909860486c9dc7af0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada87f2fce9b1473428b16706807bcb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3c8569220271b7e067a6e26dc0c5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11c3413855962e196f7263eb93a57246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64cb3ad91ddc16238d2f7c2b274cc347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80077bc08ed9ee784a1f9daa9a88f95648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5fb643952cec6d03b63702891cee749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f86a3ce5b0bee3d5c9edb9f6e105c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ddceca1fba2f024adf38eed0d47c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dcf00ff850e4c098f18520c824f3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ba8a7ea9ff3e92b9da2168129764b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bda1cc1e57c73d9081b9d8080d15e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f35e0f183d85a1389e3dbd98214afc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40528f33267941ace2241080f5d683a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565457b5a72180319d4472529cf07a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ab1225dca839652a7aa897f03ced358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca267e93cdf714f5f818d9fff64d9c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84447beaa238b6ec4fbaf1a8567528a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f286fd2a21892ed6b3119af1009ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e71c1bce5a7f26e53c6f65643d22bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1d3bcffadecd96410e8b761f5aa2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2af7f4cc1bb98d94215759e8383e0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4734c1ef58d5730a611cbdd4512c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334947fec2f4327bcd0943f9636d7fc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66fb4d9dc9d4884325a1dd0eba357367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac68100c9aa45bb0703b379e79b5ae568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f2087e1c30ba56ff3c3cae989f56569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219def6409c2ea8d428039e76d6bf6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8951726c2a98b8cf19a2e51b5cc1c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75967ab529c6c3e20bf81c56ce00e6e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626e6f5252987cc25abc44d3a53667173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15893af34f9a7b47c3648a0cdeb37374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49724a3ebe746c08b7645a10c231006f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb88957e6805024b330a5bfd00a805d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc461f527e2209ad03f0e27bf9b2660577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56e7c90a7ab7f3f2ee68ef7092ebbf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc83b6e934c4a8931002c112826f27879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8f1049cdf7bc1126593676eb51cf680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ec018af06a5969b0f3ada14fa561481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843256eddefaa1925348a1637429017282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e504442241d95d1086f0b3c5a4f45aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778859838f95a01b2684a472e17e05984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ae1a199e48ede82fa8a01fc556c2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c47a2995d562ea67f1d3a7f4ccbd686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38a5a2e3f29419d567b4ebfee9759787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e4e3886ffe0ab767fd5a9afc219d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71282044c1366a79c2419329be25ee1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9e5cceaa81f84f172319bb179add990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289232632ff28dd72782cb9fd2c1c1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de072531814d035727de06114f587c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addda97cb838d97d44e2349e1309f59f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaa5136052d2de7708414da5dcb88794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9314ff343f3e2e09371b52e688d2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83434c722992d756e317fe53076a057296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acb39ddcdde09367668564eb0667ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900ce3ab4521ace7b0d28fee843d3e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cecfd99310aa21efc8a8b9460ca3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0d54c99db61223ac708bddf88b5c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca675da6b040eb230d3eab3f79b49d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe856aed829add3d6155de39311b59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f868824495985ea558877e998f9f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0b8af10a501f1bc1334c03d03f09e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef24eda67d362e23c3e6287fcb92ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93632bde32a6b85fe0b817ca482290b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ff1d4f9d3435eb3fa5ebd513c7334107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b8292c6978e7417388ea4a1c7d3cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296f15ecfb642dd6ab68e8514d1b421109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421197590c98c5beffc921aecce35ddc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a13b2a73ac77e0132b70e972312800111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f44edbc6b29325c618a59aa5480fb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068c291efd7dfcfb2893b3b9c15be5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4d6fc9ca4484b9b0540804cbde050114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088cda052eb2ece68bf0be2a011c292115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c50fe12ecbdf82def1959f737eeea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b90697271ca044871ff558dc59e393117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c0d50236e1fec9cde2d56db8932bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf12a3e9ff4b9aad626c6f0b6e3539119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9382ebfb256a2573f2f0c3dfb8ed0d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f16b2268f3c3419853090d359ea8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437e4c441d6cc33c97eb09f0d163364122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019103edc38670a772fa8dcd7574668b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f875dfdeddb4d43a5757cdd84c678124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d499a849a6c0af35920bf85b82fe6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711c29810d58c2b82f84b4bbc6fdf09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2aed07c2ef4dd5f7133be8c6081d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ee96c394343c61512e5cd914fd3e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88840554c4cef03fde715d98c80953df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0703416729c4a6b8d8cfb2dffc4b42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e76d72bbb7949dad8235cd19093615131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc038ecf69441c21ecb869f8a5242c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d10a513ee1ddfc5a8e52c26f64bba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9464d7fa7792a5c4bd63e9cadaef659134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ea82383e2234add502f087cb832d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a2736b02172a4bba742fab9b87560136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8ae47806d35b0587b695ef4d88815137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142d80c2f9884f247012d5039340163138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8e906782f186586e06c8af2ab428e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354722811eefe55708199727912366c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220d7ea21a75926a1dd9991ea39ac1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb230d14c926ae26a9024ef9e640eb59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9cb3e7b6d0fb4d0522c6b21c64e5b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea72dbfa136cc62bfde01f61d819b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9263710ed55ca2ae68fa6adfd15df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a5a5832d216549a33fcb429fd5629146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef643a8ec1a2ec6cef54c02cc39663a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9fc83afd870fa1d8e01634fae123f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612c83bc1a4064efb8d6149ee44f3fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd1e7a36093d971414252a715ad510150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c697e8ade1a7131d75203b7ca648a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71e0aa775be329a5b2a203ae53f490152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32c923278ad954ffdb57cba0144f0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def0e378cb3699b601781f03a9b13ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32fb9d23b791e697940c609e9da5e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c068a97e0a05bf3123915d1d2df7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8f3560b6060117a4b65dc311c05a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cdb6e185c1aeafefd4731e4f71ff7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499a7f0e6823fe78b2a4ae6a28a489a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de226b58d7269504ba6f1a30c686a43a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628873c23b492a88d881de6400ef1d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2063814228f30de4f2ec3aeb86db1cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b41884b042e9530746edd39626927e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8746838683afc2da9276265bb5ecf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804a35e0c9b7d3c7c7db00f91305a80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef0094d30730e2e33fce7dc0add97f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2103540d5da7d87bb3dd513f9f53f26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48aaa62923ecd113821a4432281ee92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a64ef1cf79ca8f42bd647eccefc6af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ab9e9cba7c20ff7e0594d59f5e5cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0f1a42c05a92cf95876182c3a8336171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d78e51ce852e4c48f417abdd2114f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fab1e9dde461cb5ca6476f4ea2479173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee48436882693c8cc0f627d26c8f03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37015e8d356397acf646aab85f7efb89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa5a5f5ed63e8e2143b3dbcab46d0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f3eb037cc4eec4d081298d367e4e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5bccd1d2e7070880acad856fa9e26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f77582ead4d5d84b6becbed4429a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f703293eab8b583338ea6cf5555c9180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c37f827c1112c1a1279c7851f08071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3605be80e42dfce45d182f66df8b622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276ac60c212324d039f2eb8557c3cce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f14c2a55f6068d5b5b2246f0eeb7c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ebaad36a5babcbde21c79cc3abd135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d8d57f15bfe46b32a16651c26e9f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59a6f2f6a116b90b654efd09c766047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e6bbf03a877853d0df0d3f8d61d958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b422d951a1797847942de25d098689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc97e8737ef521ec0382761b9d9d2de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a2d8d407214108a62f727d6db8fec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53098ec22c7e48dfedc39515e8aa3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf37dea4bc751e7ca68f1bfe092862f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85722f492016849ae6ee9299dae010f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61ac92fc6e52b562bf0e23bc5b5cfb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677788d1fa9fbf084672067dae31bd316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3c0f35bb357c56d5da42c55e13dbe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cfdd251848fede93a7296e8c0939118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d050b3c365bb8cdcd82ab9bc28c6f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec24bd2942696fbbe076da3bbcd32320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb92d76dc0b1fb646bb9c7e4748324721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7f82a2380d2fd1dec50d9480859ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efb77141fae428d33dd292ab0f6c2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47120a64f9a34207dfc33e9c726c5b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed1c3d0a13e3290a42c99cf71bf82f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5ae557b99cb7f8f74e11b60b8f52326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f4808e137f472a4fb54efd569f05227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6cf69d92ba286159a0721258f516628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e50ce567fc1298403894e359dbbe929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106eedbda64e9d09921a09d084587f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e887cd16cc81425387356e11004d26e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9bd61dbd9d0856c06a7706ee1924c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8069bb606451236a3fd824af5c8bbaf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fd2d3661544177c4645f48969a54734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d306b3baff6d8ad399b0bb4fed3b21535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82771e3cda3546836e660a3b8e15836e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffd305184bedde9ba6cfda200405ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e5aec4001688a0d060153ccb3b33638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081b5fe30da0803d09bfc16465e9b1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4d530b4a09c322f15926cc9ff85bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd5e647f518b2769615b6312b1cc1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48619784e939a3d0d0c9893acd35f69442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fc43793ddd8b6fdc65c93d8d4045143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743611485351a66fd46957bd9b8f0f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd17050fd8202615a880776b3d27ff145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e85dff24c3f811042802c00a32e2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221ccbcbfa621c6b481fe1506e012cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60ee748b6e0bb17b7f891d21671c4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d351e72de48c9b8019793297b97e8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeeec0d4742864facba73b47b3ca6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52dd5014b77dbeb769b31b52c9c25151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918f6db07dd373009c20e8f4f9bdf9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c6f5497eb3cb090fc88015bd3338053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f76c62385a3a5d3e55dca1b09b73454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ecd00f4230f25f3f08e9814a65a2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0aab3b854d871f6ddd0deb2810fa9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547538d2b7530cdb4dbdd107f5f2ffc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedcdf89d5390ef766f85af7f25c6d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3482d008f71829cb3e34c3eee81b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d6846ba1de1b85f59b269f584635a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35b75fbd27d8a6dbd0ae421485d8b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ce1b3ffc455967c9b8aac5cfc411662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723d51d5a46eb9c7dd0ef97c412f02263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45faf133910e29ffd3e41d0b9f6a5dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8455dd0119bb1b70c1dc6fc51bcb6d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7371678bfc9583d568d6668968c306f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665cb8b0dd1c545f54a76fc0d95759767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b12b880bb10d0c2bee522d5cd2956468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963582d6ba141408a16a00998b96663a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a838d20698f474d101481c8ced9569a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc424015d469ce3b56466dced36b08571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5a4c9c3564b4df66e500c75de532d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237f687123b0fd229767ce7e934234873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bce38b99f2eab65fa4115cbde4a6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5df7bfa0df7bb1ac6be59ce219c3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb1e63c7877b5bd581b13da6cf2b2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0163b003e8683258d31f142a2de9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14925041344a889b14d073120c8fc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463317613808e52c6d2a3291be82941a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202837fe7edf3d8de06224c5d315d6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bffa47956fb7753347483dff703b4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ef901399548f7ea669f2eecec459082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c878ffe8cadef43f33920eedfcc3bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c50b0b0e22b37209e435c56a6984184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e32c2883c14e5293f1ba494f3c84fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d614031aa8cf826690a0b91a71b771a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0507e42885a4dff1833e578ac32773f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74a6b63ab94feef85a6e88523b083788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec144faa01af3036ec493b2247c35ef989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1e016200185df83539d3e21392df090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4bed2a1a14628b0cc36d8e77f58b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81349a2db53f2aac85895fee14f11be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8506c5a0b99308cfb32c1044df7896093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f31ffe09e65940d285efc37082c1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805485ced5e993d71826f96b345151e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a71bbf8f0f973399ca17a731e39e0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd7884352a6f1dc26fcd1911b4374e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e66ed43e9031b60d7fbba0a4391ad898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992d5c53942b9882c7add75324feb0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7de7d250d6d3c3c8f5ecc0d2368797100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8d966f2195d5521226a2140e74a15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3523fe058b177ae742087f57f361748102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4ddb22d389e27e41b1ff09b90aeb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe5a11398ea44ac39e5739754d8746104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23927c45616fdefe0b4818dd85a9ebc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014b04875111ae5abdf8f83529c7418106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc45d5bc95904d9f57a1be1862945bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4fbab345f47ee6642865bf2800055108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a3192281ac08a352e934fabdc8630109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47946a7c02cce206760399d60ef22de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e71212fb45810344ba4015c79dfb0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc6f12babe8d8e55c96ef76db92726112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f5b9c69e0c516942d77188a7da3e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cbf201c9e36d05e7a8cdf4ad1b67b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda76091993ee860d22153be39782501115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e15ae1f27668a68783bafbeb2975a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df6b01f7fc6b499fc8bcb5e50f4aeb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238fb0396d2fc1a58f266709608501a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beb458a51f9edd9ffe50aa6f86905f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32372ad9cd665500ecbce3c24fa561f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a1216e020736e6494abc95a697756121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c784743b20a193c7fc1f76765438e1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa701b62ad1f1d858b2f5185299c09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452303c1c145fe472ed947bc55fb8400124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953c202d9cbe254e8a26af1a909996e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77efbd55f195bc24806bc329668a8ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122cb04f9597e48267d97e23885e778127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb971a501bcd18e0d84662b810b0443c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5009fcd88bdae75a787e21c1ac48887129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea2ec7d344e3b73b3ea2b3b82aca5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd7536aeb04265346436a5899cee58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e68353a42f63d0381a82a9b4dc635132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2840582b8e28dd6f6c337dc115b099133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dc513940736c9be35c9be48e57272134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d749ed2f5ea824260da179a16de92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1562f043f7076453ceeb80c870811136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c19f5118b206bdcf92e741b0ce832137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de436876a03804906641e538fb12177138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a581014031f2dcdddeb7b3dc07b74d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df511b16dd1cffcb25034b826f8dc00a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b3e5a80d816d06ba0fd8d6b1d8eca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ef684ead38de9664a6650f233093a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a52b8ebf2043587f864e9050a32acd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bc5cab46c0a532f547a75fe2ce47c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a8088ca744e138956c037582051f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872953028daf597ff9f18263537250bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409cb07623cd1cba4c6c30f6ecf570a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f3d68ddd0ee8c961d45a2f0a17d3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76755661dfb41c9ec85c90dc158162149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484bf4e1ea4cb296d547fc565b3454f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915b088061956cb31ff834de9321b1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c274d6d81bdf04cca1351002c347df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d86b24ced9e49d1566141a94772fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027eef729912e18e6c412a631cbbba6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08987923366e18aa84fff11a3fb1268155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc97108d88cab4b203cdb2ab5fc856156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34dc11587e2537ac53b3ed1e2ad609157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e20a244ccadc6c1ee765e1f0e00cfe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce93ea606179721f29ab48a4ba68668159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3472000af1f07c0ca9495f4e3c2c961160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f374fd8d87398eae94d67082fcbc98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbb52e4e3e1e20c2a0e38503004b8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c1e915c6cdc2a16faf080f706ef79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394371cb1aabd225f305f64f1c16a026164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635d3d59407310f3eec19e6e3f11ede165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a981f0971de243ba213609711fa7aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a737d0bd8a437d44ec9e7f7611c6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4aaf80e2c9e87c09b84e3064718a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75a7408d0ce075e1a0f31547bf3396169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b6d67f5ee6ccb70f74ecd261ce9b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b23aabb367c53670b562627bf1003171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daafd96d62fdd3ad714e46bddf78541172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3067f0a6824555665eafbf58ddab0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a57ec870c796e5642eac6fd5f53dbd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a4994d14b444e4665a25083b1fab1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2da2fb08e56642c726966db03620d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8b8465315054917cb967c458e253a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d6fb9741ddbea80fb84682967e201178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55577b3f2086954f1e75d0e1bbd897179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5c9747e430f7784f89d39a2096b54180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>