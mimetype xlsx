--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22175e09d90e8e241eff64e61707f0a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c04894e2e23c9d9403f0b8fa7230562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf262cb3800b76ae096f64da45e2d403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f82d2ec2b8a75c2241a4e5c4d88784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bb74bcb556462197a64fa41581d2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2a083639e3c47076d7ddd37a047996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e6812555953dfdd99ac9e6f9731ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42be34101cb8b3a08b9e4b3b15f0ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72aeef904f8e06e09852563e3dff7349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa66169c2cf3bd009859d15157818010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32684e1df821d1982ae0bc713884304b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771d24d4cb4b9648d6cda1592dbe46d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccdad25c51374df6bc92bfc70860e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe225b09ba17f2d10891a07f88ec4cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00b5e5808ea5c290a247a6b6e3c2cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126afa8acea4d15f94db4b3349e9f8bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8afb1519ad5d51e6d2814250eb87617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbf4d9ae490920fc3ad327810e145f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463e5d06ab12a51bc7f837c867796aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fe78a60cf93da4a972e7e4d5dd1cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a54719decda644317b0b775bb5b9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865caa748b185235e585581e222666c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ce17d426b70f07fc1aa11dbdb470e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6954b3fdfd65c239bb1bed148f47d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38be040a913b7f5404659ea64742f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd1f038ce264d7935e0b0a5a8034a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb20edb01e834a31f79be7d80a5d33727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cb353ea2e765b39f58fd332cc538428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194fd5cb41668909127d1336f80438129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4763bf130028e67974b224d350bf0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d6eac54f2741b5ebe2a8ee8aadec531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1af86c8b2ee7d21759197f4676ba4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f06d88de6a5ad90db8dc5ed5cedb5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f06c90782d719e8012afef0029bcac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0e70d866c0634470a3cbb58af92ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc27e217a7e1d156f70d0225f4116f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8176cbd73a5db0278061b9241558e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27417354524905ad3142e1c2feb01138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a8f6c1b9b696523f1ff7817d86af539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc2321be36fc2d2357ca84a659e34140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d2b0e083d34b8dac32984c8d3fb8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5087877e127ee7f359e9383774a9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1e45535e583c535e00429370f185943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f2c7ba49d6499b79ff88e2b9a633c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ac332b07c352d1ea5bd39e747f02c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324ff514be8a9d9a60284e0ca49321246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb1ab0ba4ca5bdf25bb7ef65e5c83147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5c01a4e246f82c09114c03683f3d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d548b73c502b72de04da186acbc5a9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800925886b560fccccfe036ce0f896550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddec527f27be0f2ebd82ef23e603c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54fbda9842d540ef00c3cb426a24b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7963538985d30b781e39bdd96ecd453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed93a28bee6746e518780e8d4df68ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3cb127f1689c861ad39efeb2afd4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be158838707009a14948751136d18eb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5a90fb35dfb3a1b04f05ea44b3b1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01807bcf5e04b2adaac1062ad458644358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19cca7f2af8d328edd013171f1f44f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee1acd53ad1c484984e919f95748af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a0ccd7b250ab1ee7090c177c4977961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e329d098447510af140b264b960272862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2638ed69a647f23767fb576f2d8fec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd193d6d2ef8f9134bdcb532297c7f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb791767fb167535f5b8aa670e32dea565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a01f99e05c7a26012cb11b44a2217b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f9dce80ebb0479d20807f8e56bdb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f264c4a4c87f2825390aff2016fb4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4f867e7a3428d90fcfb39dcd81a3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30553975457ed61e2f78d2784a219b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd2586c48c391f13fb5f721fddfb0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e73441f4cd8601dcbd9f5aa9b7a62f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce13cca4f40d3f6fe912910d009fff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c53bfa6f8a455de6dfd22c3bd002c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016d2a08bfcd369957c49f2c78167ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8ea75ef11981cdf5f9475a9008e5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52cc3a50e0382ca8aa8bc99c40fc0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f40858d07f368aa91eca13914343de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d106b11cc82e41f22cbb2824b86902479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502d9864bc5fd8e3a7c1afcdf26b94c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958610f19f80e869d055f90dfe1e6b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0e7f76dc94acbcfcd5712c60d6a3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e185c8e8441e8db31227246985c5ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a7feba1168128ddd352df61e6831f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbaf54b2b4c642be7d7dc82379dc87985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0b19c617f4f222e26913210517c3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069e2ba4efd98d576db12a1d4d1b11c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051206fa80620e387853e2d372fb79288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3915bcc9f5e96b3b98c7b77d172ef889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c900c10f26d019aa13aefcb51d9c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b960f44b235ac50ed1934ad771d0fb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b0373d1690bdd5508142c9658296092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165658ea994deb1dc5023c94edacfc793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425835f2561c46586c8d7837416a12894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35b538ebbd4e4d3e593b39e4e5e20f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d637c5b5a71160dde5ade635b5dc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c4b164af710e4eecccad02f33dbcf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feac9ea2c0a9cb325892f47a5ece6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e662b27ae9de25c4b1b9e66b47b0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74408622be017e9feb6f48add2e7351a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d8f58517635cf1ecb955c1b65ec19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6761b3a1c1466bce9d76aad537d0ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4a090386fda9828eb15a3dea3e2bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8354907b9d744f5a8a1cd21d069062e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b9218faed053a192603693d6caf24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95049ec68057b2894639dd14b5c86f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad1c7d4c3f2ed583a8c1bfaffac198107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4da770483fe638892f726be1daa63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed38fac64125b1d3e07739fa864ef58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa059be73541898e445fd54df8f701110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a578fab99d2d0c2f3e9d7d53378e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d5151a087fbdf52e8123156153f7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58638e4660492962b9cf6c60fdfda83a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0914f2da184f160edf7e1a03312197f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4f1fa05ce6b737dbb630cde0160d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b4002c5f6d7cc282ac891648f47e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57f3bd796b1d5b05575c9364cb5a59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8600c047e6581b03bc3da4567f18bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81604b013790092d871d511fc90880119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a1a279a703456d5f0074a88aebb2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4567911c0a366512434356177d2e8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af658f9fef1c3d7fa253c7a65773b79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9154689e0f3b92ed629f304603a6ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89de1a11667bf8bb430b43e8c457450124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23295af57190edc1bdff0b315a9056d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f11aad2b32e23254cf7a389cca505d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e30e3f9b788f67c13d777369a7d92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee344bc3b50cc150b3ac8bbc7fae3ad4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7f7911985df4500b27fd46e360feb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296db80f617e0059440c0b739b45266d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f4e303da0cebe09e2fdca3fcb3351131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec00f081ddb1dcbd90195ce23121441132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13d5a5501fd15d50763642095af7bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca669ba9527463996b114727faf9255d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99073d846fa370f9f81a35cb0cb84b80135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396277c31ee7f54397a4333dfb029aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edf74f1b610f4e4898d083668b01a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610387e7c2483e29bd3a3f7a5694367e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f3e4a76d768a86d16403b543f71c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69e96ab95924a8bf6b8df97aac1f39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668ee9ecf368759749908b4e44a017c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86ac8304738c3ea471f71a6ad3eb17142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1737a71fc85ccdc71760f09038baf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4e3908899e83e279adef75085e24c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04c4869017f918633184294a84b55c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd22e4f4320efae7035394667381a85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a829373a965c218636da6dfc194d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f0e1afe82d1853aea003e1d75462b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38356e4e04bac5273fe9438ab74b51a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cc348d9a1b1c71958c5c923bd6d57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733bb0c52cfa795c343b921df0c31a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278befa4602e4e86587287de4a7116e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80811991326a67bbc31d71139ee24cdb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d9cf52db81ae3eb406f836db3caa3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fbae0559bc6b4cb207b3c7ae13bfc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b2d8825896c9c215b8f04b14ef101156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73bd2be86d048711a3520d99d73092157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded83211cdbe9f7f77784a0fb9cfccb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd723f6f055fc26813875231f517a29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f95b64b4c28fde4a3b50b7388c838160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db8f4b5604d926188a19885cacbb71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbeac4baefa262d8eddd1762761a68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66962d36bb37318e75e968c994ed2df9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f960651d42867e4d2db3345611a136164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f027470f1862c12c6fd0e5e9fc5e634165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd33d83fdacf57323efd2d4a825da88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063d85fb7fa6ea802de45a8b3e5214c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6edf0cd1702f359f827c7ca1036b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907963ab3df73a3d8a9db70dc310d376169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d29ac479dcd30a54181de16d6bf70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d474c154a38f6913dda133b1869f49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4398ff9929e095d952a3a7a6e6934172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ac24d2076803cfc22b0d2b10cb5ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294aeec7dbf0a6616b35936b094104c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a500329658cab5181d2f57a65837c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ae3afe46437884ad83f78c7e156a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2001de4f6f7c76b140763b9d08df9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2fa690a40ae60e4909077fd916044178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51728ccb2c4dd4afccac32caaca8970e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef805bbc3cdccdbef72c02c72af8d27180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62d134e5f6c8cd5524a9064970b1d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab8db28e6ca7d06ce1ceb34b0b253b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abc65fb39a0b5aaf262c79b115c64e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df97ab5957062c179719fff4092906a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031581b08ac0bf002140575ddf8dcd695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52028ca9b21195e82e4221933d9e7f156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33f5b8b79535c48c897d0758c491357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e4b85f8ce81290aa491b04534afef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c3bb351072a1d9084084fe7251b859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3ec348def0c5b009e6b5013e3153d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50fe3dcd804c02bfdc66d8150f347b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb9f9725ad6296972bf313b1e64ec012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044c23b66b2b88097f5e4da434bcc8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e635a793088777d98ea0e30a52a5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9750aeb71bd09a57f045c1484c9c5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35553cdf4103b4602882e005fb6e6b3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641743b96417ff82f6ad0dec95b9c57017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d677680e1f748a5ca94740e51402418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed09d137333d18220327f5c8ca700319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190ab7af7c3b78a65db11224307ff8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932816433f164379bfed90c3ba39609f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80533cd1cf1ee90a5b09b078d232bc022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cab203a7a1a5e5dc7985325ac9473f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d23e17de6e8391d2186e58ae888a2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b726780f8eeb8586dca1867f6ecac125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9e837b4fecc8a4996c68b3a7f98bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d590a6497efc6164f417f372ec62327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a603092d1ff6b9b9c86c217692915428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4019cb35024f232698007d7897a3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98a5ec883d5860e4785057320fa1d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70203235a1e52eae414fd89b2c0ffef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfef1a11268157abe6b55e561b48e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357c1b5ef8cba9204c719ff2fb077f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78625fab6c9bfca0c42d4f82e58f590b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15f6af50370c4b005c3c4a85ffc3b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e670a8169835b538fc10a221351d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac403ad14865c85723e1d13e6afa5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eaad22f2b20dff32347e7b54717b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b644c2888e6b4699bff1525766811539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8e9dcebeebe77523669768d9a6d3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d387142eac45fdaa90d672104b5ff341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aef643e9d8e99edbe84714a977a9f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538bf83d93012ec9bfd446beff0dfdc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fd3bc71d9807f75e9b741e427104244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0d0b23f286ea1379182a6fb5dd45545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62017cd6786112d3199138fa17ccb13246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411d075b619e3691b1e0f7dffac922d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af19ac70e1577545cd79ebe03764e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7790fea9c206b42a049bcd3c61d5d2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bf27ef1858f0ab8ba9f7fe2a14bd650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0764cdc50a38afa7aa057b9aab55351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b79fbd1e1e4b859189c481d97fde652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afa08793c86782340590ad2ad19b3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f29f06d43b3c53019da7fecfe0b58054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36ddf572df763c92e06dfa9d0a270a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefb02c23eda973c46c4f7022ea77cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396af1515cbf655b0bae26026a53bb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3ea1cf6818e9479ce94a3eac46f8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73695a15c79aad7c0665f884fc07a7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a951b9a1150f9fb5c1f2774f824a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76f51a5fb567e02df966227f82799361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687ff398ff7a591c7f868932a221b4362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47273d49c2d3dda17f498ba421ef831c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545354124ea28e2e2474c685315614364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f49201708502f5b27d8c90ab99ba3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caffb05983dec3de6dd5e98674a4d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3048426ffdcbe86337d677facf2724667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d64abacdf8c940501a5726cbaa19568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e67c1ed57431f519a09bc033f87c0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deefe9ebeff431b82375db245516c0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade40b57203cc2eaf2ea10daa109444071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33ed835c937f813abf9963142aa49872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd05292984720adb5ca75139efc15a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e2abb862ee64de0aebc9aa4dac9a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b9d32fbf62ebc52c3b7d22cd7b95e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e43da0f89248bb36036b85ac3099476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1f381b7e15fe87609e118d4fb664677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c8500d521fe9741a0164fd8540d0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bcb1a46216938fe600379912e9daf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fea1f7e4a5bf183a2c69f38b093f4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b574ced9e4cfb18b9ab2b63514fcea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38743d5dc497fca6e7d5a491d918c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feea76ca4bbdcb9a8d8e908fe6a77b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563813e04991abd2319597d1e1105c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff78f1ffe2bd74b61962f7eab920d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51749abac4d74853dad17cb79bf828286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a7ed52172e8936981aa6c08e36e6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbe3f6d92ab83d68f8331bf7273fbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e736206191769808cc8d3348ca6bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f5f3d05449a90c47c7bc59c9b06b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f7620bb707beb9890928bb4d5ed1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb1c54ce283d400d2436c23d5607b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee1dc1587d114efae31f497f11e7c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e430e5cc8bc4b6242eccb84868864894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091ad86c075fdc4b55d019caf889bf495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c536fd8faa85fc2712e69f62f007996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8750a552f87c4c57ac396e910418e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a517d70754fbc58f71b310b982f8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bb2fdac0b82875ca01fe1b078d6ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d867c45403a0facc5f43157d53df26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5b25e69e19213a2f60a857451fd9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543b07a22ff638a26d3d0ba6cc2b282102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818ff924be9e96f3871f5c0d4c1cefc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16643a5067383b92d58dfc73a3ad1a4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c8dfb54614c8ae175fe5e13f94922105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93cb4122bd36b58548e80054fb5f66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bed88f5b626a8a5cc05648e822e37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebc072cd3f260ce0728d7d045e0fc1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a04a74ab9a3cd5f6e44e349a3e0100109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e3c6c2f4ece11a3229b3615682f21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca0b60f93e6648f22731bfc0ad2385111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1370f9689a6f20ea3db25d6431fa4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b94792cabe7223c48056bafe7739b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e627d2251854ba9e9a55db32709491114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64238edde29c6d26bef98b7d44c85d25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d54d7cf1107d0da1fc80ac8727a5a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b6f53c146da025948bbb67b10ec7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02c9206501588103a7f180851fc392118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d9d20250fb0ca118fe7b87f4826db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b0a1c9ce7c1f9db3a7e5117df6781120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd6bda15931d7dae2532577b382a4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a616aa70e37177d0c45c50293d80f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f67ab12ad2d443b2a659deaeb8406123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad8bcef1ed48dfeee5dd8a52251cfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba08cafba5940a5f5a117faf54f858b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362f37e5d6fcc1696312193a3f2028c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb791c263f8ec29b6f3acfedb93960f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4746e19eb3ef8ae981e3d9cad1ada38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20b91733e18c91ecab56634d37a660129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839923c9349ad3823c66c8d6d87cf0df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80f6c56e4612fdd09e841d76eb3544131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a09dc9f036b9d8ae5e6028cadb8c39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e924cb246609821270552a5af312ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b898f5678f948bec59020fc079e3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8f0f7463c670a4dddb519c8beef96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66d6997c7a756ae1edb4436a3d1ab7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943614ff018bc228a8eff953e8a6cd3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0321b001458f1cebc3a4b2373d7ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741aa8a9bbf52ee6cc4ac4b46a6fc61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea08cbfa9536fc5624f4717f9a8a01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6d53a0ee0d7964bccae38f5acd882141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa823a970c020c100acb8982af26f7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094204439fc3c439a0c9af30f34b9e08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c311aea42d2c8db5c2bf482832534f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f1abfe3690349fd14fc6848e0f31e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724edbb7224b81d37948051299d04b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997a1aa60429651335d76402d07b054147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b7644a6077e786ac5d4fe88d3140a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfe4a028c971f8f162fff94efdbcbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa135a0fc5c5c9bf969d09578e5180150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90580273fee7f2f4ebadb1fda4d64e4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec316ac5aacdd62c52eee31c1445c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5c0f82af24e5efb28e466aa81b150153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9cb646d0f70dc6dde604abb327865154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0322b749882fd0509ee14961077fb54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc368bee794789fc3d932dd99f7cfe9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297573c47fae287ad4f77f26ae251054157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980bd4654d66ef7ba1465dad6fddb30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf126ff1e872bc96c7516a806c6c1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceefdabe32f2fd12ff88e1ddf586d03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d712694e4125838235d99c26c44a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b91a7c11f82caffe478c79fc8f9c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e53d13a92e1f323eeffb5d798b3369163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4ca067951d4e2728c1cb3540b58b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c0b4efef84f1c5e248c93e6853cee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4034952265b45298fc56c7fededf54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea0fd48a04a5b24115e23d16896867167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd52713b49adb2d0260f5f90eda03c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c66e3bc997bb57ee6e19c1d12e2897169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef4137b09d0b777255e7b5708b93a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1243795bea27c36aef3bf5d04a52eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7a70c4b7ec256386161727f7fae51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d28c8261963768cda3a72462ecfe7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55483c67487849c7c32c0efada4d7b6174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>