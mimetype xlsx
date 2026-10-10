--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9879ea091ed06f39dbf53372e478031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69496731011952c2f4c7d8cd26ffc7722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b066a6618e1f710e197bcc652e0d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2705704da5cb2d0c40281a13b2994f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44df7451bb0c94fa047610853eda59f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec34ebc62d1568aeb70950f0187c3ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13142ec502d02ab4e503042adc7e244a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcde1b18a1a1d8dc3e72e3c591b72d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0909fa548e07ae828fa106d2dcefd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635d15a06d1ee5b9e894ed499936f2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ddb14027d5f04a6c2e7f4b110222a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4305bdf16d3e50dec21dab773ef71bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30208762a483ce2faf1f9d70750073313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdefc89e1662bb2f1d58f581f8c6d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751991f717e18b15975218a19bfbdade15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5674495aa46daf2d78b8e432b7bc1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e93a6777a4cdfd1047020ed55834ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86379b76fd9f36bd5f8ce9f25798883c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe925cf8e03a820665fb5fe7eb669619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478d0481362598ea8ccea8c43d73f6420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970011335d35dc4899c2737aaf13c0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3ca74ee46f60be2c1b73982d4d9e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f443251ecaa6f96052c26c0ae083d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61835770b6ee7e7ac1d0d205b72b18524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe366b5f7f58b36b05a72d6abc99df825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f52f9d46484b497e1274c37858cce226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e1c5f3859eb933bb0c7519d7ab1b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f63b4b64b707d0ee6f8eda9f999c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a92fba680633d6d97862ac0ff5ed2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7e2dba3e8ba4cdf5c72c795aa049730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840ff5f80eb94d77b0e572166e3371b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34dfe1363f87f6da9fe90021f7645332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05999bb13587253afcf96bdb91251f3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a0e966f92292fe98aa7924935190434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc44ea15103c1c758dbd5b52451368635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e28209f159d787301f1d4d999373536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096484ef9a935547cf643605c701bfd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddee782060c66d05ad68e1b532788bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846831de1be9857c0f8ed3f2dcf482539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a548e42267108cf18edfdd702eaf5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60aa2f81062d3b375bb4d24c5875df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca70bec7202eaafbc78de6e5c62f62f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0d07dccc199c17f5bb724b8d550f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579eb95102d2d8efcf738443c5cd17b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d85132fd288c0d5bce40b2a7b170c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798152ac3feed797bc193212b28a4b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6045698b53fdf3743d69dbf0afaf0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdadc71e709184db5c9217c8462ed348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b39dbff80374f9766c74f8b275288b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31bf11a40dad4c51a876c310240b4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3d7e9d62dae25012d25a6ee350b8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bd0ba6c52e811e72063bf50d2bc8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0994b016ea2c71fd559d043b67bcf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903abd3ae47cc775e91907d7c1a7b3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e965920103da718bdfa32b0ac07f2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcfb26ae19abbaddd07e80a2e8ceb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e1f886e019aec481d7c736ee7817857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87120ae5930e40c0a8319b7cf395be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166147d152eb7f17a8eb15406f4078059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eebb7038db2de154dd3507e8e8e2bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6926db8fa28767364732019c9ac6cc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef053423308f021b0ab5d1d98226ad462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933db11ace1d33c82969d2796cdee54763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94aa28a03b726c524e3ce9a7cfe54a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa44709ad43ed4fb1ccf0c1155eb6ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979cda00b5a2fcb5ca64871c081e80c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ae629848405330173587ed9debe8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d1e875f01dad00c022c5212d922e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6cee828270b57de6016121db1e4ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860be48e283789ae1489c8ca2241d3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81183453be622933448d5b445ee5cb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd085957f0b13015925501c31cf093672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a822626fe8385590a72697b9ec55a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2812f0359cdc5beeb1352476b44da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478c562897726f308718209830808ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492e604b64e9570284d0e34b268becd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229361ee853e40768da44f00b6f7a57577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed67baae285b61205604edd63eb39678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d76ad4c73caebb8b249c359eacd8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8fb679a919782560b9d51a884800180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526589c12e0d9bfb46e724d85c8638181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1c15b47df6b43eee7113e558f6be482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f62ce400aa665754e4a80b3d4256e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361140de259bb72cffdcbf2e6448c8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade11650f85edd0f1e58923a736bda2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12301583d02f83da302a275c465fe2f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46125c738079b526d9230a4b8fe3e0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccff971687ce5328a9b3721d78aa84188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51e45468c6d98aaed3315056abbae289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998845aacb0b31f4e6eeb6f9a1fb7b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc7f5f54b46ed33b4cac7e558eeadd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673b8991363b212154ec1817529d3e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eef62b3172e6bd91b8614a46d17f6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d323f713ee140ad6da5113427a87394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5e2dcf1c22a335ceb02c5980c5eb495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28102d42de3cafc95b06404a0e546e1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ea24d6bc4b18aebcdff99eba1d09397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3eb3b0a47f299b118ba6b4447d77998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23e6a00bdbe8881ce128c56d87649199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa71bd1e50030d455d9487e7719ecc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1b4cf8ac210ce9b9e31a717a445d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2177e937631e067e4c543b1df9d70d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07b9c28f2141cec6691c1d7845a7f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485fc80771500a20cd0ce70a7414cb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb32e029dd138d71051dd000c644324105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033947d460e650b245339dd937d563e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a80cc3c4250da8177ba13697c74cfd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32fc7cbc1c861eb34025fc5f7065a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe8cfee164a12fa028741a49fc47aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b456008b2df546b57a346668d2e1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076d147ba21cfe6ee7608d0381734ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627879af7e08165363dd3ab1262c897112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4031f6c3598564f5ffaf57f8f02645113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93703f34bd00709839568ed8c8d8f5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41eae5c9fade0b8b59728f0212e594115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0ab7b82081d3302067415ccfc1b57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862687f7d732df3044d73ed82d705d24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecdf23f95c9380d69047bf8f3e303b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4334805cd3bb1710fc8172712d81fe5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066f8d636319d43bb380a577f8d5634120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb900ff3aa6f481517b2958d416a9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec812c5348f12126dbd4a786e2c8746122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26164e75dd64c65dcf716caa4bd87f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e6c140fc493c71827c605b0492cae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa897126f439208f17e9c825b38d5bef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a24f67a186dfb3742d868353c90b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7550fb144bb14757963ce9034a518b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc46f41d12150c927c23922b8cc9958128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7138c0b1d1bce52de48f889b1a612129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7934fb4ee085c65b720862aa13dce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc56a9660248a8fe8e8c8a9420f6acd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5859e7acc575dd04641f674b3ec84a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6d97c0a3b07fd996a2192225c8cc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e2b116f70c5edac8e84579f457580134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b192ed1e6868e78189f2081552e3b29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625fa7157462fa526e655f503c4e2ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca803ea1dae8d269689a518067901a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e89140c850b93229a4d3225e0a4acf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb7186331e420201513d862d1737bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e02be9bac31681c7d03449a1bf35a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea2182a15be535a4e947bf6ee71f3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9a2154534d495e664d3274b17caf6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11182519ad2c0d6be5630b3add83141a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bc7c5846d2b08082f5de79655bdc9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac870bcc4c93e6b4bfdf673782c100145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68959257254a00dd0d4ea7736ef92ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79143434b0645dccf1198ac6ca7ec5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b079826c6a678de7010a6e63e2068148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb8857bb80dc679711d4d9c6b3fcf6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929383213cf95a3023aa8d5c56f0286150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177fc24c69e3aa9b957f4d0c3f02b8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dd1337907450aaef79858b915e80e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79e9bcaa0db249b43bc082cd0a2b4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0c559b722a3aa241f5f61e5688b8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5777c11775d61b436cc92ddc8d4dc60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f2991a7ee69124db8d237660f2acb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efba817caf606226c890d2437c40f30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46beeb14479a3ef454c23fb40e09ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fed70e630831637d9f886707cabcfe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3be8d526cc3bacf2b05bfcf6625c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38503a1a5929631b0c48349ae6d1ea1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d02167e9d3a51d48f22d44cd44ceb0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f782d9bea771dffa4b133c71606474163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2198548f2e0c436de36bb76c0b60a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00977ce82d4d5867e52580722e3f0ae4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17eb2f32e33e2f0a7f5a9221fd5edc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be90a6c84948b803d48f6ca712eee7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3e7110537131033f8cadd6e070be4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad2e31822c1ea53a8105537b1909b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93dc729c7ad86ad59efd9fe3e80da3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e6b9dc4e0dc13d24b6c2466195def171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06533c7956ab48ff563ad738ac65c881172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba32813b1255abccedb09c2e48e2ef9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17801739b7593b367ab4bd653adadf84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957022784d2bf9d932f62beb72f324a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b19ea97a7d91b114815a5cc7fb1f20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81eb85d095798a51b5b8766e99cadb1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed8e25aa7ac8115643425da3898824178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d78f56e3e22b458505b62109817b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4260bd66dcd6601c9856319db54b486180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263e4a7555d826427df9824c03395721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5af943df69e671e77a7f959511b0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d21b021b1da97fdef607a2d3933c233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115334df50ee9533f5ab87afc15ebda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6a4bc57a59a6f8846efe2fa7ce96d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acff8f8b0c69351862581e0e82796c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010235e66b1d811d7b167c4ab190bd8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99184a4eee34a61b3d930f47281f3c738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e7bac9dcb69ff79e18da44ce244a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd082f31eabfbf641210897025d17f5710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab45a470d488ba7654bc8a651f247d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f23bb22dce13dd6e7614e4f61a19e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303825c9bf7cef80b03ab411127c2b2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34072b9395d881d9135b3ef101ec3b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c519f70d20567e317e68297989168915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085c8a8a5b5dba8010d0c007e66565316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea78efb20dc742b9cd4c45f4857b6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312d3906a63c9bf42c71d39daba2a7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498264885b50c1ecdcdcfc929054b18219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e841f6820ea40d8496ffd5d85731320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcae1191368688dbc305fb16814dd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993cc68a21be39c781ebdbaf284694a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560be6bae361e839e5077834685e0e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bb332b4aba7dfa759cfd2fd0349e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a42565daf9b707399b3ce45c0fbf3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b2a7fc68757328f003b929ac40d2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053ebf4bb472b06516e13459d5ff57f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c18bf72a1cfb7d9d8260855fa7f85b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833599a0508af8cabfc395489fcf05529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34893ad1b82f840dd615dbae9f6b0dd730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef439250d09bc8d2dfe24ac7a13179f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d905346aaa094ca0beede3c05e8d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3912832a0dc071250a7e2ce38f3b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e9365a97004727f2af77a6c62558634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac29871ef96feeba914991c653c082835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c23bd583fde34726d42a5a16b014536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ae9c544c2238f0c0152d2eea96b0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc081fbf695dec0b3eb83c723c57639738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b6df94a7797cb17389e1dde6eb83b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b9b25943de43dba90af3e71a3b11b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54e750bdcfe37944e4f30603a2bd6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cf5961fc2ccf8b1a3db5286cd76b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ae35a7e95290cd08cf86ef7dae61c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15ff0d63b1bd19d742c2f358eb587b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f63b01aeacaaf0a4bc9a8d865b20a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb6adabed216d48a2366af6145fc1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ee73d77c450e92c9dcda9f148e0a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d841d84380e1064571a57132732751448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecc558e36174bd82bea30c3ab9ca9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f31c3feb35eae5fb041f3d8f4b3c8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b306430c2f94b3e150df171ca935ae451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c141e4e37103d3d4a4044665ab1677952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d10bedb23880d5c0370bb4f3873a0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df31807b0fd63197b6c5cf31b75d19454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a6c7267c3155a50e96e65cd838d2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7cb1d3934bff4f5e8bd4adbfd784456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b0181945ba75d12260ae775be578857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f36d2ec6670e259f9feee42b1b2e6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b86e1f3a765a61db76e1388ec8c2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2b7eb690aa736678798dcf745446160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cf1f93b0ae5901975ed1df0c244c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa967ce0ec43fcbe5d83beca519be4ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71167976a875f8271004b5f590efc9d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11754253dd4c3352cc0bf95588a2c21364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a742196c5bb27ff1aee38428efbc48165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e14f796c1c9fa900ff31f26a2d69f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e77edb399ff1f43907e5166f75bbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ae89bcc28d2b13f41f5e07dda646368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f874ff4424bd1767167c1fbd5de0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1638559ae663112fc18952cb496d7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477967a4f1126f17b500e443c861f6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c55427d65e021e4b9b2d88224989b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2e49aae4c1dce4fc40539becb7d8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbf7d9864558443503f2a4046ae81274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee194afad3f3e0d4cf68221c5f382c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936316f38ce34a6e59d5bafaf71bc3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedc51feec27c61b7981efd09a788f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6bfdb177218eb5973e94b0cea722878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5743ecce1a688d27cb7674b99e256a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43f631f2293dca7afece23edb5162c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5c9af1c73e0f0f17089a6e895962681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d334e2ee4e4a273b30a6fa9b5312282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c14d33b0efeab02b157dd0bb195fce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e178b4ce2378db37137bdd4fb1db584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975f6e66c5616a4851d4c6ca946dcce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e3b4001efcbfc2e66864e6725e03b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd961b5eecd9adab64b3ae4f8320d44b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310ef2c684c37a6deabf7ad4821d8a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9f7ce23d28e32d4f803fe3b160be989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a8caf0b6d7d44bee8b1a4554a219a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397c2aa594dc3a5cd6258e14c95b9e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b585abc63908137922bdbe90498b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d25e41a8a35eb90bfe4c9f8a6844893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dee506bef058276787310dddfa6ded94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb64871f1dd67bd722b492c81e5a95695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6d09b581c685f558f654f6ded780096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cab55074e39a034d6f15d47e62eecc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748da1edd3af62bc32d0cf53263233e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ad04139e8c578a49b385451d3b41499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba67cef655e9048bc78940eed7d7f11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be61c232bb71f4f24917e3e153d5472101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bd094637b8e54b7fed27505909eba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749771ed3251d744bcfbcca1f34eaaac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3f93ff01ca5f3c5d4209fe78a4775104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b747fbc771a181bcd526d5fdeac36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7adc89c424ecf1dd3ba495ad140012106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f82f49f41868d468b85276e4409a77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d460cc923890435630abd23f9fc0f3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59542a49ea10b0c747ce02ad4b42a8c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911aeffe44fd9796adb09bb23a8ee99b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e99e950e485b92402c3529dff4491111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542e69c101a28a7d6e552fc56b3cee5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6ccd2261d5c1457a81d8de41221f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466621e102c5e56fb2c32d4bb9478e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161fc76a12645695cd050fa62311d4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b1009256110e3b2a06bd9de404607116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06801217353d241d00670a407079c3b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04d7b6f8e735abbc45ff2cc3ed810f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fb478cd89b60c817cdfaa5159ff82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df959cad1fc6cfd2292fc77d71e928120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5eca51c81a2c5b758aa7975b216f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4ee212159dbbaf1648b8bddfd73df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6658a389dc7df61836d3c730f57dab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5896a466050939251b88715361e09bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b3b40da8dbd799fc43974a25aaf94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280e3429fbadf1e166e39d63810c6e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb26acc5ea322670c68f9527ec74f23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e44d539efac49f828844eef45b7782128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060fa1cd98139163a55a89874f352c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8816596d5fd8179ea60ce4cd7f3127130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753aed3fe14fed6c0a777e128c0a6bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa917f10e4fedb9159f11caea4caed5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edce3601466c96b37241da400f3845133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc47457af2d77a308d8a5cb42d73aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa989c1ea669c5e549d4eaa04fd980e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba68bfda6209c44a70b4cac51a790f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa55eb5106a41516c95e0c2c158070137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153ea34b2567ea3cf54764b65a1fb76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842ce561023d662f67b219a7f8f30f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aab142ee1c807d072ab149172037e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729d251da6567baeb9a300cbc134fe1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f8777f2b09e72489b5fb7d6bb0a11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784945d1326894094055909a23bf0e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61bf618a12f4e1de436dab71b7d996144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9488163603a119bef3b85eb832e05bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af38aaf93b8a2e4617b90f21df86b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d55c62856965978c296a5ba6a70d5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074ccb5f4046186fcd4b7c772bf5921148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2339b1d7a0171bed9651a250b2ec5b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8488579923712226d17577efb9b53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee2711a798d9966b05f83c279fa721151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68bc9b066ca9e982456f321c5c8003152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e768ee1e407a05a9ff05843090f2d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542df54da961d6b1fc65be4bf0fe735c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22b6536c3b23c4d5d76dfae3cc9d26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a28751f129b667f364a53eec4974c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74692fbe897756a5807822c790d74146157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a371f5b6de7ebe58fbd92b45212c361158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf942bab5c3e7813f159e7f583dbda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465cd2ed9d474844a951c26d3a848d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b143d374cf7b11321b382542934f88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298dca17d6fb83a919fdeafd29c87d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7cffde3acf45ca8a3e2619a27daa6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da939903d50d05f1d4bbefd0560120164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344e6dadad0e441ae800b462a648267165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde08a97d817508d328b5a31a37d906166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0ef21f53a70e08e18002d172f675b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427209d56cf2249190aaf9886ab56de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8e047461784a586d25c85cb57b552169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f97b3b729ec142f7652a994ae985a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5ff0851745aa573d14c6d0aabc0b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ec0b9e4824cddc2fcd3036b0c3154172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d2ab0f9a7c9960809f2a7ca062c0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb38fc39ecb15b436aa08e1d181caf2174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>