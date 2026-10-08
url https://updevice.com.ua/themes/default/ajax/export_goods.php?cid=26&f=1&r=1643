--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a9b19e21737dc7e1f7015d270da3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db66e9bd35af9993dd28a4efbba84ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397b9e3e59b4ff3462066318ce20b593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb45f644c1265bd9b0a0924d9f7f0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c52e7b4402cd6a1c518d4acc3d3645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b59dd9dd3d63acd7c71d3f601ebba96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5eab81e6c3bb7b50f1734d97794827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c12f35d713559383e167e77f7a94f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc445606b3e598e9a6bf07b38c482d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca56d654e46a9dcceb2578dcb1f66e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15826a727a683fae5c14a194294c5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7d5937a1f58517358716ca7bf75f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f471cc5d9da6726051b7fd17542ca5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad870dcaa7f1739e6aa504ff1fe4468d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa2cd241cb135a28f61686f404c33915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec275d06fa9e58e0b76d8f8c62bd26f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4efaac1fcee3633e6a8fd0422f5a7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7fb43b4c0436e3031914318e2098e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c4398addbb4f452e295f1ed0b3b3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8873bc952528c6e81cc1ccc95bff020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60664bec2ab037d25b04a1828248bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee980d96caea8c2a63d0d4ba33c183522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b17948a0c8d9d4eb1d2b8691e9dca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfd655d281a810b44ea5e0605698d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6ab154e3c5e2cab835a4d4679e67c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed0c5033aec0f44c412b525d22bea326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664aec3dff7d28d1a51da29678a24cd327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a181d40c54d1e6ed9a431547f4a4af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec523e5c3df2b9ff44ef297aa67b2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c287d1ef441961dfa882ca4a535aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1f975cb3b38338a30c2d71987b72c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9637f48062afbaece5ab7d51c235e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016afa9be7cb1ac0c4733229bb9a4a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36872fbc444e999568e04061ee6f6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ae49b6dd719c58a353294a8f124a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9c21bb5b3275da5268a41fc9cc44836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95340645a417d9c23d57d133b0a86537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875528c06c92b4eb848116aaf148d1ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7194359a239a4206bafbf9dff74cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae4ec4de99efe3b77a0fef65bb028240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f60d827ab83b2dccb67b3a3ac5fc4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3c68eef313080889764b63e6e37b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3e2b18fa38edf7fbae7fa047e265f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebbb347831d46b4a04d3a3903bda0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd9468e9157bab7af22b021a68c89345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176f58ae4c4695f8a96db1c758590c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee628781c33b33d135ca50fd65e3cea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4572e016fbcf7ba6aa3225e96bb85948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95285a005eb487c5311d082cdb1c8bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8c2daa7579713439f09241d0ee15350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e5db2cae5ffdab682a8c634eb0c1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165dd383381bd50e7c4f879207c366352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791c9cce945422ddf288d4a2102924e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1a2b1405661f6718ddefdd598e58854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db316e28245f937ee0e65370570d97855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fca5ee5e05cb5c6fe57de4ef7aca3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdc0fee54049be7117f5216c69019757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab440ea94da8ff3b2eca20462835001558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc3f1e5424f0c16e67cfa111a210a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3ce78a021160879d80cbbb92a94b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dc6fdf85ca7609ed6afc2a90633db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2cfa73e45e41997ce8d4d64985a6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911141f747d5c6fb1539531d465032e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014412345bf2b7d210da297943118b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753fb481d9df76e4104e9afb32711d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac98db16c5139b74e54369b98d381a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0acda46ac2bf352ad8d0a55072edaf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3da400d97a9c59f7e457e960e710868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd633cd1894d36caa9d2d96dc49fef169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5db528e8d07eeea27b0687a9ceeb8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bacbeecd8f74912d2a459b5ab7fdf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8160bc8dfc43640bb7040fdd4583d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81f32536eb014ae206471e88cd51ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636a5e79e7237a64d6289cda8de6e2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e5a835fdd3c439e8b072cfb83106075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd49decb7ebc4100364e7e439279c7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c29b53d388be0f641beb336010a9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6aab423880abed98d96711f95362178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef240b473ec058b6f2e8ed4f0ff39579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26ea061f0ff3ad302d5504b24a097080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02f3def2a12ebc84da0e2a82b5877b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369637583891affb10e42e143927268082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb1430afb3eec4fbbf3b7bcd09b3d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc58f83e9a848d0fbede63486fe772584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bcaceca0e6d2654b60e8a19fda91e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574a96e97a952824f21fe5848ac9e9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8df41103e2290c25f80d32e54577e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a78d86c0cebd4d5741a3237614816388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021c7ce191ce744c1c13b95a5bdbdfe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6efbe46df5c96dbf667505cedad89c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70affe7f9cb7bae6fb9069eecf92a8f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5fe38e13c16d5eab14f722dbce36e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d200c4c2403c55e71449013342260693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4badf722423a09d9d5c9fe6a91917c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e837ca6e4f5e837a68e6049e0af7a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6840f69eaa509bc6f577e3711837896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680be307ad2376ca812e0ecc0941d82f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e736b0d90b77e59f448868f4ee364198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829a89f15570d22ae6b7e0a05e2e24399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84af5720cd425134f9cce027f7012ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab55ad9668a6028d4fcb095bc1ea57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6467e95cf35c43952f4a09eb440e466102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b59d3a0beec6c7cd3054e990868601103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd491914741800fb87ba36fdba9d53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec602fffe9b9d6f78dac0897b3b5fffe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8172fa4b41c347fa5841983110037106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa394292c620497fd34a2c9d864c81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8d397dce14cdb91f00615f3895573108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4c07b9439eac9c79c46026b3988b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a49900be25eb9b0f3469437b79e3a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912076ab7c3bd0eb36bf9139213d3239111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a54ad994a1ecd22c9efe4df5b55e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c245db7395cc1d9ca5fe1a38cfe0a07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b362e7c26029606f4c593d90a0a914114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68326ec8ef31eb59acd601774b34ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbef3fe81e7716d0b7b511b585c7d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98a75f7427a3947afaf29db2faaa67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e31b76b7017df07efaf5d2571dcf8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec434779af558eb03f1b161ca30d15a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ac919b686aa8157ef2a72c6fa1a91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9062bbba4793a5db4deec33e476eb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecb54da7b469733bf6a95245f2681c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92999c3063cf18f011a926aaeb3ec98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98915980012dca83bde778b59bffb1a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfe0a9525af3737ec5b5b93183a17a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7149e0f4478639a0005a0b521f5cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c525ab3bc46ecd18c07a5408c06c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125611c00096684b2ec716a30ace46c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3603fd569d41b3abd988c3fc90a455129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca30bff0834816d08e7120ce6441ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682229c8c64e4ef424a0b05d5dd4771131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e798f2624811f72e8d6663f947eefa1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0651336785931bee9026c594307ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f81b3115457f5cc6ba390a722ba56f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16939a1a90a96f3242eac1d442f78667135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d872816f6b943136a7598c032648f1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf349d62e4df4d99673086e2eca215137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c27d524bf7faf7af9bf2c43ab3abc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a39af7db4a626f51422129e5a7b227139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4c6a2f8670f8db1d37d34b44e03dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04e94f6b473cd07a55d7c21cf9ff88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeca829445b6a5fcb0073b77f7aa4dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff939f9c24da577e1899c420c3aeeac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495973eb5e91b8f04ab294de86764ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274f5917c1cf1cd30a353f4c54a9b4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bffccc79946e1ecfa75130968e1e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e759bae181d981f1b7002eb5eb0443147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b673d3a0b7ba2373828784d5c8e0e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426b214884aa5d595ec7cc8bca1063f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cb49a779a1f01386ff98b92d34008150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5875a10d50b15b4464b68fa294668151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddb1b39447211b1314b049d5cd1be1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96449753faf6549260f2ebba5fda02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903acd3551f0da2fb8dbc9a5d066e5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71315fbd5689eb0a17da8b5f2a11e05e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df14a91a2d65ba23dc7a838b09a8e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430b11e0b99f053cca092fc74bb13da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c383c09cd6a46635287192588546a1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436aff9394855d2e66bddca67b56d83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c020db420e45a661eb0cf0085f43876160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd243ff0317539fd08fca4c80e080ee1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589e5fbdcb33173960589b8f981a064162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be219e8dd721ad64a3c8c251f372c585163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebee32decc58a48165fc539f75bfc0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152f6e132d1e646f62c7b6f3b9b1f71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d9d28a62ec418e29ff036fa195f77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e51e48283b9e98a67d07c72a0313bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34703b6507d3554b24961a1ffaa35331168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418663dae1cd11eec2e512f5392a852169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa085951ead4840da4558fc31a299d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7f24ef434257af9a67a87547bcae8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf1992c4dfd826bff73faa892bc057172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c785b538efc374bdbac5346715950173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd0a9883fa37768e22328e801c1454174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0e15df02c2ec21a71fa903e26d1a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514fb32ddd99a891a58fb414beec215176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d1990571435d870510029a385cb1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ab05b99bd6b7f4905b0504935098e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054575931ec346ffcadb5b92e45fb325179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6f1649246a8cde42eadcf455eb628180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423c0d02e2c5921d6fe05647cbd99431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b763a0f72a0ac674ac6f1ecb1998f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f56aad19dcdf3aa0f8c577ca67412a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd139e7052055111c766547f4bd6fc944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba0da42e74768a2ab73d51c6b0239e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6af7598d265b0bac84f8bf26f2d3c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b7a722516548bc67c6525533fb3097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9f2968bbea550068cd4ba92c5a1d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fe505297bc5edafa23bb77022291d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4184ff0e2e19eb8603e5d98fba8b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9dc51b821f325b0d20d883cb0b93411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b555928a0a60e573c66cad43eeb7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d04c30513369d86f4a8b1f2760f35e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2883ffce3ea1ae5962874563a466014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5e3c343f481c89b16c99a7da3fba415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474eb799560a11559be2753ea02071d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d80533c9318afe9bfb492e8c1fbc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c3254c29e5b0453038baab28bfa2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0551a75e54675ed0cb5bf1a0f6f3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d29643ffcb2cac0df24d7a2b0b8d0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1592df7b646a85c0a2cdce733effac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72a8c762ca5a4d1091c6848fef2cc122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d62156590b0665506ad449f52d10a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6893cd343db05fcd056eab3ae86ec324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ebd81d9b9f20359433fbea9982ad525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd56271875e96e341ed68609def3a3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde13989846e769b65a774f175639ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e320513dd8fbf678f7ca311247db528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33d7d4675c0813c33cb01463e3341b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78551a37247605ec31328a0bb1280d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248f9b491a1f7fe3eba4593d677298131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27313d669e2b17983bde1007f596297c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e80e7f8dbee6c0978290cab63c11c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85812b30e451d4465209f70fd819ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f595db4c67bb4f8f9523d08d3415235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb10eaf079e165de44e27c544dbd2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1ebc01517166f7d4d554dbdf2eb7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b3995ccd065811e3a5145982eb5a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a480e5432d30c4762e0f391824d96f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f49f3a4571e80b8103762e3ad34dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5522c3c1372455659cf248754a5ff6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d3bb37a26cfe4b67cfe2b7a1e467942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c3c74278b30f9af396e28db73af4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912493830fa9291fd69e7a4eb801b6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225be77c2c1b163fda067a27a31304245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997c0415ccb84fd2afc1d5b9dce394646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a132035da38b03fa443e665849b906347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0c2494378e2a179afa9ea2ab26a3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf5535019f70438bd10d4edb14b67349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bd16d006a94e0dced4a280546319b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566d50534cf20af36f24533aaf7284b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821cc6923c8cd4ab0f57b10d4e7707c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670967c7d70384cf6d48cadb582332253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98a6d8833583c1b560042cb2b27c5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddb4d44e113add6abc3df2aca2639d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5bf4a025e1cf059f5ee808e347eef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458fe616fc65b4b252e4e4b1e2aa8b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318469d385d8150518341e9be7bf905b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b9a3a8f4e08cc0145c33cb5c4d7a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fc085af6cdcd37f019f1fcff89c6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fb07b44d8f1aaf6aea9843477125961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca963058a5c281a7c79cf8f2f6191762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb10660fd45f7ac08c7f870d6e880163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc9d6842d68c114e3f27502a5ebedc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4181f5f74679207394bef31d49a6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c19bb664ff149ab32fad7566a2d9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406ce5dc760ef972908ade4d0043fe167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5992df6c986557adf0c2578a6d1fd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8935b5946ef852671399fba2fc5ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3c174eb26b9af4ed791ac328a54f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacb8b1b7a9c5e8c116c743980acc2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada4659c8e080c09272850dec93904872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd715f1c38c0d6a1b60a22ca074061e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc65d23825dcb5b4a95b8c58a7e79274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4063bb7810078647c40ce50151126175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d382f3e5e3f262a49654c5d321774876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa66759331084f821a7a1e142ce553377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cc4ab06556ba89fb7e95865a1709878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf70f2bb2e6a93e972b51c179583f1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c435d7d760f7315c4e06169a1ae43c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7769d357720dd4202d068add4a3e0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515c453b01435ac44fc1f3cba6c907d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd3ee0c4e2942d9bdfdfe3247bfd5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc01c3b175e261526e3a0a74234301484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462158695bf0e12fb252b8060e29a7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a334d9169d8d1dc3314304276129df786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8187a465c9233fcec0e043198a8ac5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371657d039b42b6b67d7480621432fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8853380564d572048ce00f985179bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9876136ca119b2d8dd2e87ca0f39090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70120c9cfebf0b7f765dd4d1e6da1b7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717deed5ed79d894a591a6a7bc2034292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa124aaa754d86da85c86f9aa1047d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e43e5d45f6ce7c008acdafbc015d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de050414d99ef584590fbe8636b3b6d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b3a3a6982889f66ba4960a07fee6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205fcfe47b0817785e0769fbf24a8e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd957a466e1f8eb3effc9975545321e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46406764bab368a793ebefde5405ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589da19afbe5e18693c174862a22233100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b134dd3128ad50c37b0d35b12d05b3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af249eef3f7832138a70d75ce67c8cdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627350a2a1fc4b3ff7d909c37376ae55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2d3b91427b8a2bd90bc7bbb660307104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d146dd650f52555347035544fdae8ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89ae29dcc2ef958a46a947c07e29fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d49e9d03fe2dfc27ac4e46cc4b92d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cf553b405e5f25a0656021eff2318108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf85c2fe2ea28a6fa0d1d8ef70f2f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b484cee95971b469cfd44f3d7ee1fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3efbe889b01c37afdc947ea379bc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09881571d59226e727aed65e67fda8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be829e4b850ed01c05c855ecc75832113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e572108a4ee932ef6097b7a33a49722114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87c23cb6acc3ccd9636776d27df369115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38553d483da87564c1ef1d202eaf7598116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcb7b15e6c7c64622052d60b24ddec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4ebaf0315df80957d82fd8312fda3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5834df1a7dc156a43f2713ccf9be948119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d506dfa63c3917e566258cd31e35a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c234436b36eafdf7c62be40ffe0ecf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366391af881a7c6cadc9272a98188db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c32d7c88c80fa8d2288f87fa82003e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3863d76262dfeb3eee78465cb868322124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0f947f4f0c97b9ed82132a28d3be5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699265b731d7d3b72edb62e85c573c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca493db1235473402b2b9b21da5a8d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf1853f1f261723cbe72484cb47e02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda5aee04a59d0ac8260ccbc4ae47d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65926b27526d150f83fed78a9f959c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfff0a6bf814c2bfa033e7c570cb7fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cdb23c1e14128762b9f8fc6a949d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee83c1f1966e75ec5fc3d8852aca71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ccdbf7efd02159e3087fdcefb8484134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354893c686841176527bce28a697a93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa02f4f4a9351f56e2c046fe1eaa38e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20998fe231911491720b085d695f65ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bf1381caa30504543c6639bcc3493138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc23a45dabd6ab9007dca8a4c88ff09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818340c38c96e480fcf90c74eadd34e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e300a6161082b9c12e744d4fec18eb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54487b995ef9bd321bc5a7bbc6fbfb41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830d64b5f376d5589f9349ce8bdb27c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dd15cdcaa4b24eefdad64a4deffd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f8ce5b499b6e7c9aed9081d473348145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b93cfbf8d324966edfe91f0fc57774146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efa9646b77fd33fb2df7dba393590f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e76fcfc427a9a751422c4a3903b9d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae9c53618772a2df1334566bac1616149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1727fd6d9511b4b6eb898d2d4d1cb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e8944cb341b5a0042a890383109ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce95453bafd7e8aef9f501d6cc7f16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145fd5658ca995d0b7462eb7e65d039153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c478a89cb376ba5d1a3cf56b022169154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad27016e8cd9d2263a935978f324ed3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d98fe6b95252dfb908ecf1619cfa0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c819c44bfc719fea5c330fe4af84c5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f475c5f156a144a3e28a6b5ce80fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8f28f00dec81d2cdba42f0ac0b2bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf8f3271c92f3ed07d99624b6fbe15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a997f8c75a24b56731f118aa59b626161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f847b7ad2d23a6217347fd94e0870162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bc920850a997b9d5b64efbec59954163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fbd4e6c5e6af5b8ff947c8f1a603d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e19d25c17df4c4aa74e0a81b7b1a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c072524be22dc4b15eff7418f9d34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685e6a12ac92edcc7226f7dbd84b8ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5066799890f072f69ef60bab947d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bdcd65a3b66f84f20a143b87b3f6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754cfc4b1092506e6c2b0bab48baff8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f3238f75b5c2ac7ea5d85868b444b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a19b515ed76178889e40f6324b3ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbef09056d7e2024326428c1627ef9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8ece49215616bca31569e8297408f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>