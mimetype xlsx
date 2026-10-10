--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcd11af5fdc3904d12f1a42a17c1801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44d9b527facd7c58edf296da7a68de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd44808ccb275b6472247ea785801c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b82d35a86ac083f2e21fbce4141a3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad6af7988a7768187ab302979657975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738a6b65a710aea237a3dad66c6a3db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0743b4d80971c63a8c0e731fc3fab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69c18309a65890469f1c74f4b4ad768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ee358820d2a81995f1b47478a64819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f7bb23233c2c809ce56ea8aa0d74610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956c917a5fc556e1c9b251df0ec40da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c2d717415dd11d9506a82f3c173ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e6d5341e68ea42122fba35c772dfe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654dbf69e7ab9a3755fa0c7c848805c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7ce691131ac2b16fa2cb2d1ae716615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5426db1c96f07898aa4c5a617bd07b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c7ddc5dff7b5c44913a7385c9816c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08038651c44d128926fbec5fbf27500b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a1c9212ad87b0061da9c0ba14eb2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef17b207b73fde880a35abbc97b162e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155c3777d409a6d5fa3075113e72b2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f124a1f0e822e8126e04068df68fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d5cea2eb6f28a0c9fac17d353ac4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e61ff07b796ef2877e9a3732ab10c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a01dd4e8fd3829708fa807146050b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbb0253ae60a5681650de9713596ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05447f3386a4f9b428326972ac383e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193ea9fdb30a234a96c63ca858b3b3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d309c714b9a72f4f86c0489f6afd20f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04e78314eb203cacf9e4e9ed00669430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8e039f6bf3de57273462fc8fa0ff331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e2b7c58fefed96f15308bb61d8c8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471c1b1595732c7ea9b49b6a5ff5ea633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bb0b7a856593e4b66c7fbdb542d8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdbd98607ba918f8864c2b6324548335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e0e99c463c558f6df0e56e903cbff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223917a90e8ad9b1a5b4298e6b3f15f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea58eda10a2834d20eabeb1548cdd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efae9aa65b820fc844a4a68e621ac139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669800e900101ed89c58286942c37c4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581810b33a13e143e32c4c7f22e05e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2576901652997b8cddb1b9e32b432c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23826bf72756e3f672d09dd6fa1f2f1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9c78cddc1411c63eba0db61493a0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1ede19fb6ecfa1813ea3f58dabfae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde795ad31f4c6b244433385467aa54146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6762ed687cd9cb27d32c98912af5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376f41d20375879155e2741b04efb8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879d022dd3b75ed3b382582e545b85249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57c7eba8b68a77e1090de7703dee2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794af5532ebb448929d9f8fcf23c0b5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6088e84718dd435bf48c57a799289d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d9e9dc668aec1f2dbb86ebf3ae4ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675baf2b144a7d2f916ebe708b825ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86d3163e4b3be6e208671b45927bb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14414ceb401c42350c280c403f4f7e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa127baf3da3e3361890f86fb4140557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ebf8e689223841b60e03dfd4538dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd1fba6b611b718d8082e7d1556aa459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b90d124374850781a7acdfa7ce1d8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af82a42ca3bd30d28ffcf9f9da524461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebff85a6e975af36747908c8c37f7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978b7fecff84ede6657dfd9994f416963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029555f138d0e07e16a88d15ef0644f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25866db2b2782b000dcc16ccf18ba62865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e6f63ee10e26e159add4bc78d366366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91734714d3ccaf0b51cece176e2948c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5c93393ed7f907361e41a01b409fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8836cf96cfcfd3c9da22b6b485332b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bbb1d3bf8fef0597781cff10d009070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa0cf55808cf759cb62492b29c705071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449e4436f4219f8405f85dc9c31881972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069e9c4757a93aaea62b6ce27d1202873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a81dff4978dffa2858aebad4545a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608ab30c8fd0afb4a0dbafa953c1f3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35839dfdf53a4752657f2da387e2a0e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c67423787cdd13cc99d199612985577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec26784d5efbfb85305428863fccf3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906b5f74007310496ca0ba09b297b4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a495f943201e75f0c2dd6c1de0bb1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5180f6f26ad82d7295e920e07548bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254364496c80933e69dafc1fd4c66d1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599eb32f5594977b8fea8951733a16b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaccb51983235154857ae4c1c2959bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b70353ea3081b6493410bbcb2abb9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5c2bbc2c3f6489d3b288b3eda9bb386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f88f0beded8a9f4b219d65f36ca1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb78edfc287c4637211c58c091c8b2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585372bd686b91c3d4959f6134ffca289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fbbbc198ad6d3425f7bee8d3cc6f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de83938ce7b44eafb40f28752e973691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb638f7287f407f6f3042aaee3bb0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eea14c29b920d27f0fda8f5a0642e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b0e5b37706391a55f72335886dbb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea9747dfa1d5b8304c4f00b18e34e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34de324bd420fd7b271af4c1359001e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bf6879b3e54c9096295a22e17bbd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96284136dd30d7e88a81518501814be698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa00ccbf8aa8bbe8582eb6a24e9018e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8bafca16ffca75242d3d8da9b6f23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed06afa990172f4d01c780e8d2392d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c268cac49b7936b14926cf0845209102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2927d991191c45dd5bc2d27a58b70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9ca25a8bb6b41702370fdbbf5414e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab5939fa1f28f23e02f4fbae71fbbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4083f0dafd901a0afd79a84e40181106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf30d228a74bdd02789cdcc31f61085107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e09e9077f42fd94a89f6555728ccee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2bd5bc8888c134f1fbea9fd911eb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7625c61cc7b13a6b9efa87e901c70e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370579c54abed43ad2084b328efabb88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb74b9a9db14c7ac4d1714013160b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e1a5fdb9bc0e930f314dc15923a6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9231d13452cf080b0b92be3cb9aaf9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4523e5ca18c5a38e46727646db33b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39279e092919005fe261ccfbbb1883116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ccae3a3e9932264ecd491abdff0d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb307310a4f4eb07ea48febf462e3fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adf417510b69713abccd7ffec62e84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d77ffa0d57ef0dc55c4f8a71cd75ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d57ed5d093ab88c9ca7bce16c4823121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4f220c1609977bb0bf0c5449f07f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1b9136362615fcd981580e6acdecb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8dfc4fd894d319e13f943d74ba388124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634495618cf828fd0310d22c39de27c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf673127462ed445a3a40d9cc56841126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd416d564e8120345acd1315c5659d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f49397b03f5d0060a678ac7d2a3cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4391e02e502424d12d21891ad7389c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ef6d4f82f0a804c1cbcbbd3006a7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23b113f771dc35ee679696d60cedb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a0b085b03d53350a62541d7dabd54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b14b502535bd4423459f8d5770b39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79afbd32ddac6a55816dc057e5b7fdf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b81b5b576708e888961c78e8d4838135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1afe5786463c06a93c50f8c362c856136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880096402571d4089be506d72b86cfc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815643a0abf1aacc1aeb094f2e67373d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b3f16bca78a66d5517ca5cbd63d2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad311201c1f035631d3e36eda64fd6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b092f418b5cea0933d317d0a941b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220049d8e015d1f5d46fb068f444a072142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a7659314485bc3bd2bc6f6b7d40d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d20f851cf351f7c2896df9ba22267144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652f24f99adb02ab6476c87bae35803145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33162fa52fbd356be8fa099d86dca8ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b72f684a0ba924d019f8f6c4f55485147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54429604768b81b69aff0efcd79631dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a56fe4801388a622d650167ad00720149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94683978142afa011bcbbc722ac1db81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040da1cd3cb27e7ba1f9a6b95caf632151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbff4dc8e57cca07cc1c03c82565bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b005bf0acca06c53074aaafd83974fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dcbc3a25bb38c92fee834c4b2cdd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943de1da5543068ef217d4010fe9dd54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb69c8b00ab9b182cc7e4e72bd750fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22275d86c44b3781390faf06fc563581157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925a70c090aeca6ccd086e221da0d41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af55b42626936ca9bb5ee779492d06d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a72a46287e5cc7a139db212affdcc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19495811b1e15fc68faa5bcca583b8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d522f45d0411e3e9cff2b065aef0283162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7529c0ce0ca992f43fbd6a53aca53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce595abe029df2eb129cf16cb6e7dea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75399dc262199f73d0673d7b3d900c47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea6e61a4d98c064a7d0c9d926eba99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f720d905b24f4b7e075e7d0c8bbcea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312c0238c0f9f6f6b5c9ee78f38f732168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa943cc9744d3aabe70e23a4b7eeebc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67917ffe2e248601c21b6aff2ba83f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc45ce03b197cb869cc805daffb71c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1df771865f0865a137156199af0c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5834dba1cae19233bc595a6d42c58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae336a896914d2dbbcec32d6d7a4220174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388034ce642c0eb036b3b01f85ab7a65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983d0146d52f58e39e0a4f6ec69761d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33e73106a3f885b5c72d6c2fac1bc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94f115739613c1e805c89d8bd1a2cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edba4164396ccd6f06f882e89a7021179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a748bd96ff7abc7a778b7fb273676180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04547bf23df54e13345e00218b3f20b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cb2d4ac8cc296bc6c907e45d1f3992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268047510a8a0787932df54f75ef92833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967c43a17d31bcb8e18edb407036f094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f2edfa527672e6141a4dda56906b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5474525aa93a713f5fb62a196904316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87df42213e3ad9a6975b03a996088ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93abcafcc5a42fe0372f6c820526a268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9908d8baf98d12266ed52753084f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093ba79f4e7bc351db88b1fdfffa59a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891323eda50ff432a82f90cebb0db2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032817d224c76fced75b0932c3400c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47e0d4064c47b6e5a410bc167b232b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5cb74b208984d3448e58daf33df5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb3e1ca58aa33a7b481aa9b9ea648c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323c537671413e400ef150aad472d3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7608380100f00c69252be2b53fb79d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a7d54ee64e86024ea2640f127438b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dadb1c181717abb45ed2662324700219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc7d8509d6badd75e3ae3ca28996de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4dff0619ec33ca2dfe47a092a7c4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c08005928a43b3e068e592a0fe11a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384462a543f34733f4a2608ce061924823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf949828e44d27370e48a062cc9f141024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930846ab2ef6afec863114e67b26159525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da2ed963b7e1cf6bb84ca35bf1ec5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd72c78e3a5c11c54db782410af01927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c05a53e8604a336eacf9683724a9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f840209a8d38ff52b3636798c80ff129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c477b0344ed9f8ff25c6c6945870f5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd36ea728220900d0d020bfdaf2342431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c7f70e331e7cad3ca229d11aa7e5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930950a754972b9f6874aec3e13ece6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40cf2b7efc652af9a556026da8883734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09120e083b9f527848603813d961eee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a4567c11c43fdb4f78d9d98dd8c1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace1724b25ec8023034572a8b926cd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4403e9fb88a58fb12892e6f896981fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455ab619f0dbda722de48fc1804f72839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6668c1b08ede80408e30c3c83e129b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4540a5965c2494dbb0941c4966b9f8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a97e1e245480816c40771fa25dd2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32699275cca6d233fe925d6de426e5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3fc4d39d249e37087957d7b24450e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c9583f9f9fbfe3d86fd9e97d126db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352a599000b54018b6d98a5d42def6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a945333eaa4835591044539f953b4f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccbb1f63d0f79a8f087bc82770750e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1365cca71ebe36746b52c847f8d47c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625586685fa8db508430358ea4e2f6c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca36aaedabc2ea6d5eb7fa6805cf99951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422497333d3528f0fb45e2cb47f104f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8984f4262bf5c70d1e861d9119c7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a467a9ae4c32c8888abee410e9e5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54b21d8ac17646cf24216e507dc89055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17eff8afaf7552861750f75595d959a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2cc1906ab0856d54d48cdeadd28d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f695efc7398081a1a814a26e19d95f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb09f6b8d6f352689684d8d71cbb96559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b29773b2e6e465f7e73dc4d85a77a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe229ff276564637822e80d81511349861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621281a51cef812bbe7939e3e1a3db962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96206224741d573d2a6b3ebc383418ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd400eb3a42c331b8e1e7fa55f45fd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3779f0dddeb0efd03169e8535d9ddf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec728f966ed6345faac4af7a021ff2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5413a872887977a1af98de11ef22bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec566cb6b4518c396bf325773bb600968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082be01127e9784fd1feeb6059c5392c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b8970d0bbb311bf1bf7ede672b4e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d065f55fcc7e48d4702040ee646ac2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2aed11e2a96d80bef710f5f5c532d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f317e641b2cf502b8f9ccce757822773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3feae0c600a9e31f6be0ac2ff95c30b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf5742ccae84b33b13198fff7b974075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770cde97d3f026b9ee28520f4e83b4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cfa268906f7dfc8da0518196d54d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8bb2b265a456e839eb96144d5b29578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baa0a130b1a4537f6084306b005ee679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2aa21df68f749f0b228396ee18ad1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ada7734738d9fef66bbe4fe4385ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4db23a2eb34e4c9e0dddda8fcf89ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23900ca98490f6636f4b4826c650b5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b3a30300e5ff8b910b215d90f241084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a36b78a57482502750cef7eba9ac585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def7b8e559aa2993701c7243a68e12386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2b3029c17dec570a70c8e627d3a8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d734c2369ebbe995c5dccbe2d7a2fe488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf11ddb908aceb42eed4af8ddaa57f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dceb474b3376996e052b42b84c49590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b14f522068e04c1f37d18b330f056691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9990072c4b73520941c5c391c8bb15a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8591e73e9555ad6c9391348e2abb1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287f69bfabfab016984cf470118d55394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69649edcbebc09d505408b4359abda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a72f04a7e2c01dd7f64d9efdec82f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec584f818a8e6b8739b4451267799f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1b96e4142c3f856ce45c275d5b8ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3843a7572c7dcb85991f58e234825599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37b1c9363479b5d57abf5cada910ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747359c2fd45329b9cc1d8a83e8ffe62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd65882b0998fd5b132934677673b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82964124211ec9035e0e28eb04c9c1bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40e46cd14d15b532752cdb8c68ba90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732b7b0b299bbc850977628d9ddf306105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb7a06d10fa83231a171f86ced7705106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c5e5a10eb9a59f41b067572714890107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd709f685aa633e9dfb1a0b75144f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075ce6cf1bd2eaa1fe3db18db73cdb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8795db5cc3364448278a183561fd56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64d7bce6ee8c7e0d18816285f53ed9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c0caa8b9c040fe51d1f33445afbe4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683978eb1372278944e4b7b3831167db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c28a373ec72a7074fd2ba382952f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734a9202996caed99d70761b981b71f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4f7531349ede7b41b86d9e3fb1edf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb280431b1b2c9de7d08fbe7aac68b8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6a111f04b5abf042d5e4fcc9c521e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c0bde0f188ff4f48825bed46448b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d3ec10c0add530f7c8026a223d193120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85a1687347f5e4193f5b345043dcb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c58c701e5c394e019d0afdcde12728122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ae0c43f5b9ac93d309c971ec88430123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308ae459f265cb1cf086789ab4007e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1d12d770483dfbc529c551fe435af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036c0d730bffe47c6f96cf142aa8a0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175a0445f50426c33d0fa181ddde4b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dad2197340822cb0f7d397e7604cfb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eb20c8d3c96e44dd1c56e96bc16f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bf47b2611516e4166743ff26b5746130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e5e46e4826acf79139402aa1c076c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492d208fe0d27f3e387418d112935cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306ac78450907f21d9bfcaf26022b8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1283c5e1f270c5ecf4858dae04aeff2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edee8b29abe41d45ed95dcab84b4cf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ccdc545d676c987908d958c61e1a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca3b36736959ec2aa1757836a1ef2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e87ae1acfec872f028625e10f8c26b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692d782211091253f44cf6fd3c5d4db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ec19c09b5791e4370952451c0c3e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262cf58d6c14475ad5c764a953e2d2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ebd5a147d7ab86c5e4bcb41bd09cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983a9cac7349a0058dda5fba19be353143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55868e91a917eabead25f0f7ca23fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c968b1a57d5c4e0ec43dab63d36945145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82c30dcf191ce6214dde4196391828146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd73662e51a2ea12224096537cb722147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef830f45d511bedc2cecb40f2be2dcf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13747988bb4815ebbe91b8d9b858c13a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1da94977696e1192f345f12287eaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fdd0dc0a1b67a8827e349f2de2196151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb00ddd2f2df1cbb825b15b412dbb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b86733d8a611d23fba41ceb789a0e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864618b653253e619fa469c22da3998154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98d95e3e4e67d332b9b90fcaf977ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6970fa96e3f11abb961beff266e8cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35414cea5a88f9ff70eef154e6390592157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dc67c73dd1f3eb0eb07b1a22d4dd9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4e79a30b1900de09feec305de28b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295055413a8fb464249983c210ef51d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d48a644c624a6834db2e6855f231f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f549bed2c5c1b6362775273e21aa6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c761cccca2d4dc0dc064b355c9151f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57118dd7c3b149de9b9896106a4431ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573d2f08003c6a3fbf0d748301f5c49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63a8a04eadff217f2bd6192d92d649166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365eca68bf257770c2a9d133f3952e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72149e8f898041a7ac3feefe442c055b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f71e0665d4c94cb7a6ab2a932738c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1778a3ea26ae5c7cd5d9b8a317687170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39338a7c9559a0d97796dcd85f5eb4c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f14717bde1e23e36596dcf836a68a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3313d4810cc8b5237568cab0682d778173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ab6f7da2de07d6a9c854569356e5a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>