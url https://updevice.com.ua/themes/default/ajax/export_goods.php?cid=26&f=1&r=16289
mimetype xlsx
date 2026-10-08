--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1f874d612cf27c0b4be78cd2f0f5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbff625014626c7fb4b115a99b34fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dec785d0ca0d3e9c19bb82253336c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da897ac52528d0be38c75d811bf278314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab53c7f28e69c0f939d1d4e35212ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ccbd4d33b539e22cee7da217029ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31f4124f5cb9e4b351ed52c2192e457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73e2b3cb0887f9ff9f4607343324e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d4b482ade5474d37f8a3c0404afa19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99876e93aae0d869eec58c526e90c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80cc8346843bc52b9a01fd9cc7938111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57381a386c6dcd7b741b010798466c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830fd094761e223ed4ce5c5fd222f0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335584018bb046199f131f5253a713c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f80d55a719b8df255b7cda9f4430c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08644d90861818ffcc32e42e5ddd625816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1ffb4c69972c2f14c7ad052218a5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8038a0855bb8e27c4e86fb9aebdd8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8081cc6e971a1d85db8f2c35f5ec9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e020fd06e1b47c4c443cb45b8b46020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b304f98a0eb4a9d0c28524220669c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43db283cecf70da7a3081d443c012522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa39c1e162f33f89a61dc47f5f26ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb3cf490eebb4e4d65ae7851229ed924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa359f4f032f610b325b7a2ad9fc3b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04679ac6a02326bc573cde7642e215c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4211d8ed2fa4b872847ab12ffd3dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266cdbd7c053584f6159fd40ef787a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d6a8f4fa2847db61224937cf7a65129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039cacc07a0089fe20b7534957b5a4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2211d50d7cbcea9a63928a711686c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d581a82d6534b3f62b1548dc75823632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f204042a84387fd7c8f284060f72a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1c81ccddfd07622f846fdc572d52a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924469a005e2f19a905764238f2e520b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037537bfa4e68ef8e7f3fe02c58b662036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c426bba74fa0e8f242e44e272a4e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625829c1db8c36e3571d41ca9ea46d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057d0393e8b9c80ccdd5b981f2f945e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b314752fe8cd5068b39192bc8f2f39540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509167a1cb5da1dcedc81d6d9ac817d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5554281950cc41a1e9d3800be8bbfb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d361184f20351fe59b16c74da6a07143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e6c3cb06ab5f3e6245f1012cedbf144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b30a3bddd5d6b475210a9f7d8613b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852182e1ac689e4b3a36a6011a37d5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43cadca94d6f228de0a3fc8f1f54bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c165230e40ad4ba679f77a0104423748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67509ade7bfaa7ef8241f8ac225dc65549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b180bff92725014d81c38199dddaf950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aa0a19b6fa508c376abedd19694e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dcc455b8142ea825e7ef41014c86852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b50285c8ea319f7e6561d4ec5a304153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e4fa5567ebf3c8f4400f1015f023b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c88018bbd1f585628ff947b715abe655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60c5fe42be92a13e5e5527bf7a0e1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dfa3a29c73bfd05377cada6dd08a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f382ff201e3cb57627c6bcc441589b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fc1a8c72b00262cc1ef3f47d7c06d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f7a697be89daf89d004c9c603cd5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e646473371cf9248ce4561fbda0b9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f6eafb7dc8722d2be1fb182735e4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8456aeeb1ba4400d8b1e645ff4feb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82610867bf4176c4cf32aaffa7d3042664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ff376057982d89d04d43274fefaf365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f3be947bccd3d45933df2cad6675b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3086e454bc806080498517d7a508267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c58835317efbb012dcb464a5fa63d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4353c14d42379913eb5eccc09076969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402e216aa62fcb1b6a34f834a9eab1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6e59b58f7cd3453eb647236a4c0cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d2dc4cdcb690745b907bf1fc0b09e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259f9dc49619b76d2bd0b740e6b003273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795104edb3638bd4928af8c0e03caaf074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1ab61613582564ce55fc8afdef42a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f474bbe9817199e1aad4ef479694d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ea292b5cda8e49d8cf8eec97a89ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec9afbcb57a02d1b3348a2046a2dd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6222510e36d8421c85409693cddc279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235d8a07f7a3a489e93091dab96385380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9bd112a3093cd54c0c6a3079e123781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee564b0ab41cde9db8967b41f96021082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b869642d235c9ab9a8d276c79035b4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb3b5e6a66570004ec595a627d389e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9b5401e2b01a90f592c09754638aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe9004377f212cc27af40ae06dfc4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50795b219fd8adbde3a139f1a41e178587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37be73597dadd0d98c82fdf334af6b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c815fbaaa5e5ea4b39fe28727a9ceea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1e74eff71619da18b68cef7ffb09d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14778141f84eb2cf8ed1cbce60651d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add4fb1e470efa89e9f172f15d9c3a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3abc95b9a549146f2148560c611a0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f60c5cd67477c60ffddc247d1a7d2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b66da9b11dc6c8efd8bdbe639054795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2db23e8801ce4263af0687f446d3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839996ca847ae6ae927fa7958f6c498297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee2ba7110102e2c57cd991af1323bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534c0a72c297f5ae63f61524513326e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52cbe14485ab29b450ad7ed1fd3f3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca0737e99a3bc2c8af52037b627371101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc60932d0903bddc89e07545ca5cb06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73751852475e8594d7aae8b008ef50f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1ee70cdb82ea808c13be2e41c9eee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e37b05ce1a8ed725d05d29bf692d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2747883016dba12820844425d31dd3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f75c624c4be17a583d71ede9f60bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d274e23b670b58b673a12d386e25475108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91788d6e46d6909320f7e321980b4c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b055f03e9b39417a23664af6c1baa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf9468e203c885921eb9e1bf7b1b7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ad96f805a06eed77374f348d78fe1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674537792d377a8f1b9af0ab1821528113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4a6ffe24b3cb0f3d861fd3539012f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe12f0e96389d86e6c038177a51b97d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b64faa9b6e79e17c43163307d1e11c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55053933fa25b908aaf7c4c9284559f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd6acb3bfd3029d68b94046ec8ff07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12905fe21a2524d08d355a851654fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf661fddd9540a75a888571aed324a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb0fc59f294ee03329ac9ca8490098121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2cc377c7f8ce19be2636ceeb6fe28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eabdf606652ae394c184e2362b9b07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e194c6a86e9ddd62dfed66739c65d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed86ef6963e75fd60a289905ef8e6b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa59a0f27ed7ca202190a327b9e835126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390fe6a765d9cc9c483da4ab1bb37b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f7200db369bb82d1a7b75aeab4ddc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0a970ce8607f86614ab55515c59b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cba3f3bb0a64eb412256f277c9dba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb69e4db835f188524fc090f21c5302131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa65662f99a2b4864fda339e7e902ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d956ee58acb2d2b4c85e1f5b819925133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dc43b89fbbcccc20b52c00347fc32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216836e1419dcfa1ca1ad2470b6cbe77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c58a90acda8e82d7ba4fe62da7125e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0e9423e3121ae46e503520525f91c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053d6d77c7bf0eb2bdd6b0919933f9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d0cfa62d236d8f6acf558d6b16ffa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2338131db27cdbe55931dff853b49c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae2fdf6728aba415d9b220cd2f80fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd443b4ecfbc76b3fb8f24eb92c5c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61206471f9043e09c5678b384273dd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dce6c1e054483d8002ad97c92b55c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f0bdde138a314891c79e4a585d936145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a71aea3801ae0c49a9a7402243fb3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dc80d1684e1d070ad5010a77f995b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0669f8bdfe60e3ed026700ba71eea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e068feaa3f0bc45e19f057a26296743149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f5d8a3b6b9fd92bcb58ad12458e91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532f0cea553d8f37606978176556bd0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4064e86ed521ec84362dcbeb55d94ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929e845f155fe7c224a28b0938f7ef8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e25e03daedcb72b016cf351cbbdcf0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56690d9d8dd6dc400bf2944a3cd42ea8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b702457ce411dd6cebefd5deddd3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cd0221735e6a0c620af35eddb0472157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7768f77a50a40a70394cc3e4c43a047158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442fd2adc28f3e7808086a9b7f7f6be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b250fc28e4ac77aceb0cdcaad6216e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6dc7a8b9361cc0da0cbfa3dcb6b4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d666066d8d98ab2d81cf947fd0068162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36c1b66f3d79ef6fac921f43e10ffe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c0838c08359620f712ce3c96e6ae5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9711fad606996240fb4cc4537b2f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11ecf051b012266cccb0fc050c4ee3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94834e3c142d5742ed2e8125c4347ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208aeb5a4e1474e0b5e1ee42864faa1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec11380d84dac46cf3090955081bf4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceeccc5b79f64ab3acd45517f2ee9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3e3a2b46169822e2496bb79f88c77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3858b3db85131c0fd0b325f24cab12d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0738dec6a4477242a1d6466c36d7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97830c7adac0cf3f876077215184556b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad772442057bb41b1962a2ac101049175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034d4069a651e1b5ef2ed203625a77b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28fb6f19bca4347e1dcc7d2769bf9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140b30475ef4bb3af9444a676abbf95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb64b5c0327899bd2982ef26818c532179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61832c01185f2fdc1f5f77ac85e32961180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dff320b90c63cead6a834be49880cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53511947f4aa9e50be773f9767aea8982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d240bcafb2e78968d18083e7ee01cfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25920cac320030254b5b768d5f2f8a9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429bef3b742a9eccec588ff6affcee55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840244d45642845f3d7ea8145157eac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3124ea3707820fcde8a66f6ad460787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a5cea842545f429a5309a4fb40eb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd1ddb6371f747a19ed991df8912149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a64793a427eab9be15dae918420d7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f94a66706ae82d6d330f6a556f0b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31524313d51a757732741fde03ef5fb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffde23916227fd3c8238d0b9feb41b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87026b52e8770413c98f9788ca9600e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f827fde5dbf329b90a66b2df4c31415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f3ac6e8e64c84f426a024242d6d5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691baa45f8be56eb8cd41d5471c49a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40084a9e50de2bd61e52ce572a9d243818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec05b48a2e0e12b0ad6e0200f506fe419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97d66d5b544c5f4051c9a2bfe4f20520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cce9233f9a6d18c1687386b5a5699d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00fdd4b8178b10cd9e733b80035a9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65931c5e9a7b930607018f6f8d8ce823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93013c906bfd84d3058c56a79546c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b699c93ccde909b9dd07697fd0fc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b3aca2b5705863af9b0c53497164d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1116cdb9fb63d216cc6c77de7ac4da327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d22e27c0c10bbdff80162bd43278a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c292e3052680cb04ae90cec3a093e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc114f5e900ac7030c6cdf38165ac530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1b07c8f2a6b11df15600bf8bad60e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2968eeb23f355823974c8552685f6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22f1de0d6f2733362e76386109893233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaa715ca197642138340551c7325f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0e8ce2d24e5e454908f465c5f532a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176fd90cd16a706be6d0b646dd73fbe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98601be828d657a8dca456ac8396889637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4d6a5ec4ac29e62865861592674fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612bd505ce78998d116b36703592fc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1739f49e181b7104d98d8e78c5826a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce6c759abb78b28617399852cbae1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c843116a6aa9ef351d6722b89b06b5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d86257af96f31ab7f080f0f9aac6a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221f9f7cb33e4179c881bac34b3a0cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e30a195e529c973b417a6e926c6ce345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3c3b4fdc73c330a10cc363785c85146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230185215744301c517f728f631d428247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea52511038c189c911ccf2d79a517148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5cfd01b98ff798139f55eb78b8d9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6761d36ca789152b0cd3570bfda451b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c198d58873767f18523f41250821751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4f79dc05cb55e250bbfc18093d72552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5774a4d8efa6983e5cb657cd295dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a202f6d6edb4aee5bd9c9e588af979254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76530410a831f6ddb5f432712b7f4afe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb495580f6fe5bbc523bd4044cf3e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2bbf369f078a6e6281fed9fcf11d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65813ee8d1ddd011184cb19453ec2a8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6c717654c4e84ffc48aa9426f915b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a5f4a78066cfb0cae2bd42822039460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567037671e738d939ad490401260cd861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec267f3cb31ea4236779e790c415fbd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965efc2b0f5e4c78ddf2caa2d0f35e9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23d7800be4cfc1bd3640a9d7bb197964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e4f27132e25b21f80c0b2da5fe6b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a443cde27ffc6eacc927aeb8d54858066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49add3249ae728ac04a5e70304523c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8b8c69226be7289c2536ffb4ab4f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb2e9a8ffaf1c1a381801101bbb1c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b743d9d1be322309eff44e41dbcc170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7c1648f8710e2ac5f266470ff14b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb406cc8d08321fd4fc474d8eab9ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc27c3b1bbe2d7fb6b3cd5a9fe206c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaaa9da23c7839ca662d3f76a059e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fe3c1bb7f549519206d4d7554be1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d95ebe6ec262dc4f145ae64face3d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51734ffee43b0f7ea82b89a6c2109477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae203d5d8f64b5735363d8c7ba0652c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9a21254d0f0f201a8e0c3dab72bd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa3c7b75a05765125d04ae4c0e66ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535349dd187509e93076e35d15b4d4f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739e970f8b5ffb13e65ad0ad55fee9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7616a7bc688cd165896b56585491ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a044f3792a1440d2a7ea00c6d0e0f3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73555ee7e71d33a422aab06b0141c40985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339692c30ed7311d0e97eac7abadad086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a902c2a776b632179cb25fb42b1648887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dff1c73c3309267ed13edb1050cca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcb69db96faaf9f4f589c3bada144e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8165ffc13478832df11a6ed1835be9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838c6edc77c0b8ac637a46b82ea581891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33d3f54530f7492e1e2133c139a29692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435f424489f0ccacdd5c1c68abfa7a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce3a4cccd28693f414fb7636ff23de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efaefc50d7bdf01632c077f46e6e4f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a86945ed3e427357050f4b243604cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e525384b462e305969b3877245c7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491b9211c6ed288a3011981442593ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081d55cbb7eaa1bfe7250d83bf27c0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bcd374b90272581598536938328b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39251a49a880e5b28396fcba49db3f3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fa91ef2ce1a62d5b44b7ef5ff2a5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856df3b2940b4a00070e97eb50e5fa0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d4b52e122e026f0ec5cd616195d32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2acdda1a3900fd079070a2ccb571e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad59ec614a1f87fc94216b11478ef1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a17bd6e5350b0f2d4981a02bc8ddc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abf85076fae8a6f2a0a55158983298108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3322ae7e53c2c3c4274f141adeff5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87894e4a4bc7c969b4b2e351b38f6196110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b709e1739a4937786b150152f4a85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c278602f3d3ba3248ed7b68c350730112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c706f886468b8c15bcbd0a373ebd84b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ce831db9e05aa939e9f4790fe1948114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cab4bc09e60bf732eeaf469a612a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8128742b5a8e8c16e2423b71c0479f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f578a696443d765edf3b4adbcba9d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9eb5686d2ff5fdede64c23527a32e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b911d1d46888617da501da381f9ab8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e334192b41bf74e8ca350932ed540120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81e800313df73673253a557256b0c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8786d9159ebf7d21ebedb04b5cafdc1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855d6dde5ac61c1abc3db3ea4f23593123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659b4984615b4f4d73c53dd1f76ef78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22907d4b1e3351f438759d11e9b3f18f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57768eefeeae6e5de3e2e9d6e8ff27b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c220705566574beef4c6c3e7c5d15dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1910c1d9749a5b8a0a7660d36fc3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4ce9bf9c5835d966e3580734e2896129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c9073231e35ea9b8df125193c37be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450d5a3dadeb01f04ad98b67412ed32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaeab23f9fbc7d9f8eb670c2ab883c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f9fd5a96eb5f10113891c0279193c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee8282c6ef67de7d269d625cccd692134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57319fba35a8ff385898b2af8f118b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889a843b57f2bbaa62d8c18f7b97dc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69f78a952bc4507542d5dae6d0afab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858259c014eb2fa49f26e4022c1d6756138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f911b17972d1a1569f8e7fc6bb22185139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877ef1dd8d7c7139e83fa532dbec702140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5c73fc9f464c335675393a42a5e58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f97829bfabf137ced7d5b10160bf5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6a82fcd26be06c1bb1181da3fe4ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a46e5d74c4d6e647bc987e126b42b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4f3fccf87a6ed7de97974fa1db6c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76f37352b20334ad25d1fa3a3cf707146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c747138a56e8bbe4c248cf225c6d06c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587836fb7458c1bc1dbd2fb1720882ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e1649e067e601d11a0a2a2a091dbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d282815974f390fc61b409cc86fb8e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113eb0b9311e769029f9dd0cb39b60f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a606deee17de3cb51f7efc214a2709c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacc44d8083ec34800f4ca6bdd4da82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9303a5867d6e0ba96693083852024f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b8f8fca350c183b70cab1bcda229e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57f17873af5a2836c350d9caf1d15e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a3c7d928e492f9f96ca2f821d6ef3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee2c07a4c13a0f2e0665320a6b3f5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2b6ec38430dff436371810b7aad36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b477716c818533057e3822f95af412160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193b85365099f0410716bc66899c9a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e034661f74b8fee1630d5a0867c7d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea3596df77108c3895d47b8433ce19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a27b6340eeb6f7b4d72e90f318a17164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5ee0eddacc1e9f8628413565602ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaafa4c4e52994b5c0edfbcfb8d8b71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf98a16b59fad63b455fc0f2989b59c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a67acdce3bf310478b4904c407119168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d96f5cc3d7ed621abed4c4dd828a49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd9e1568b1eb8b45983c9f6f21942a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5557581914f27dbbc4aacd14fb7fd1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e37e74b1f314fd6eb729f517f8fee0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265bcdef6a17186da5981737db04650173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde37b28c2424691c313129b1f3c6295174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>