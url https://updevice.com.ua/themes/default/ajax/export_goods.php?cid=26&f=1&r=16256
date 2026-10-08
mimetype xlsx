--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f05004f61f04402a25bf7841c92951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54e090b5f82c08382f27692d518d8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2911b72531709203982b65224ce9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084db54bfb8af9091354738ae625fdbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a93d0a7fd07ed1f690346aacf2ce25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509b99f755c8b7fdff37db0aecccc916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2a512339ffbce862b7a8f0276be687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99920086cd2a13618fdd7f0e5e4aa78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42085544c23cab396aff94661f1cbde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc75d185b6e4ea4128c08b7d44ea1ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8df7590f4bef33111a989d7801ab7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7a193ded10f17197a74d217e8e30312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fef15a1655f19becf9e2ed352b42213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdfbd1d66dfb2aff8d299d041e79c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b19fd59e5f5055daff151fe4bffb1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b38fe2e61d0a39a7066de9d79804516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18956fc52f97c85c7adb6c9fe27e011417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be32a437974fe8f7f19d412ad89cb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba4ea06964a07c5f323739d2b3a89a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427ed7d166a4c245d266915806d8c0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820744df6f90598ad05a62681c13812d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a25e10499dfc0fac2d2fb587c667822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f119861b8304e0b01e2f52e19578f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e4f6292f1a665012eef4845ed2aee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c35e0ba952c8f5a88e0573fa1db39725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fae998dfb58c62f377430c7967d29826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ec04c5ba582426372f5270080f8c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789965cae387f76ca1e10b15bf1f261528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365d88553ab524c3905d8dbff26befc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e970914bd464d6822770ab3c424948f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727410c2ee9d82055a7649b62d347a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310d2c34617c52316d63a5ebeaeb4e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb54e2e3cc84d5c0f0a76170b574fd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cf2447ec743cf2bf831bf64c7ffa634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdb0cca57a79b459d0f83765e0716d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205c32e8eaf212e0185be3b8005875636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de49dc4a856c076f801402a581ffcf537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e44fc5a93dc7719df0d31ed8938a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97043bafce7e83a52a5c12c8f8bc6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b0e68014ceec6192e368fae3879ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02625a7b55714893f9f5372626c60041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e2e0f4423067e18f7c6cb6099efd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdba2be1bea2568f17f833560dc50e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e768787426b4c579f7ea0650db4266744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fed03dbc5ae7529ed005446221c5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e467903c06cc8574b45540a8b8f0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f790d7917f5c91c1a0f20fceb34f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a2c225f5e04e43b2311a12c691ed448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21984fba5cbf5c00cb157deadc159e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e8554111e51febe08a67e9356296b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23735b3b8ea202bb9236a94734465e3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf48be15f88cd12ef29a4d1b731b4f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e135a16d08dee97083aa222420349bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cc78a842d565fb2d9e5452cdfd22654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736fb109b99e502f6152fce3afc5c1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c76979f4af02edc3ae42d5e31f971156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfedbf9ffa80fb1a976a28263cc70e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca29ae8809f9a08f56275f3ed42bef458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c874342218c767a536d18fd05f07659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23376225cd332f6b8c7d8eb9a8b7189260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f80b1f55073238430bbbcc54a7af661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82e294ef10dcdfc1d1d4745ee7ef0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fb8dcf98d132e352dbbad467009e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877accfd5492b9ce3cf7e9162ec1d12d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4cc903489797e096b288462fedb8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b55888feaa3bf764141d97560413c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4fe09c3437c13d4b8f99f0f3deea467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4971e0988d30d9e22b0bb38b419d79568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a71451dce27c1cfb5577faf6c9e22069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d31a4f8fc340bb32fa41ca8248f7bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007aaac9494ecd57e1c576356d0af05271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f9c9da74d2b25f8ec64d57953917d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768559f2b29b800bacfba3262f1b248273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bdefba03398ff73ffa6f8f36b1f9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec47392f05d3f3bc6ff5bebffad3be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec8c6671be4c8bf073443a1bb7d34e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92cde63ab4e2392977fb0774c2340777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a80d256c5d93be60f39c4e0ec89df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3f4d13aebd1a3bbf9622e2c4ef75379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162952a9b451fdacf425473b79e6d81680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a7e113b96b9024d8f9e2ae03dae6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28544f5d0526b1ea9185a8415943a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c4310c1920e6d27870f94110a69fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89932e7563296086dc91c3731b7836bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c9754e19dd24704f5e9ee04415e5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e14ee75a9f878af4dd86bae1b3e82086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291d8c5a6b496d3d840abcd59d8b11787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b7a40eb0e2d7e26ff26d00e934aa988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ed747a86f9337fd6033c63c38b1a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf3b54c11f2bbfa95fab91d3fa17c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5842f9285ee63fec5089b432408d81991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5c9175ad20b33008b80c6f86af28592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef92ba87870a618a27defaa6bcb68093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0622597b25eefa028be5e9cbb66eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec566e686f83a2ec6d194c6fc622e9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9eac9f6a0f482978bf0ac404a5951896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5e45274af6007454ab7fb1f3a868e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0997e2a7b0565542b848a739cbb65fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814613e8de756dbcccc63dad3b98529499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1da026aa85b4f31592fa5536d8ce1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a02aa0d97ead5233e27172c202d14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026683d09a35c0c7fafaed30761db8b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c21fefac2ec7a2239b24623f7e3c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8ddae12cb39ef30536f1d86bc6c2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb68af4fba5a8d85975192f058544d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1a2b78fc42fca1d312ae55f1578d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e9273a166a84ba75b50db7abb1e7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8f7f7b4c4fe93755226833f8284ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5d0a88cd2166fba0babdc94dabab0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07222755a1f1df87693b4324da6b1f32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ad2e82a8a3fc4bc6d1afccd950240111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b83fef414ba40bac20d110fb83e4f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b6d2951972a770b46101fea16dc14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b256bc818f71f568d75fa57cf1bb645114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86669beb228ad55d611e90e5956ce475115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb248f63d4024f9d8cf7eac70bb90cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98728e8e18273d9e6db9e16cbd030d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfd26d3ad29b46e88a5f8e0055c0cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad6f375ecb2b41958275ce4efa5779119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319dfda7a18329bca347e9116862b78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e09a2b97873850690d78472b5eaf0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd440d3bee4349d87555e4393a228f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3821300ba466719aa40c00544c94f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae4cafaeeac7e6c3e68b074ad9e723124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea65b9f846efd02f305795116fb566d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ba398242c1aca473d43d25cbd6671126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af808513f6fa8f4346fac1bfeeed8ded127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7054774eed2ae38516ddeaefea0db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f72a72a357dd336b00a8421809b0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf494504f4526b9d0e52b00e7bc744130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede9deeba129bd9fa0776f166ad8388131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ba6a26fc09a856d01e1301911d873132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3911017772fb8813f05b36cb3500e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a404d5ae6f462373afbb38a7c8edb9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caf3f25c60149c4093d103772ee6bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1d288bd74ceb1b2e8c2e67bfb89c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ee01643022a49437c78b87b647bfa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67c03b542b4c98587371f3b7578eca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a833ffdda9dd27d82d8e3b7af512a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf8d2a132843ab73f6a8ce0a59ed5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27611d42a18d00ceaf2fe9fe2ad7bb5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf07b1eee6960bd1b9e5ec6c675c73b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d61a2bcc2b7e2f0567326ebdc4d67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dd8c21dd21c9814973d9efa2445b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b07c50a986ed2672ecff4ed52c64d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98c9dfb16e0a3b93715c3d2cab7304146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0e8ddf720cc0c730a88592d33c2f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e8604d5f018fcbd359727b3620044148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63abe4d171e6a81d22355823d10619149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fce19eecedc935a8e9aaa1195acab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3067062b1b2ad839420d7d37ce5124151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30789832351055c53b0d14f55a0523152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ed129b32bac8ca7a66d0ecd3caff8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776b83927002a414327b17b647ed1f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2a24c3a4e4e9c8a51e65aeb9da499155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30cad2f599d4d197c440ff86d83e20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322826330945327f196ac822f8c8ca4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0703233fe70ab45763126cf1093cdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0988a3543d71959a8f7a1ed56c579d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7ddc363ad36d5f0abb358d6927087160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d214d31f478c318bba51008e1f70e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9299582cd8bcaa3723f5a22e9aeb15b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53816f91b78c629f0889cc73347d225c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943236e55c81eeed9395a073816dd3d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b8c1c2460ce85b7ad24d15bc8ad4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a81766f980689962ed96331d709118166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c813d9244e85b2d83917a400ec8a30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6704a41647df92644d2af40306b866168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1360aa42f716a19a701883512567d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fe2432c2b8066a26d81288287c7b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13928d15bcf258785b0dd34cedd40f7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2b22b91433831cdf065a090f6b07e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac28ea75f39d1edb8a97b24e2c5bc0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555084b571b3258c5a2f0d2514c69f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e618385e12547dfa73710cd15c101d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6babbdf6cc54ed73d6a8f80d3a180176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993a498d92d5f90256814ee1e96f0ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5be9f37cdd0f7478dc62293e1d536d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db1856e18a101b1261ee93575254af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92801a5e59ffd294fa029f59299f85c9180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889efe17fbb6c5d9eb29a959d98631431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9c1ee5da1659df01ac798f3f6dec82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f185b03f58ad1a342d3a30411bc02d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93afb5cc30730e35d0d0ad99685159c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8eb8bd19ae7868fddd5ae58204cd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e410f1a23063d30bc8f15f3c886836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c9bbe904761ffe869b3049801056d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282ca2ccded46773b14d8766fc54ff58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a12996532f097a88beb505d5320f919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a12fdf1dde29bbda2f906f1d6e6a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb55d8723d8132985c515e1f4ac36e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a929d5e06ac70c6176c221f8dfcfd1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df337cdb8f8086d69fb8fe8eab019813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa98760a89c4323d665d3083d3e3f8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9213dc50a2652c12d37bef5747d17fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0d2ac6404cd1f95d5872c889b429b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5f1a23630d34ddb043f7500cd17e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f952a0babb957d13497f3ffb1ac81118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e77ad036aee9fbeeb9fe28556b14a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45656590d8baaffed8c37edb77bbb5ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672cb9b9ffc326cd69c9c15c6f24bcd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d32dad124b7ebc5020cbe50fe4cd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c9d9b82afa5e40043879171fb181723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7089982528ba2fa96f33b0764b09a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795356e2651329dd615beedacde0bf225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2992d6a7b23a6b348398b6bde2d9b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b343eada452377e8206c315311ede27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475ad12b2c3a3681666afde947293de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9699519ad0f18742777386b3717a9a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d5eef86932be6aae905c0d578271f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec17c18b4f426685779ae39b6a5a1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8952d61b3ba4488ec7d216970e9b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791dd52b9ac3df970dcca5dd67cff0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313727138e6b1aed00143ed2c7a1b5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20148e1d3cfea09cfd286dec3e0fca235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0830ab4ed14293a0f4d99550c1831836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fe908023c359b8f931d7250cdb7e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97e64823003995f8bf1794625b124838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712982bbfb23af1b981553336038381539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86306ca081a2a0131a481ddee9cef0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3be45ca50ed39125b80699e226c04841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972340d333f6c6011422c83441a5b23442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa82477d3dc5fcb29b084703fa00a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152695723200d29d06e10bb7b615cdf044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d513822b79911cff9d36709c3bac71845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfde028041e0de2850d323540f6b0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986bb56921a0df4f6312cc49708cf4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84b4b3a95377488e3696e437425ae748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa68a730a9500762438a24a38e58f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409b320ee11a8dd20b673d12ac4c17650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4dbbdabc8e14eb2ca34b60038f07151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558e83f2f68088e14da0d58a3bf842d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d12bcd85a0615f8a395202e7fbc1d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4239a4762dfe28c3602c217600af1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79f38c84b21161dcf73153ca4e7d5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f964aed7a48d033f8b80574ed7f5f0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf461a8256defdf4f3716796702d5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af009f4f18ab1afad9eb24d169af89e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d76586dca555758e5477e1537cc9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c9db327b315899b67f57a0a8e871060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f17e47c7e7cc7a468d36a7ae9967c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccd02fc4a96416081e38f8a677e68562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244fbe87bb59c1240c0d6e4560d850563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f528ff404b94b361e759e2fa2b07c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec167b8c19ed1a6fdf103f6c184ab5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62c82b0cfd44b4815f9e33b7e1093b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce5d646365b8e38c15e48aa5dd968f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b61ceab51a17ee6d3d2bdccb2798268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992105eb7cee187238955cecec1d814569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec992740c68dd54e00809e72032216f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d49b6eb09fe1a521d5c0afb70b751a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67043fc4d0712a1f2fa0423a5a145bc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0c33c2fd483b09f0242862b234c9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c2f9fd15cbfdea48cfddffd1d1ae574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b214f50aae6a0ed480eed33587991fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af93916687ba76c07169f8f485607776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c783eadaef19560cc28f1f46626bc2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabd4dcd4626073e133fc179cb568d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f21c49738fb7a268f9ef58c21528879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb8777e939f864642c23ca51cf7e0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e7e70add7fca0fb66a785a68c185281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d2bbd324cac94c26576e9df29034982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090c5bd574e8839a4844564bd76237d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106ace42488022b9cc188890946d64784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5b73b2b578f155a01f284964b0b8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c52967fcca2f1109d0c9302088a5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7a5bb4b43b6b53907bf2bd8c3bb3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04428cb0f1843d88761f3d7f9035d2c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a763e181ded3a410120e9534e6270a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510234ed87f6e7539aca36d68b5d01190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4dcc3ee28a3951935e1cbf7f3dab491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982d83d67cea9037115b651721a95a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09226ad3ea8bbfe5eb51a90575a6da2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86ba4afc396b2720bebe694a83c8a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b300548c11fa2fa267ffc8600dcf0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1fcc20f4f987762c530cacfd36e7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524e1cade2bf0c702340945054ff2d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179047670168004d3d6bd232448c899898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422895c340ee47b9dafc1dc03f9001cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee56646b8f80a4023721d62b5c39d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e516a2c49f40e2ab94aac62ed232655101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9b5960d2113b8246dbb8d8b8e17bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfdabfbc894633183f0093188642dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaf20cb3d1aaa427a78b8bc2f07301104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a976f995bc2c091225fa7925bebc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2f5eeee720a3d290b694c301e8ac6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96f830fb3cc33bf814850866531ae3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ecaefb37ea5b1b10d9b4d8ea90ec7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b07c6c3ff642d1d2f33e39a793410109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fde50429f19ff28caaad0a19f06ed9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053e1b6ab99f968df9a1e71b2ba24a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8cfb6ad1df89a9554ac0fd23fe0c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64541654117663b4c48202136e456855113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba166458777fd55545e6a0e426d83e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a4aad8b3de8fc01e873b634f54eab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194c3df3330f72589b32d62983ee57a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c83878070dbaa828781cf8c049afc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d48d95021d25a5cef833a4a9c7f6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e49d0fb9a7f9f0d9a33bdc0a746726119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2d9e73416fc5483d09c49ea2c563c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4eec854a49f7aa3572e343a05ac46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab5fb9eafaa3d813707da92d1f0127122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359c5a373524a5f6ec4a9eed81ce5b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f359c08f3ad240e748b04543cc1a078124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f31fb8d600aa5e9dccc7cc7e75a92b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57345fbb56ca23aa756cab75fe9a93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49233419635b3b0cc17734cd39b90072127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb1487c4f92c38b07e5ad925021dc4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457345a77c7c2339df2679e1d2152f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176b17e05172f4816813134f023a9cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3740fee748cec14c489be4a027cd52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa37ad3150d4eaa04118bd0297e7ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807f7d2552f907c458264590425b4e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39535c2d91094a62605e0a6b5487705d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db59e59e157b6ed4f699a8c7a076e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e183608728d0df194c7152b3e80806136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a64ce6228a42e2ebe57f793ea3972137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da053b75d3743788595332a5f0eb8843138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa249cad61d1eb154a6d3fce8f73538139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995bfd23d141f390e5e22de143fea39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffd8816086b3dc73f05395338ee1ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea3db254f7bc4f473df6e59b4a1023142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bc2814d9ed829fa4672963bbf9f73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c10ccc7800c0969f425b9057b3706144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e3ddb39970abec1b0832f5455c300145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cbc4061d2dfea0cb231bae77b547a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eba89b2b6a08b32defcee786fdd73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a278058e4f58bd4a129e45da9250d50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450d14002f70d335e6f9d18b6a78875149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6efedaffd2e6a56f9b76bc86d48711150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c341e55be885787ce84e67c6f6fe7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9326262a846883a4cc26424836228152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024ddcfa532cff29690f315868e704d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befefa341c8f9943aa83df52bb88882154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9d591da54d99716f77019050c3fec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148288d3ba6afaa7260918944536b82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca9119fe1199f9b9ac1ee3ca4b4f35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff75b74e606e0e6cf02a517f5c7191158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c7f157e6ce5ee83604c530cc6cd9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d031127e2037bb39859579c3f67a0a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817777598b7b6cdc3441d74b4aae8708161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bede51373d5e4a44e280ec42c8b512162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741607e20e690328c6d7a4c96e3483c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6eb1d0f1f8ecb5975cbce5686b001164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527073e06e1ac91332c2a99087209adc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de655f409fe4292bb7039db07b7ac0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e38afd53762592026b546d79f7521167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b845ec716f922655703a49e7532d96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257887d0ab70075818566caef5b694fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2aa0057cc40882be6f9e990da0ef0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f430a32ba8f8f2d20c3a39aa45d31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c0218ba6c09556438054045977460172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a4ec576172f07b6489ee767d12884173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31e5eb796deeb4be36270fbfbc0177174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>