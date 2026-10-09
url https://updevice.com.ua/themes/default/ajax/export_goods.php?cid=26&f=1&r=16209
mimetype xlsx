--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6093578a97b1e95eab72048f27a42f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e24ec39b728b8a80cf1bee54c0eb722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25184b2c3ee013435268a96456b7b3123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf82dd79456dc89f2dd234750ecb834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287e476addb4a95a88843f8631770b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84a2e053b5b464a2bd7e6b48ad1efb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad3f78e6716f6d054a20ad8ea822bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7d2955ae954bd72e8c98da586bd8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826762a0ddc6379992410b57fe634c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bb1238e307d811e8157f7a9885ace10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95320798a433c4e165a0aef362420b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f450fec81087568d42f866728d6f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45accc1199d1daad564d0cd061603eab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644845290ab9c074cbfc43848db24d5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445c8aac32ddaf1bb39acd44749922d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976e9a1135fc83260403a7bb8d519da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df04fbf42a4be901cf458f3ef2e11717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36add3147b2a614d4f6c2f7bf386ade18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7031ca76751cc713fe14ad0c4c47119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc07d293f29f8600e1334438ef185d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925727420c672188b52a2cf8ff304aed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931bbbb4f3b6cb2f83cfec894136e0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ef817ca410a2336ad35e60ae4bb2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa0eaf7b22fb205e40d21212c9b54524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dc6cab804e35400b45484c17e9a9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab4d0c46d9683f7431a0d6311078a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ab816c1d8ae4204eeb7fc0782063527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e3367203413d9539b485bd4c21a5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822cbb21cdb6e82c4da50e4f1b6617429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f83606933814ebe9dce3bad4e2653530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb2afd727fddee37065787add4077531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192855a88b19225b8f50d549c0aa02332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec95ca5fae5ce135b628b7bbbfc15333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48890e7087ef88e6ce171c1269384234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140be7ae1b2a5e57b58ad4d1f26743fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb70518229f6a403d0c2bfc1d35bb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c582822f5a666c7e7b1ce8758377c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ee413e94718b420c51256cf4c897a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b55e8b443d0e8ce3aa5dd77c921cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf67a354b614f1cf24717c5ef95e48a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2019c82919867ec080fdb1e786ad741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda985e1c2fc9151242a8e77a5a907e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72639778055117f1755b269d05cd182843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb22ad34d7e10cb7f0f08e7407967a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae951eca341f58ce5bc2bd4703cf6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99597a7e55e37b3ba32f5d91a2bc9e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8002d183e564689fbfd7c2adb827d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbc62cb020f32925f54e37853817a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e5696f0236d680e0ed26e1ac7f52449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d97f855d64e50fd1ad558d53cc6e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402b7cbc2e743c4bf54b3df476431d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4f96391f54fbc587b61855d89442c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4e95113ac665f8ea401d4854b01da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569bd362d572e2d51560b334d92d07254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9e63f2a95a4738932ac251b59026655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba6444acb726c541a971f951e98e5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6ce302acd6e32cc32cae74b252daf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187475e742bb99e2a1611056a38e327658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35551861c1674e7cd647c4a8ab22fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97897327ff556629033b3e4932f5ab4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d031c7a4ff600354d055e38c517de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56053ec5bef2629d4255fbeaed7d34e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f65488d386660ef8b84dd19d272c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62a596178a020c3bcc7d5a457da1c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8bdf3e6660203d1d812c38afefc5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f8e3978e68edd30fbb3627e4b59db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a6a0d70fa21ded1631ac9ed7ddf1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af16e4963c4d0008da41c7d46cc876168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4640a6bcdce734aa92faf6aa430d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a9d18220ff81e2998b3ef337d2fe170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90349dd3e1f2c97413e435bb42f5293071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80510e8bd7aae19137183f32b178bf6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cec25bf7c45ddc93c12b577315b8a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dd6689d7f2b7609be84afe00f4b5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a92951346d4891f9d413b63a6f170975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc39072387bea41f6ff95455112aa676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3eb83dd95cea796165295f7f2e7f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cc72ed820743addc97be1916475d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5c91ad72b03f4782e65346c72810279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0375c37b9eb62852dbff9e8c1ccd29a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566fdd4d851022087dcb73dac1a8dd581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a13dbf62a1ca7c0bfd096a56bb83482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a539b6a8b91f8d379f7a228d818822383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa798828364c3180d86566b7a10c0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19a44cea06929277dbc6544f1b62a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa639b769c6215d1d901a417434dcffe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3914d95c1791a1b028aa11cb2eec087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b69910829e3c19ab0e4b6c7400e79b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d27a00e5f16f981ed89b156729fdb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c279054cedee00992b57250c99f5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925dc91bdeeb9cadd090059ce3a4e7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbf7d667d1a726ea617b05ac87fe3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b5108d00efb3cab1884ed29bd47a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ecdf0efa289ed000b6d19f7ff447294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618668d255ba04c8869cb46122a21b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40605e8bc087559e14546c396e3a86896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e571006b24564bb85ebc454b45a7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb3e04a3316d543728ee8a4db4e59798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60358f06c44b8628b499f627c3998ceb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0fb4b517ed12dbb1213113159bbe4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb78420876bd3e282774874f0adf83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132c860036556e31f237e3574dadbe6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504080c10cf42251038289c5e56c531b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4ece93f273875b48dce0c405b7621104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50348f2119a5728269b11d7469a2165c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d81dae7c9ea91cc26d0cb4618f7120106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904e26ef3e8689799743f7143a28659107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f205d6cac72a0b8ac5b5696fa629d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49c8ffab2e88f2a13c1cb113271d99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023823f85f0add44e7a8d761a8451df8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e5f884ae9b2311e50a922fb445d0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71932358083e47361f4bb45d21d3699112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bd886c3b538632f29ab96c7740f8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152bfe69ffb118aef6a55a69b23223d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a265ad3862b58e36135381d945c414115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d830a9845c0695ff428f68017bd03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd88574abb90fc7652773f3de006b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187db9e8c1d18e88add8e341ab591875118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a88f532421462b1982f6c31e3718f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd116eaf542a22726dcaac6b741644120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500cae89051735580fdd863820942a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ed53f1674f5e0f33a45306f2b419f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62828b1bdbe195ef54b45f266cee30ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63722dfa57e76b27bd2fbbe306173e3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad86c50b7784cc17d3ba67a5f902bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a170fa5e92279dc05936a8140e99524126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676653c88143c6b23b81bdfcf92e162f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9883e7be68a1635dfaf35bce6739992128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3373e079dd7f69358c9557308213f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b211d7bc77197ff174a83bef756e06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6af87691dd007ddbed898e9e70e82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff67074850fb184f52b6a4ef9778ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e849bdba6c0de4657527b4a362e9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cc155912ca0d6fd0f60ad7206ee22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad978b389b96d5800fb23df3461f81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63651a8650c6a2df5553f5afd1a9b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e1b86eb17b9f0ab29a28b31af9a19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec38e83bd6a1e590780fbd01219aee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a7c9d0b61198d8ec7b5da757df85a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245139c487bc7161e74ce6bfe80413e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520ef12b1540027992665f43840b79d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33443046d30d635959afbe40b602089142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b0ea21b8739af4c18bf8cebc5284b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becb7cdd20ba05f78966505d16ae211144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335987e52fda324d1bb450d7bb167e6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bbf104087b2b841e0737553b952e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495cccaff56ae791994620f33a455d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e079a60ce5dde8e7f5c13e5889c21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c5671dfb2bb4bc7e48e9593f72176149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff7bb0fb3a8043f4a1d74ae6deba5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb56b0cb7102f976d23a289f5a8639151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bd6fcdf65bf65eebea66b04569e33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ebd69c74dd23bc87ea988043d6257153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afab4eac1678acc3ab80ca2842d3083154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe0ce1ea2a0b24136d2339a094f023155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b66d769e178d118f66b4a33778fcc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d055b31a799c2308a97ce863a23f9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc260390c5f9a78710551a7450bbce9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab28f6000274bb4e41c11097b5783d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaebeb2bb6278a4c85e5e98cdd224f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69aa9b86774bc778724fc75bf0a4bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9d3711c53504aa6ad36b4602a90ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea9a048797be225eadd8404eefba68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7944129b0c0bb72686a2e2e94b07042164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103774b7a12e6757f4add09492ff1910165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a012494e902cb68066d20dfc657094166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b7344b5e33f4bc15c5ca506e5db2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06680ef2e0f3b1f9be18ff75f8cc9ff4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f03682dc39ecb5a66c1e6983fa0132169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d722f239a4c27b604b9fb2e022085b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8acd200067a7a93055f73c028cb64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50757ec024eabbac76a92f88386b971172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d05e55b45b1a97f8c776a26c9fa45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be029892581f65d05d4788f2da34b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1ce8b0f0932fc06506db6d8f1d331175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897050b51d575f19005fd4823833977f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619bb8eb3a3c9258e619e2f2981ecae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef52e09a8541498bf176e4c8a548a71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e1ebc874a4f3b4915a9477a0b2e0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2dab0694120c21445c21cd0b3d0ba180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df0d428a2a66b5ebb25d4cf32fab891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0b07186f064317ec47a4a4ec1ea172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e9d9ff22f8faab3aa0ebe6829aed73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27701f4db1bb2694c10c6a20d010d26d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaabf5db58fc22554e886d3816d6e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f2addad088649d18c67c802023b4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa259843fd7c2e4784b1393ddd2ef197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d956bf761e8eb0eab4c54fc1e99288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b02b69297915401cb17b30651b2fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df99b7c30c935b185f5741170b0fae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641f8d983ad1509f0fda5674e49a92c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a464d11190d8a2dd5f7e67337d2826f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a8fa8c8c3b9aaa00db84bca521c6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6389509bcaf8f53ff4c118d218f3ca914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f8d55d6240deac2a2eabcc2c1611515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4371e65b8c06aa1ce33bc0be51a6f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3ff321490d7796e583ff03232416417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dceddae8982d9c72f3abecbfefa2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38cb04da7cf75ba9425572fa78e86f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb6b15731c4b9bf1f71eeb911b892e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d85cf0531b79040bf25803dd3847f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30679be30d501e24f9daa1fadadc0ddb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f017454ef330981adfde870d23124123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d0db04296f0ef6a88cc889525412b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae35add801ec56f705872625724374725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e692170260e1e4834eedece4ab66cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7f09b86d9a51f1690507297518dab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eb25c92b148b43a1902f10b8e6c2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cad230fb79afe81dbda383449c2e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d0b97e41e330e4b525e00f227f82030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea4107d8bfa1136180eb2d69d72fdc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a5a8305d4cc4e763a7550842c1a1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8022923a40022008c7d0057ce28949b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71ba628f8435b0d871bc00f9b7abfb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e82edbded35da79acf1e8ab459cbe835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82344e9a55b57a89088339a7de7c732e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bc75b4cddb6b9b29745170553fb3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d2b0ee63380fbf73ad1b090aae0c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7b369820a30552629b3ad48df79df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e1f938c1010020f313c3705993e9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91640e1f84e7b31001b3b0f241bd3ac541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef95d56c321d35af27bc266f280c58b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312677b5cf20b51255bcd3247702ec343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e41b7d5a9748cb48e6b76bf977d88944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f5651024d68d6bb1bb4d674f6d95445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b2f7c6bdf583808dbd4312bf238fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e43c2f15973569c9250b94dfefcc4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093076e78562e38795b68819b4d5cae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875bce2b7f0d265424266b6bd56d54349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938b49e048c0802e08864cb48207d2c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944573f7fb73fa9069cbbcd49b1b666751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17809e952188a9cd22b0d8415928722952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb739b3fc219170e3a63c9c1ac704f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83645e07c1bf318bb95aecf49357d6f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcc9dbd6b0dac935683b548c9ccdb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2381910480658742c399b1a4e568056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4737cc685b2ea65bc6ac14e4a04de457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4cef49f9ddb562b2679914d80265158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0498b161320297c670a8f5bed0a772459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272881f9fa3260a745199f1d33eb95b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7f22269e6e26a7d7951577665c7d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73474681fc2e854bb2587c4b314f7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375bc735f92b1dc6fa6de4e35e80afc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758499893931438273cd521a8e6989a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3563fb8e6f6284112978db7749a999e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e303f5065a60d46ad2265638e14e2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92450b29c35572b5f8bdee04114f0d5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab78f935f46196c67a86273ddfe4d8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50568c7fe84d151e11c3a7f51bcaad0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3d5eec7565ac9a279a19610c90b7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5a8b3ae27ba480e96eb20823f244e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c426a1070db7a6df1cd0d8f6ef776072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2b97dce36c967341d19c529faf59973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932c0baee1433e3c079a03a72de656274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7741de56e04c3654bd5c154f8a18f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75705cedfe88e92aca83e9e4d01c28776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc46bd6c0ad15df685e13290116e1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159a95b6029f7f84c0495c8bd682ffe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae1cd30557582b910924cf2e02400679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e73ab206c70fc7f0526b16a7c8a86280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2c7b2b47ae11cc6b93da0e0128bcc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37697b0ce7dec9dd2dee5cce0e82e9f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd71ba391e7eae9cb9b81a064aa1fca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5475f593bd76f07c98b51fb728be8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f53a697e2e516a176c548f36fe028c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c91d7e651c3150e4aac4bf2081ed486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7a1cb5ae60c20531477217d47151687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f9e411ced1d37772d7a7ffe5cb95d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b486eb21659aac5e956c8a4522b13b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6faefeb1c08baa91aad95fced6f5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16600b5c9aef60ce584dd1fe83cb29591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee381ba2f5f7d14915172cb97cd85ad092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d90da2706274588929af936aaa570693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49154468c800947f13ec1fb506703fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6167c65292d3d128914ff728de836dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd0bec35d155d1418161e5118cd1b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3c510b50f1bc3387c5f3fb7cf3f9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cc4918c550f18464783371f6fba6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c9d30f1d030a324f90b559660937c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ce9bec9c8b384147c913a76369b0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f149fd845fd023f41a0cd32e523b1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c76f9547cd78566c57af5e718590cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10b49962c5c71798e3fa44d74701c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8652e84d37da47065f2a879f667fa75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58d3b2c34aeac3f08a7807ec6c953b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e552968feecc01ab2efa76d96644210106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a489243e711d0bf9aa1f9b4599446107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758de0619f4fb56dd690e99e3201ed1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ed59ee2a743dc421bd2ffb3bcbe2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3c0de035d8389f21aeea1f69bbd6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0bc5b200b22b1bd0722adfd6525f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98539c9c515bc9b00781df32a8709212112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5974ad90db77957903b64d9dfccaab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988812f263214432616a4dc1f896b8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7339749ff137983b6590580ad9bf9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb323fba0cfb5df5491da15e6fe978f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd2ecc7f61fc3ddcf32723de6be727117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594ab4f25c508afd94813dffec04cb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ff82707a83002901ada0ecfb26ade119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfdebf6340ffe54a596a75b72e93ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28c5454a235ad341670c83b25371be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ad9b436afa64327ca8ac081a420ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9391d3f5141616d4162c56fca4242123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2ce84297eb9d7a60dd7a53476cba0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36c8f601dbb991e16f73bed35f9f1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad079498bb5b22746f90b1da7179ed4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192deb0c4e7376eccd26f1f31379ffea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08d740a3da85e4029b1d140ebad46a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa63398e4a4f7d422ca95ad19ddd68c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5677fb31cb9ead793500151f581707130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f750616a3e30272761ea8c9830f4668131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea75d772ef920fbae2697b2f1ae182132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696b97d3da1fb3bbb6a527bac268bba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1785125136018e06c7b2e49acfdec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17577b3c1fcf36c51886fe27e0374982135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c9d3dca6f3c650cf27236072b6464136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71601622faef8db0044b5ad0fdcc0d37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29798dda534827a931b52101cefeac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d663ee7b4a0f0549c04a3d084c26f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a6b43f1d0d0a8d5c5e8adba9ba51d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e37445336b9a2da0ac82a9bc44dfd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0ce2b557fdc46ca849dd396a7134e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e33ca25112f5ea60113eb83a003c09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087225d4e0c329c11ad4a50f3c3ca04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58a81b8160d4aa944bf84079516f65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c669883827b78c10f6188f8042df8cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fcde3bc5e65b2403d3e11dc5ad652147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad85b2d24306588c19ba6f6bbb3912148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c543dc1ff5955d92a32817196be39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4c05e55335d7352a901069f538873150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8efd6991d07775fc09c437797715a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed506927ab820754770983fd4d26e679152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce772b36902e76f3bbe4348d6bd0c23c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b9f44f1564c0ec4b5fa0681ee2832154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b82286003b65665858a09b44382a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85808e3a628476172de9576c16a7f746156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843471fb1b6b99143f445a2e71b9611157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bc1897ee703fbd7c3245a56eb3b11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f8aec0c3f4fbd7cc93fab5c3e0f80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88228396a81e225ece6129e40bdee2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6ad60d687da7a6f6a0d7e2e032417161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a865db0541ec39f46d4cd39b87e9ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f67449fd653c37d74eb0c137ee3eca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272c3791dea357c808e6447fce1b00f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d9fe5ae09d6bf84a68f3c409add42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468ccc918021935146b0a1f73b72434166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7c67327820993b55d8113f0b2db8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd5cad13f16bce47b127965fdc9606168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071c4acd932b078f909faedc280adde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913e4467af9c5a1de6fca0a9c4d4f81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e844a9139bf18ef96f7f52ba1c6e350171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86187ec2a6895336e9e3f06d674c4d9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fc3b6f3ff6a35155629774026252a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4492c4ba8eceae07db95bd84c5041174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>