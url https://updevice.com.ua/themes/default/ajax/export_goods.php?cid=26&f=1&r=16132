--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f960df3c7978cc64a8d8dff0365b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bad25761b0fc214d630369f1203672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a41a1c763eb9e9ccb261ff2b6e4073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdbf28f6b0e14320b79eace409bd5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ef6133bdc8c9faf3727fc7b0a9ee45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbb006dfccd51d6f43d7d68578ef296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14942d62b4242e457870c0fb7623c8567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6413382fd3ba35a6fd4cfd0a22b4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6eadce1efb4f7bc22da16bd9384f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c381350b9fb98e11c42c91a3ecc4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d108a64cd79a8c463266e363c889411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a05855ddeba34bc2eb54712810bd4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ad2bde922f8be79c53b610625720913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beee78e3d05e979f2df98fc9071072214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d27d373954f14799793c140a1275415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8830f7dade5b3e219097ef2e3c98d1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b66913e9c69c54499b0c86f748cd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b296759faff4d7388fa010eee6ea5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a5e157fef6bb0e5c703b2fff5022219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9a8b81eaf870f63cc7b20e529269b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d8b94f079bf7c725707f1c1bdfb4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1612438e787c6282c13926c3113d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f396e76e35e093069859c2e34206da723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535de18cb44bda27010e449e9cd6422c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294bc77f272a464a342c387949eec1f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8f5463328793f41643b90cad318d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e49ce6568d243182f546384578e9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd64148688dc6b8ff8d85c3e63acb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90986f3a2b6ea9020768ae105304f4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611217aa43e0b2d82d0bb51c84ce8ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb46d39bea785ac0c5eff7cb0d4f63031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bccc0a6868ab1e754bfe7472c1d4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4c17cec7c8f75730c8334263af8a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572a7b17e3950cd3e02394c423a30c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163010dae7f1c005855c578138ae9fbf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779650e07c6c6935a28042c94c86f0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce722ef4e85077c201535526054c93337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91a12a923da986924e49ea729ab31b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d4170067c4b378a5aa35eee1c3f6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe75365ae1a8cd5be21ceb30b7398240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de58f14de4aa562451b18767a905a4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebc93e59ae710b52e935c3b29f942d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9f68eb9d587f02d1ad71da0345d9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28857328732ee73d6812ccdb5fe4316d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04a38937b69c8fbdc249ed3600388545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b499e4ebd0fd9f78721616cfe24a0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d2ef6fdbd24ea2bfe660de79a32d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52dd19ac3a6788e99a3c99ff5889af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae29863ffa30cb4549490021f62df349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b545438b5008aad94cb9c7fdab36e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac6f1b92bb0ddb86b2b15be003857f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1eda1108dc4501f4cf532ba2e4eed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7038f7d6845af6570e4e4ec5231a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6045bbd2f390922977da2dada2a377554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb321046780b5d1e7e6863d3dcf7bf955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc7b4cf2ce392cc63bd638e0963e8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826fcebd93c999773b74aa7a597121c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ee3bb612dff7e53ff1366c84e1f4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac42f290a10d7f67cfed7c8f3bc56359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cf1e91822223265f185a12f36024e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405ca65b8530215f95f7ad616032dd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cafb36d81621313b2202f44c430cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eb5f2200a6e72d37925af1e36df9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7045599510a38acb02c0625fe34ce164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54219321c3195f0440ef5c48a249bceb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feebe1180a5721d38b26635fbf392ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4e40395fa42a7081c0fa955722bb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f810c7e8bdff46f8a5c3b1d763093ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2307c9a57f52de02bf5f98260d5534c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9e3768a7a05804bfa9c19363d41d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1c6313f55000ffb591b850bb1a56171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69a0349164b7bf39dbccfab49bc80d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c171ac0d6c657bc49d6a77d605b95a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d303b4b5d48b1ce3df98070e687085074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33146f04f7fafd30c78d579794baf75075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c421b4c433e908499e2e5a4489d858276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1760d7a01c423c3ebb61a4c735cb8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6ac59640b2184a0a1e883a23125c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a0ee256bdafafb2ed6e8a8df0211a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25075a714be4d937e48ac0c6938fd4a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef08733fa7e08722cfcc9ba102746ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570e037160184c70a470e7ed5538bad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb9c29f8d17a6cf87cad877212fd8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d111216aafeae36a4b2d02c1fb202d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cba5288f6a58da7ee7e2e9c15cb3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cddd3edaafc9c42cbb2372b26420986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64192e9bdf058cf3ab9060423802f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c65f1a9c3fc986641c24d006a60b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44d55d676f1565d4feea71b92661b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfbb8f185f58e2e7deb1d16c9074e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952a43f5eac5a398e4d60ef5563092191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b41d43b369da1c40a2cc51df3a74492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4ef29cea6f12b8b8598bfbc2d7eae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1b3fa939f8db4a30b81db214bd39994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faf43c1f76b8df72d55448934dda8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba292fb74b5c801f20cd46040a213c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564c925a200f1ea381cce666202658c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fe59c98202f6eeee5d9743ea05fcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cc7f74eeb310aa448c9e3b7e7869b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683900971b14fee0d0e66d1f281aa631100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84965778e17b449d98fed57b2b680e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6db0274af01fd2ef8dc96ace502799102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb377535a5ff5499897eb5103793aa53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00865cccf1432639ca112456c9163dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45882eb305a9538e5e4f6e947f91b460105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdec80e5cd3eba8d8a51380f4668259106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348112f8b56c7dcd2fba3b8c2cfd8aff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07ae7019ef400873acfc9e6a0cdba8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744e242c3095e8647b8df8f68fba3bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d38495e5826bbc03c08b768a84c75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4112f1af211d9d25800cf281e0699111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237a6c2a100ce018a21cc2c3178e981112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f01fa5cf7fcf640c278fa635e1caf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09171edf3558afbef1b6ae2ae4c56a61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676daa5ebe8c3bf972990d6846a81476115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e07aed1c3fdf4a1f6d816a3769b39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf88b7c891422220abe16df670e37ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464351593bd7f7d6ed2c3ea5edd6d804118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18103e94ccdc44278127132db48e77c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c298cb3a62ea2dac40712c573400289120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad85df9622d27d559b3c05ef6994b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf9cc01a682d3d269b803bc74c188a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb60369e46d1435f63a54712162fb50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d9835616ef0e8ccbb7f5ab3b7765e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8ca9d58ebde6df6be040c41df8bd8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9287174f0500012fc24c2d4378faaf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18daccd24bd57d801cbd28c19bfba47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b32267f0d2bee697a6ab2f8f40661128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8429e267a44b6184af82fda6f2f6ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05544ff794712fde6f19089a5a0afdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2efe60e90370e79d5c2e773a79f33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ec959da6876dde6d9f8db3e86e8e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8641f856a56a25d9c9d5b84d3a5b84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19ea9d856f17146050f9f04030b5ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b983d275c651a8202456f736c675d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe6ce1df41b4c09503d1a612a3a1a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfa3218f28efc95d97484f32043dcc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74b38aa52161a9afded40607e981f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634202e5da8c86b50d8a85e15e48ddc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45729549c1a2f3e7c67da717e1041c0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89bc7f364d5ff39bb1dd6e1d35a16e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb20d1e6a8612b9e33ec29fe66045e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470eebeacc30000ec03f183d4e2b56a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50173b9c905b05b5580a324570b6130144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f465c818ab30944b17ddc18f2a634145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed7cd17b40fa242a81ea25d2a04282146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acca2cf9c6a8cd358f2cfe8e73f15f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98778995bf1b9eb7aaaf9dfd16600bea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acd652a4fd08c9e2561212008befc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd922e28be04713d0b496fd3a756da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174e018552f91208fd9c26ca8e3b937151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868664081b6f9e8cf637f9a02a78a2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6499bea644cbd4ec77b901603ec78ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a496d2bed31c25ddd97149249ab3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ba0e666e54fd996f490e9ae54e7c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725bae1f2b4f2e8da576df731dbc263156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6b61c0b16a3473aa7f86394e6edd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b673a270f5f66ae5dcaf28f9cb62db9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601b4a26d6c024ab24680ca23e669a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5d9e3aac88beb74d2f3c61618c095160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dc6a9e5503a6c80c6f516cbfd0e4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68931a0052a3681498ad9d034eff43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a65f7b74986ee6bb1011b8bcbdfb85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c4c1e0d685990419a5d2cd3ed95ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebe08bbbe208f834e9e38815d7b7a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccd147a3ba7527e5d1b2e6cc9d8a64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b77b594cacff0a4821eaafab3b6604167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754346a198bb678e4e6006ea093dd120168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0b3e46af1a6384e121987bc994e43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae936b9e2a2d2965882e3054e5f9cd7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d6c0b1a4101985ddd9a0030425d5c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df546708e138d46c64680609a1d92f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9462de7c68a68946922c45625f4719b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382745bcc82bba638947b6bbbfc37cc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bec88798c37f1103a428cd81e63e16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52d8e18eaf5c0356f8686bf560080c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22961b8b4202eb8dfdb872c0210960b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9565a8fc5945b677a8bc2f1941374e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f9ba68b9dbc9b81a40e3f6ccc9a1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc8e9c22c3f6d875be846c063ab12a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181cc6542eec33031777ddd4e0c2ff81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cc86ba8b59e3c30b98a0c93f6afa52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86285f48f9f9a144b8af85dbbbf20f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fb5abc663562b325e587c163088c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c8b669613e753ae0b540136a04c3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d01200d68a37cc913ffc9c301b987b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29c6e7c48fdfcb38b823913ab923dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900b7def52d6c43f9b5e32d3e34a4c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e2642c7d55a761c4fd59a66fcbc1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0aea0e249871fe743b2b7945c4af610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a833069e64fbe6dff8bd47f935b3fc911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d546696c4c45418ac2fc687b1c372f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0dda37c2d80dd71faf1aabcfe2e1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab68fbe201366c90a1627f802bba7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed695fea539f4953b91763b1348f12815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7853b6bfc83133dbf9dc8f9a67a3c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbb6d57efa691aa26ad31a346c95fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c2037cb3efd1d5cd608ae0cc7edfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ff52c1323e70a2e0f02905918201519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2149ef84c86994beb9d7ff1a8ddd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b6e49f8fe477dfa989552bbd4b2be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6c76249c8885a5714c55594bb92e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fc0bf217e038b9037c8d1aa7169f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4222bbf0055355522a988ce1928939724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa6190dd2f10c55d553331b3b8324f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da4d452f76b4c7d9ef36285eb34e7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3cd0665003b962b8836c0d3fa510427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc775213361df30b2b7900501b2d9b1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c88173205ee6f75cc733fdf349aaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f886a850ac29befe7d209a7a5eac9f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5af51f44088effd083a4ee59460a4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610162054f3ab147b4904a02e204b2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2513ad7b634493220ec027ded4ac67933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5e8175b9a80aad905c52db2602ddf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252b183bcc3d395212939e2af6c957635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c637ecc753b1777eff5bd8082153d8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf30a281333ae58457e046d1e614d2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02eed858eb7757a422bdca54e1c32038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931455f9f3b1120e0b03a01ac2e5429e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4d94860d09c247571dd84faa9244340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec743ebb0aaccc151fad1bc5c357ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90c18fee674b3a7dbf5965c18b4cf842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9965d975c98bd15289f8709bf70931143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce201c2f544d2a4e3f475980efa99444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ad817bf3ea48ca08951d692be77ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2623fe4d9105abd4961e187039554d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42b651c87fa416d79ebdb6e270330947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df4a63165bc87e779fb93cacbf7a2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af37bcc5165063b2ca77aa95528705449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529bc7a637b53a4baa4afdae0e8c09150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c60a0b551affc4a7830e3253b2b1c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9b0e61f510985936bebfcd732867352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c509a45eba4169273a4ba27eda712753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7689f5bc449ca53495d0d7d641f41b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fcb6f2375aca17cade5688ace9e9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55beda7239de1829139abfbe69049f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65218956caea78328181d4eccbb7113057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52f6fc5dd70782fb45495e5dba7bf258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9a2150b59d02f293ab42ff46f103259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9839d335e9ffbf90971425078a1158460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5df997417773cdfec3f1c0800623c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcd21eb8b73dd3c3fc9c88c098c0a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5732d75449afcb96035e3b798fa5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae434aaefc3c0ff9d8631350619c013b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145c90712a1569f261b44a2206e665f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59555f0ef74943afd3476b3ed4880c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72b5202495c1488d7596d3f0f8694367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06daca1a7bf9df321f2ca2913618d0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57a1208048911e0b4997155e14383169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc117b36866c205b2d715c9931c13be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c713a56e2fa2593ef2e85edd65de971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f25f5da3e762321d7c86508940ace972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c99c0deaaacc50af97f5e0aecdd2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2058476f2a5a171610280899af57474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633b33e497f2c9534275c9fad362ec675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c61a9d1e7e26f9ba77f3919bbb0df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad0278b9e23a11e2ff504b37b33d1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484d4432b30110a60c5bcacbfa71e3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e2d2e92865fb61e3b7100260c2ab379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3cebcd665e0a8ca9c2fff00fb816c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813eedd11a5736ebeb9ef18f2b0397281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e59b6a67c25b1a8ee88dce71a1d0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de7d981f07ca3f77f3766c40be5def83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ca1cbea8559c2364a56de4bcc949c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcb82feeb8b777ef77e0e2496ddb4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e80b00d98546977a8c481073d0a73586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50208410b13847b7540609b49e289c6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0186129f5ba0611eb9f2498223af9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203c29938e9f11b53158f266dc96e0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab777db09a5091df173c6a56e2738dbd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b684e60a529430c4058fe3b1f07c7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be78dca1bf1676262fb83f1fa40f3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fb3509808a98183a0f77177ab2c8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c3a2f5fd5cfc36f7531c53d0e784494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bc11c49dcd6476bcb7ec0fdb753be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d14ebfc5aeb696ddf05e8e9cc827c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172101c6fb7e4a7cd459b2d7b22d75497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49d52f725f2aa97220d575093ea8cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c24ff462ac773941545bf3b396c8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ad7e45aeec007ed5d2c7513945efd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449220f78e2d9caf6702a30b92c0c44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1476af38b7bfb7126f79a646ab9a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7a4bd7f49501e3503fc6524a61071103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13689a80f5a8cc6e949d93cdae066080104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27c225517fae3866dc383d0fa21be7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e50d5f597338578447a2f3754bfc90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f3165072b1f92ab4cc64716a1eb4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67926d0e1f27c8a44f4764f43f29afdf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed02a9c6aa47f4b35ba65420b21121109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5889ba0aafec3cef7d35fba4aadec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64440b0b3949fa88bc0e39dae9bc4563111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428eac41a5e5c1eb8acc8664a09e7c1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c583dcb47753229481dc0c7611f35c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914befa447dfbd32f39955bdcc08d724114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6902cdb0a5f55bc8e60fe326f73ecbf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f5c006e72e36e5364f63d4e14d87e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bc27e74559a4437d17f9a1e5a324d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c709aae874c900207785122498a1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474df1fd0e2c8419400abc80ba8ebed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b166b64accaa91cd68fd021b0c402cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fabef5955caa594e12494945384180121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42598da4451cdccf74f9f2792338f5b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd288722450c0116a235d33ead0b49ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85868fa3f792af10902edc7599c6fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015c12a3244e048c407aa714a0479af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3754c288e66c9e1c24e0675a5143a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a4ef551f37c14fb4bd2618e50b3f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b5098614ed73fd2bfe5e18d62060e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e97bd18293afdc8aa08be69dd06214129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272345b2813a04aedeca6055421395e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15add8aa41414adcd7bb5710397142e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29add7dd13fc19930594d2863aad139132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c405340623086222d5205d91d11c20d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724b1687b3631362e9ed1c6f8012198134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370678b40f6538f756a3df7331c0300b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01885c284a7cf94884942a7ac5f321136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40488ee17cb85dbc7907974505f02588137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce4477dff4decd0e5b8540afa9104b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac6f7168865ac146571f54a1afe218139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bbcab4753ab5d2a544cabf98fe938140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0143996d4392631310230aa9a91703141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39a4f33b5da9fda148359c2a5b0abd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5e6d1e6629af973fde05cb84a7acc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132414a40a95f3b968ea57e8c03d772b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7807cdce412f45e87a8686ffc0cbdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e74dc829559a8d9211fd2cc8787134146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c62116481300534165a308da6919b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d797564fcbf43408c151c9838a4e18f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4c319032a6666b84b26b7df3beac2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53698a68e81919fc0ce25619b0fda13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04d1b81214aeff24a3b51062ecbad8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed50c39cf4a7f1fc60bdef3d537f10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70363cd76f51325fadb15593b93b8f7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97397106d649484b5cb91cddd791f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91388e7d502f074a8716d759594e72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a5166ba45967d6e6a30ebd64483d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8594fec37f91788901d344bc98330d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d7fcc874a9c24bd0eef07833eee6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bce9d754cf02e367d9975894ca8c4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c28ee8d47e9997f9a11f4024ffbbdf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424dcbf038495b6625fb5621e2a44c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b6644db3fdf257a751acc53fcf87e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c68ede1501d409fe333e94c7f643f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad0a5d3b068618bd316c499cc36c26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfb9da56cf34b7b6251fe9423a2c42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024f0b9c23f53933403f414c73bb9b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707599491b8fc281f67a8489fff86cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ba50f60c984e9a0fbde4dfec2e886168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cbee63d405123bfb286f4c0922795169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560513e635fae9c6c4c0b62c37e07f1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb68ee2550cc242898796a66bfffb23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983cbf7f8ecc251983ea706fb03c9a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484fb45b8192e85d3831b6f04e962c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf077683e1b3e99411430ad23255bc7174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>