--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec603480315350b15d822b2140e245ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66732a5ef85130e1e2eff26f49d91c502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada09629c2a8fc5f36a25b55acad39203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf8816a20ae7440971e7ed4eb255a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627709fd2538674ab316a3f476193575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9d2d61d99589adb5373fbed2715a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215ce8befe439f9b42487b793dabbbf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55461bc893b814b7a445796d3121db338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce9cabde1eaf92b1682250e9200cf59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf49b83f5973d03beb3e25192bf74910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9086dece0aa23ad53c2382434742e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a99fa3f2f2ac1d83ee42eb2d22b4f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3073ba4688007b708975c8798a86e5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38b56492f1c59ab320d97ae17fadcc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b32879898c1960ec12ef7e4877fb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80ebce44edc8711675be14fcce1e2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bef1f9fcb189a92845782f305191ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe16d2d4ae0d0f06e0c667bafe68dd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb4ad2a8213796a738087e9713a99019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54fd35ec54958fcb9ac3dad6f2a56320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bd96bcfb5cb0e50971f73cc66170a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab721dac3624ec6d03d2d764b5fa97722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4003c19183f1d777b75ad3cf8dc1d1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf9f599d7f86ed9194d40310ed3e7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45842c9f16b9a928d7a5b562ca63840c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43be36f4f07a74bae61c2b8418724dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2153d97aced2ae8f3a033b095395027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db38a74561597fe3ecd7f67a4ad8fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0160059a050a83c60b523bd85e39829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84503e28de49d06a3dd8a6fb6776e4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b4ec5d51bce9bd4477ad571eb367a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c7e298eeb71fa93cbc11df577371632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b993e46da775fe6a007f5503c6e27d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047450bafc342fd83b2f061af98a116e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c5214c0405e1d13197565bc7a8e0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c3f377843daf34596dd4637e69ed936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af82e091ab1a9fe1818309d74140ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e88c08a06cbaa37be3e79cfcb624238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5585a3ae8c64618a60d6b265839f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547dfcdb1df6db657a6e4986469222f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74b5a9655093dbc9aef5b8907f421841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80914aed7f54eed4380cc33243deac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70095ab6c98da1aa66a2f6bd9d42ef743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd378364f39f7756797223143a9a6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34f6d55af1f14fba594cd39696b48a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7241d1a53a506d2f150c9f3ca1a9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c72a7802225df0af0de8be873e46c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a298cc2522e480e39e626dde460a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d10664a4c3d35b52f5e4c547d88bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee5adb80bb805c837ca5c863fc7ec350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a48b5c5ced47b33f5331c5a714ec1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ad83265c6c79b0f23c1e6963694ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdeb51abe00b24e07a75100050580153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33935a60d7f439ff3c4ee7e997a0fbcb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891a63d06007db1e4618cdf2e3aae4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60920bf6515e409f8f658b28bb9db0df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058910931f610d64fae94b97250724ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28c0c458f9ed3830d801110aa6b96158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2d6aa145c5c365713f0640dafb67759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ebcd3f67642107d03b2ecce8adc5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739decb7bb7e17d609a5bda75460e1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b868f9e307928aa050cef61bb2aeb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550368015a4d2bc92a5d777e77f0cd4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbaac3a0039340d64b63463786f97364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f97d0cc4b233e9ef7826e8b927fa7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c636d1a5ea1de8e1137c480294cbdf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0efd77ab725dcc769d49c83712221167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43a91f22527ff31924deca98d106d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d65e0ef890a3da5d9a1d172199f2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2eb30f8485e5e75de63ce56ac2805570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356282ac7c11d33daf28b25866e34f4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e20220ad863561bababe3923b6375572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335df2872efacb8d23ba436c88858ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbc88499cd316c54d57099181c606274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4fe76cffc5286829bd5a718a7d34675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a703bfe0befb2b5b24d3a05dc2558c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bf50b32e9ca748ca09b0deff4804877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee6b9df12bc66444707f1e3116ea6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b889771ef814923b36116c1e63dea279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285c0640082a9ab88bc4f2236acb7e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c58dc7e8443f63e400b3dc2ebe65281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa19d6681ac38e64b02a346a3b8026682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9d395bc1232a3e92de90ff9dbc73d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf8354e18a421647813d087f44810284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cecc64a11b34cf92d3a68f991f72e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034a3607c0e859bebdcaf35da75401686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab148fbaf97d3b474b985fe47eea921f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27fe78aacff0059c9dfe0a29a384cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ed2cced45e1056b5d90d44005c85e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319d1ca6b694ec3b1f4d0187fa95d1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa36e7057013a0c3de977d73afe2a3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11383a25c835305ac0df7ff61d4564d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4e4670b42b7e4d31d04a48917b51b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b785e92030d539c1f8862670bf51a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159f9a807b92216299347db26ac2f3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f6a0ed1156e6abdcc2f8c7757dfc396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228796d2afd8335b1fd96ac3a7f3e6a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278720768690acf304be237de8f25d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca401f1cf2eb3d27595ce46ae24f72bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307db08c695c02b5e006f669cb213b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30768e23f2c1a7375f15d56e9a9a3e13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ae0386ab207896e3b5c4f373ae74f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a88e550e76b21c1a1572fe823f443103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b1a8fe16bfc0af24483935c9a16d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe62c3ce951804725c728848ec5379d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f86c379a02f451c1cbcad729be60eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7145e6c7a6efb122aa15f4103c043a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74c8e30df068805c1a0eef1f7e7f58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4c3181f676682059e97118363cefe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38ca665c53ec815d9cb3d382eb715a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e56a149ae8eb549c3b5f4ca2cbfa8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adbd778bdf7c5713468311c90af429112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3946c69f01bb0e8c4ac609544a9ba0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8537f3e58cbda684914c8ba0dd6ce09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e607ea7aa5952a8f62717e78e15c3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414925ad354b4b7daa33de4f91620b2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda5502cfb736bb90040f687715b01a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854082f8bf93b15b1defe64c3b2b244118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba58e179b0290967b1786ec0bd980e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7d107faaaa19a137724be2eec13da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151efa6195ec3a08adcdf28f7aeb0e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050b22923d3cd680727986a7af1c3d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55c4ba0b693a66722e533d48e71161123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c6c425cd16345d4f941b11fca62db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c2e24951ff77af9a6eab1c2a1f25c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbed7e0f4dbbe20d7b78b1c8a190ffc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cfd13c4d97ae02b30593a9f8aa609127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83376415c8b76a65921610cf89d7c7e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6be722acc7aa96a1d868d80423752129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a924554e3160adcc46aef5d714dae4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f442e1bb5c9600b1bee9b461e1ae10c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a4effa84f6f650bd71f3102bf3535132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ce27b0bee68cf4794a9b74cc27ffd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da168fb59b74fedb66f5c844f39cedd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2b76741638324184edb5526603849135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc8ebe983ecdb53776a80581ed7a52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84550a825dff7b273b4d0de4003adf2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72f3223cc711a36f7cf55a0365ab5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e6339f4198a806baddacfd79139a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16231518408ff18893f25e6eae83953f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e734487bdc0e2b182e9c47cf008f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58b306481750346fb5835bbed0a6f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c30476f7afe3c81189a518568d8ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a024598d3e0081125b3c3acf0aece144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fa296371a8c3d26a6c1c382843aca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd844db7dfb1d11e1683694880c2541146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d68f9f5c7ab182069ea5bf111c3fcd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b1097023d7e41a94a9d3feb66cd0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b940c349463eb104c26661b070f0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a06b60dbd3c7b7fba982d6961460c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c32ad28dece8e5fb93c67d25054658151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87dadc78c990424adb94f5814778dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329134fd91ff589d28a0beb621bf5a84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c0c6d72a623fd28f8c6be33f2b57c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d378e4a714ce01b34298c82f4fb46b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28e57e0b643706b3475ecaee257da4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75259d18697bb4b2b76330cfbbd52477157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54284957cedc9ce769485cf3bf269737158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df547f80af98111be40f285ad8303af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24bcfe6b1b2493a97c875ba7561158160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709fd9679e8eda0343f2dfd28183e60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f096ffa23d8718dae4014e971b0165162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976dce2a32ed821b9a9ddb6ae67e911163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1151ae1f83aa7f425374a731de9b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7fa11aabcb39e4db7138fe7f62428165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45471fa005153fa16d2ad83a56212553166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6ab941b5b34865101db081fd927b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933fc8e2c8957035b0c96fd6ddfb86a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52410e68dbc79e2f456f2d019e7cb8fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653c5533ad7c0972ef3330c105e781d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf6a3da1ecfff67daccb59ff35f60b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1199dbdc865f7e47cb3be1eb8e2086172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e7bc965a0ca814bd90d6a7b20a12f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52590e83f3c3f70b9514f51d1fd39a9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fc3678b7273b42d48172dccab677e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e38783d10371717809417a35b8ea5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1253d9acc58ec626a75fec8f9f9f7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f6cea5fed0543a3a730f85dba2df1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536716ad1e2fb510284d3c5ff7d767b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a578ec2ef632e033f21f754465e66180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02721da3c522b0fb6a64aa9089cd965c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ef1c58377c5ac8e0f41ee83afcfc72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870ae6047569457590f610ebd125b7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5443266b99a20dcde5517b7aeec084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c532110a0619a7e937ab6d6df89ede5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773159fe80ecb591ca8b93e84a8b7556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a5bb7e177e01f5fcdec4df33d9eb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be6975bef2577a5498cdbd563818f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f74e767acebedc6eb1d9de371702d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8de748f2ce9869e47da4f710cc01f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf5baa06896455f818ddf64b462ad711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95ef5c9c6ab9471391bd77da41bdf912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b995d8a5f7fca53bbcde5dac85c8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d65a3c9c3ddf7742e467e73ba0a78814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f559b9ffb58cef19ea498b67d7170a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785d0a069fca0ec2e9ff6bb099c2d3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b628bfacc0b069903195d97a6a7292717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd236ac69bc2275a15345c4e08c2e2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf4e420a5ff5e165afce455507326319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929e1cb9dcab2be9cd07e6867d161b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ae0a016603e64a2d8a5407c7ad8c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba35e42476abba5d1168d2d4498a2cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7f15e51125d964f522b411ce3febe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622916629ed4847b935638f17e1611324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2ae2b8da13dc1022f6cd69d4ae61b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51663d550f1e87ca227dbbd6f94d1ef526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ed36c685907f21d47623ecf7f494f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bc3c908a8ecbdba9e356bd9cd3c9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b5382c58046007d1f3d252aee3f8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2a21038ebb36f7d062a9ef20bf53630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ae62ec4d9a7a3ca625ad81543970b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3636137954fbd9dfa769c241daa2ba132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe530545927ac7bf1ba40922fcaad633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84308a5a9db0f0484ef6be143fe77eda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335ee677aa8adaec54ac005391ba3c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d140d80a82232a05921762b4c3a499036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832f74766f7751f3fadcb882940a4bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63184c84ef062f1c40011f6a2daab2ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea81dc953054999e2c2926931e93e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d86c2bfdc4516c0ab175c584c1501640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd765be2b171ef027ae3181eb8506d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86facb6530743ca6cdab86fec26b83342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b270c4481ae554ec663bd55359333aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db996b7f13e7bcb7d264d110b4c9113644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b395b3bf62b2a5c3aabffb9b95afda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12f1af7df59f87d9b4449c8e4f784046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05125f6c92131063b94430bd3444bdc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a114cf43b696950a6fe3c2b6e5fc1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a745ec5cc7f54c64e56ac6934f611e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4879c16e60d78a75dc7f6e00f72c3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae13dc28a7514477ace6725158f8d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70552ae3a8cde82a29aafd3faebaed1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bcd24c7a7dbc5cffab2d5421dc93553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0f1b682e29891971305b5af9f8c7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfff4e33f1bdb326f96464943354fac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1b8b0faee6aceaf5a90944179c5c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f8214545979d05bbd1b7b519126e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2c67f9c022520fdf4367375460ac058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdd41719ee269e5133e324b611c2f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777430c6fbccf2fdb73ace20b83b5c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de9957f43f882ae437e4bd080375a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc97fc20e5246daf4ccc3e61d524b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3afaea0206ad1e6050e90ac714a64e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9642932cfe7ee466ad03a5b8f2f72964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0b9f98fa26cf5811c3e779c07496a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d52f410a29b87ef9062653349d69d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64673b5e25b54a4610a69736e2a0918567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5da95d2a7ff9ab8ce10c2b3cd29f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679309cadf01732ad32c2899c07093869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b0e2133055b8abd38a25102f1fb0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c910a012836a8df7c6a941e6115a32f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2c9fd9980e5bdd8ffa1a879546e2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101babeec093d680bc0892b04d2e1fc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763eb1bbced29451ad5c02b6c7d7e9fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192ffb82cb59f0ddaa74d1e6cdd2e2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3410cdcce4b3d8f659957b738c613876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54c5018ed708ca5c5e3cb2e173182977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d069911b45560e24ab9fa9a1b219d4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dddec646b7e68b82147cff67afc2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779fa1331f54b35e712ad3b47d64d2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d508fb952f74998290bd36ddd6ef9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2247f3dccee91d5867af8c18c947b6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733762a81467067aa3450aaef606be583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e929028c3e83dc3b50d4ab6ce2c7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc737b56c8d5c37069b561ec3bb34df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50ff1ed6eb608cf53abd7c780d06d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b9cc946e65e40bcbe545647a4bbfe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1e1c73af29b5db3c0eab3c724046888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a15025e227134faabaf64942335bbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f77c130189cb9a66ebb9d180f6a7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbf6b8038dbaa6800bef52260a936191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568832b4f8785e12dc5b0ea5940a5d6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9db7bcb1172555e56e27545adf4b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad89de5d7c1906ab8722b9feebedc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6f1c988679b9edc2cf62ce09c669995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f251c52ac8a9cea32193ec5a7c17b1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c8cfd064517f905e8f148654656eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4625c29c0bea90b4c8498e4ab09b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4aab9ac156d2e7ea89d26cb4c582c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89191297e14b2e51212c3f26fb88d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08299204511ead884dbb3f65b4f81d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4bf467b80c1ea950b3cbafec938ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129342ca47f850aa9ee722cd0078031103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295b61e12152f5136281605ae2fc8ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af39b38f7f6105c66434eac9f2aed3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763ca2073d274b920d6859b15c112da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94786acc2e05b5556ed7e466f4cc4d02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f855c0665d49f60c2a1486c3a4d8a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f399ef14345315f21fc322f86d8f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5a0a215a76528b8acc660262538cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3c0bcd6e5e730935671d8243a7070111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0322b71f79f34a59923658bf34c68e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a369f92f40bf3f7e9afab2dd11d53b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fec9555d57fe66dbda006f84d1f67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697dda860f423e0aa5be6382c4b3a3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4871dee893a58b9dbaa8248bc5ba0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50d4d66043b36431b06f85a4a65c4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95519c1f4a2460b11a2a8cd01418da1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b16525544297c2371ac4d244d4851119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e24c420f028965b881b87e3255b9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc82ca65b503d2164dcab6c142efda1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d84f341f2141f29999cb775566149122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b57dae639dea24fae4def525a12e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382539a2075b9ec2ca9bd8655c812f2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b38d1e0ac7b264328bfbeee6b7243b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38540d4083b542a82b1b349dae63c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c0bd9af13e802060ebef71b832d6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399fe5d75a0866f576027849783089c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c2ca18977a3e59d5fe3f9098e5c4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e1d0ee2d2a1bcabd92f7ba8e74c05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53100dc29f76c538ba2773e1e0bed1f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bbab25564f7198975517ba7a9c3e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2a44cec9269359e40a898cc040ee9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e714672d535f4b7664cf122fe3c6fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e45df5eec63e341f9ad966e4a70ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b8eecc7a4344a405ccfd32bc0da0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb65da48e643a0d4569f55e8e75500b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d93763cdf166746eb61c52919786cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164352b0213ad5c851d48a4364e54c4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8dc042f5725f2d86a44a90aef8957140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d48d123ff7c34b542b386bd742466141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad48272640e57190f092bc58d974c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83099b219bafe3650ac0e041dd4a7a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf65afd205ded19b893d5c09abb25c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ddf256e79b76729fe589567e32424145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e757fd9d8ea351ed3d35b7d7090c31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914fd5a8f2e05e6a2a2f70795f718f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da659f1797d355adce8f59ba688e58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef86586882f9aad06050ce271674cc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d9f5e2bda518dad176412d83fd710150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c750c63fba048005de26cc93b0611151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38b9116e5b8989450d7187b32bdeec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0d35ba65a6148a0a517fadad837fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82024843cef670e00fb62dbbe5782608154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f048a65df241075ec23bf5581ceecaf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302070ea58de976feba7bad1320521b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b694f04bf57869e98e606ccaf529a1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb49e18287bbd4a9474ff7946ad1141158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0445da1492389354ac65def33fdefd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74623a5df59a27cbae44f86456bee2e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfe8799504b002b8ec7be18a950021161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d2221531a19cd0370d44419a3641c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7637c8da5cceaeaf9b35ffefe626515163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377acae93829d62e3bb774e9fc66d7b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407738ec2cd8403b349bfcbbcf083aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02054a6d2aa4ffb2c210a90a329b6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4217cc348342ca11910912d77d9a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41123a39387330e05e55e7e41589083168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7754b1284030f66dbbd285664174ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84abae3ba634b41715dc1939ce6a32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa2ae1ddf625ef5921cb25b5c27b36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf0b0ff7106d9cd10894b60656c98b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198dd5fb003bd27b288d08e3a611e84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17340c208404b8167739ec87fc19df04174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>