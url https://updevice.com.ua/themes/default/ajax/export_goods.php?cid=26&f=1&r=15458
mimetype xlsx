--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32798f75024e156578bda7d6cad91a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f425dbbe146931c04fb9d4d43197622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78560415c3203946ba583254a3c8ac5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea962fa14a152c198d15635135fb9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbb4a6bb366601032bd3c7fdddde705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167260becff5b2433cad974874f9c9156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582a905709885f3f11a8863bba97c7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2e556103dbbf923919f99d3474d0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a57d3e84ee806b6a791cf57559d6779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94724e8922848d4f3d4113b3e779590410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53325e820f92cd61403224322db4d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed8760544ed96c3180d36d8acac21612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ae9ab4e8e01545b8babacf8f2aae213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abd789e882bc0ac9d6015edd34dacd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37e675e56efbecd2fa482770966d4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef349e47b9f38ab700702ac305964316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2bb45c7f6b6ad5c973ec8c8d71d3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b639a074c0beb34e2a47183e5c2bbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f9026af44c1db24ae606efda6b31a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab8594ddad36b311bbcb5c67c91e7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc5c6cf3c79c0a03b19e1b8f2ddded21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e9a149f53b071e4c95664cc66c80222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357319763f4c2ff24332058da33ca5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43fa6862fb34d83626f3f5c8a71e0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eeb64e64ddef6dd4ea73e99340a9ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76062864295bb99c365e9605d0582ad026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84d7e7853606a90276802d1c72606727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bc847b35347740b79eca92506647d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbe14004b51931c82d8700269d291d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150247d3e62f2fb98c02d3062f94c32530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa22c00df358bebc04378f0d972acb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04f8c47178138fb5a74c0f3b5c117832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe58da26e7e4d4f251960509353c0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6070381d9bbcdaf36c44bf500322f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2454f86fed91051da2ec6516c61c6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eceb9d326cdc259e41258b885a7285f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913584e2207f13683db7491d3eaa85f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847c46c5a96414edd315169d5916c9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b78b9381ff48e25cbfa535d6c5097839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae713a7e0855d3e79ce55561a1e16c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc50a5e25c549b1f2a90348119247341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3ef17fe4571b4589fe1b1722c20b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4aa0e9b0f3e3fd8b1ea6f0b0ce361443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93318c0bf6824e31d9a3c8c2b50e6a3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74041df797ed4c7b11bcadbfc99cbbde45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1141da62c2f4bbb276a7781ee0e4ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca1345a9978672879fb50e088ef01247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ba834e8892054966024bcfe634a6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac3898885c3b4041affd39e0cafbef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d2c92752379b32bab80aa06c4c16c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e543656b0ff697335396a36dbd91751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90311978a8499f25517bd969b400c6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da4a2a115eb2aae22094f0be74b02453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2cfd1f44e41d3f11bc43f5f878bae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7e4213c00ce778d94fdbae8763e1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58966298d5bd9d1bf463eed506db1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd361baee544a384a40352dc62b746357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450508b3b8309f52e374b8afa259e0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b4f19b9b048e030851e36be1d5d1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0757b9e4d929f280535bbdf5e5d7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29016bf053e54cf0963fe0bf0aaf9f7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3a88fd8a75c6e6b291260a17afb1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077151b4a9d1ba04e9db2bc1405cfc8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdc00e8a13cb681ce2abefa75dd13364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdd049a2054bfb739351250ea8fca765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a731bdc9a99503cd7dbacabf3335a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0495e10a7d87d08a4cff033e6c643867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9c6af36962def64576b587f21bc0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238784aa3c845685485ec1a779a2d8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6db5e4082494acec7c0ee0764e41070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4078125afeab0c1afeb01df957b4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcc9bc6a65e94cb2f1d97774ba940672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053ab837bfcf3180097de0eb1e4f2b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d52e8d005787c5d97e968aaa7fde0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb29f95764e9d1c0469830a39627ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed37bdea98c262526ab60b0a9c3c9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bda844066d8243b21d25dd39d63f8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc69df22f0bc128e0e26c3f8ad016178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e0c5136704a06d95d8105c854821779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0c2bad6a697b3e30b8d216065709380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d729f2963456baef43af52bee69dd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435e850f43b923daaf8e3481f70d10c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce95d3fa93705b56ee65dfcf70906283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42689cd0f7072014ba98a1cd05bcca3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392798f53f9d16ef8347abe7e59706085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcffab306f2ee5a20846d9eedec054e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535295e10ed3e0691f8d3cb4a3bce1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f39a9f0bfa788ee8d60ffc7d6832a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4566d073baf0fa1ec7f8a062f5788089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4d7e5d8d6807e9075389eb56d6ec590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c730a0b074db0dfa8c9b62ef99c993a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8384f251738549300178c91988356192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9f74519dc68ce74fb54513de660d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c528e35b92c31f5f5d4421df2fa039a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587ab04fdecbd83f5a8845667125d0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14ba6ca9a507a202f804b3d4903bf896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3e1169ddc9d099f82309ced5262ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d840c835009178b8bb4b07c8a791898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa8a16af47bb668ce7d8ae4d674b8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf5c41d1a65038f7852172689c6ee0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0565e8cf3be54f86e6c56c63f3e6e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d7e0dc1e0d95dd7f1cb7fdabe1bf3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039642eb0202ac19ba61cfe0e2643ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b25127f3028fd04eca06e119cf734b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30804023ef0360a86a3811aa854e48d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fe3a4ec8da33db50d7aa9fd27d397106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4cbc0e8de20b8e23f03163bf3fdd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40265096e7280c1309025b9c000b4264108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c963f56298b42fcd7032f190b897e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bc1624903a5eecf8f23820cfe4205110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add31eeb1ca120614a95cbaf9becab4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403bc017d99eff99c17012bf1f9658c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14951e23c0387b3a345afd6b930965113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b31e7c56ea9c8b86d1846b2c2beeda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28534392567e827b2f65ffd9ee11c78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd309fb61ea35b964973825f785cda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab4d187e8765c9ad467f0f96c3fd37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e2899c2aaf9f193d8e5d2d0fb0ab2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad820643158a326b28786caa277589119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1166f4ca405eeed41fc78e2ea3a1b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3813dde6c4f87ec90c4c28f8a742bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e201d691cc0fb1fdd74469687036ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464862649fcffd8a96c66c3b4371a79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848d8a52a91b0676153dcf0362f713e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecb9a7030a70622159cb5fc5a4bbf3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479827e9a38b6dd8f6698f3b20fc7397126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84745394feba61c48f4347899e6a12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1718418544d3de525b946f0abdc92c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab7705368c3938fefb736d3e192695129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2895372ef8c0a906c6e9d8686d201130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d1d99cac378c16b7bc9c01f05c405131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b6bc41f878122ea4e6ee786d8affb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e868f212a9ec496b0b32ba6287f15b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcac8b5b62db2e98733f965d2e84d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4197c0e4023423643da71f13c16b9fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84ff01b14361668f2d5ebaace0be0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85589a1098ca2646ede0c35e55d2bfd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b97fb356f52ccf2dcfda47ade418a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddb597a3b56c468e40b050c888c4dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab71f547986d4a3eb5e456deb71998140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c9236209a4b6670c87402946be0ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7899dd027560da9cff659b40a551027142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fdb066ebb0ec85c5665dfde6d0ba0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4519dbb2b1b8ffee24438779172d99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919add5fec45d98c7d3dd595ca3c209145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb49cc621262b12eca8a1a310651b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485b33caae49d2f8656ff3e46b10ee5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199e14758be3540458dea4db77a5ecf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a66f5f00ef343244d7b73f81d629aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c46f727c1566d3bf049ba4de6d9bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883753abe0121bd6aecc7a5ee9057b88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b185bbfbffcdeaa0fc8171746db8a71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacae3d4d230d0b58cec0f5d6c429464153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5952c84ba10ea828b388cb6464c66f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddf3ddcf813e6264dbde6c118eb6a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85ba60c9249562e0d35fc1c6420928156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc4337c4b36fa3107c6f5e0e82d49d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea527e7a107baa6467940ef943ac23f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cc20b652ab508a9823fdc8262de61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbf16d483d94b761cad98daec26d93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756445ebc8c3062b29acac20f4d46ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a56d7964855df40b35dbe93bb0bea2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b18fd6622c9108ab6a0e06aee3b0bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58f9c7797a84e0d735c0344145dbfd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89103f3a10827e654e062e89122137a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd90f9edf0e84d11d3fd39a48183076166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48355641e730de8df2c5464f31ac81ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d18a4610e063505b7eff75f3d38aeb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa5888bbdf4efc1595d5b10f860fd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12825eb79ce1d7830ead0cfcdb0de86c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc00c1c1b4a0f9777770faa8af1c72c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe30e67d0938e8665340dd42875258172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1747b4ebfa0ceba046379905f0b372173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8df200f7a2790ea69796d5307f23a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba057311730f9a3ac410c03e89a3c31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cf38677c989cbcd9ca13f73b278bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041a64e9120412446fd97ae6dc2859d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfce2bea8380e8a228e7f47a465b45178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe032820d43776c4e4672676d89fba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6079b89e568bb36df450e63f50cf7180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295552f2a79d9d685f647d09aba349221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d58c976bf4ab8b382c146a4cdb2be12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eee192315ba464c8e820f8a4fd1ee03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e33381f22b7ad4c68df7d01b6fb664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedd3949e5d4e9b339da783101aaa445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24013b89f9254e1172ba41e632265b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82493a6e21147b02b0ab7c8b39a67d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c48a2959125e4cf9aa8f09350737a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b855769a213ca7381d060a0d54da459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc0d25d36e8b20db9085b6ee4b040f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f301420ea251a07e35caa6e8080ee7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cfdc7631ebd3db67fa74f1a85949f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259878e6d758a7ceeb11e454cc7b2ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f9fcbd407516966641400c9f574b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca40ca59b10e42e80cb75759d3bbe6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862512d9953f5d09aedb37fc2f33a2fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23c22ec1ca5c8c907b2bf3d7e5066617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb19c589f0fcc18a09ab1d0a52c7cba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413612fa5d4be6d788bd3f8b684188e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58624ed4be0878752f43dd0dcfb85920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eee49f8a8abf0becb77442050f2bd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc484b5811b475d4cc238d7cc2b5fa322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a827c61192fdc28de0e80cdaf0f516723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8b8c25143bf39eb3fce0d936a732b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960ec67e54ee54a7b24ea941066b58325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b827973d76057da2d704e68bf675f9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6456c33b5bce01b535cc089f1180ebd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1440463f2bb5968b7b762d77b6636a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e297d428940ea56a8b39d8df3e2976229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc15d55ec354a3b4059ed5aa9f422330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca0560d36f22ef4f31449c51bbe91831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f405dcf0cde9002e877bcc4885d4c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8a7cba50107184a3eec59163dbf0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff426204cca0d776aab0eca690f9338b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d078aca245e552d87dc3d8e52c1eaf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa942f578f70a5ac5d55e45a724dbd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1e3737ae6cfb5ccfbad52d9a54bbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730dcb96ef1131670d4948b28c8794d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed2f9cebce9f4b6d7ba49f74219bd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1141d1ad0346be43ef8f2012ee0d1a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df00a4019f296385d4bee82de70e8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760be4a3ab5df162dfc9b27fc3a832f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6691d54b8f6042a388405c0e5bbb70043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028950ca6cece76b2eaa0d2d06834d0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719538e77095cbcc6472a04f0ab76dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c8d1ffc2b0152e5128fa0e3eae15d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5076bf2748578bd4df52f932cde4f7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474de827d9bb8f1e32c42827d8aa9d1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a688a15a3fd30688158778209517ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9e656e16bd8fa0cef94a23df72dab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83af716e2fb5bf30aff8653f62f27b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffd3f94712bb280dc0a407a674acc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86ba177cf3642733684a44bcd06e6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc99f247fe6ad0d26b606eb73fbf8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0749860ba3c941822dae25f6d0327755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b89692491e48e6ad3023cd58338fcc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916e1e60f18b983a4419ab19de7cc9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06d0204db08d59a3ff2e9c21ae574e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e353fa8fe048f5496d2deb14f8d7e3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cafbd6c3f706b49a65e92af622ef0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77314aa26736b4adbf548e02ed848b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243e165b4811e7e192448fe7187b13062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ed59c2cd38cf90ee64d807731ba1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ee4101efabfb6949942132ae581b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c539e5f6bc13826d9bbe569574465165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016764e296b9cf446787cb4a8d7daee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b0e8e29c4df95cecdf629f15bbd0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129913951d65ef02106de0639296656a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627c7732cf327e3adcb529de8ccfbb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a77a9755f6c7cd01be89b345af55770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ca06152031df41e65523ddb1f2aaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b35981c1b532c9f9fd10fd8d23d9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644e8cf2629e8f894c49fab19ece8e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12539b63a8f2f0ca9c08fdd0995ef3ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70604c59e1cf35c697299c678f935eb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d1bd20a371cc80da1c0f82c7b132076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce168556f81e99ae4fef72735464cad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70080a5bcbf09c56dece9ba704242c0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9adbe4256e194967bf4d2f080e770a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74becef2be4e256784622d6fdf9d80680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de7532bd95223928621c520777f27681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312988f7bec07891486c5058e54bd6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22d26e133e676d20788ac44e8d68a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1c6431c5be48e10ad3e1c80cd173084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f451e5e47bbdebe9ad5e7a238312385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b337a7d0d219faf5c7f336642c437ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378590d92899f54db6ac82b1d2b4ea6487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c3c6bc926558247995d7fcb2b1fd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89281e7877304f4552f454ddfabf045a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835890a17dc8aa6bc676d42e87ae1f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64185817a8e723dc295cf5e71888a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b504d19e94c875ba6b528b068a8ce892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a4db0ec663fe6321f9a718751c77f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736d0496fa6e8a6aed0535c36964e4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a04a5ea173e8cdb7c7c3c31bf262995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232436835454f5473a919c29e5344ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23231089800fb3721113d4d5f9979d9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e772cbedc324b9a8aa8306cd72d7c7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc77a5619764d35888e238df737608f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19e0e1deb5238ddc5baacfef1a3d07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce521011b9ba8a7b550c1277f138f7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfcd247c493b6c586b43a743aaa186102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d256e62fa483d2c774ecf596b4dd212103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6153e6f5671724096bd24bcf2c4bceb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110113e8329f602437c8b019e6700930105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fd348b5582b118670d34991ff2f61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5517b8ec880c38812f1bd3121e7ce1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815a02921c7a351b0ef9b2b0f7113cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c439d98ecde2e0a17d24d38a8146f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835f26331de606d3b3f6a9eb3f0d4a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d45d3a896fd1347c69c6303a25399b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16aa1b4203aca2feb5cabc91699e3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcee2ef63e0afcd2197e972aa0cc752113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7087f8c01efdbf1be2c2f29b366175114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93890ca26cab721ec1c0c257e49bcbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71763290a1606928fb139850dd766ede116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35072befb59d2a34527f1b26168372b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8d9ddcad6a1c44d230a800af2ee64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98d752294e6cd218b95188a64ca78d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba93448dd3e468c21ac438c896d2df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bf427cd27e88967087d24756a16b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c375733c61ae793cf11c74e4e376f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49713575a53d1189ac455a2f62a1e35f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2454c33677830e13e7ecd6594f205124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7abbfb83768d1a9fefa33c2427ab9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5420609f0c374c71aed9f193cfe50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c59507f2b171179d9b391305d7d056127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31418ec4ff44aa767d86c00c53c74ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e65015e28ebdb94d187c82783df68c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ef9f60ac77367c0f716f0c1ea5347130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5399036828b9aac207c7ac68c68a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160c2cdd44fb8f5b180adae844c2222132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cddb49d6d282b607aece7370675e00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa721456d69ad8d892f9489bd1477d43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a444f199bb8792649732793e61e9ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe5fb88e83a01a775b0a8e1e89a2dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84d29a43d0975e353c27d76ebe2e9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d45a32e718f25b9b096dd653898b14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fc40df0eb80d9f0890574ffb9cb66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e81eb5ea2228d293e927a2bd2133ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40397d14691da70cf5ba42c05f38d499141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b4e4860a355d9fe17d3df4ef0d6cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa567021d2c76d1697f16f27a772a0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09659518b27aba8e724fda78ac380b37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda21e1a018a99c0c54f6255b147304d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa7187fb59e2562f4ebd80e25ae347146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95d75586aad7aeef6240c3a78cc241147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08140e876d71d3b56afdd0243599c474148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b61c361264900c2bb7de9665ff925b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd48f0d881fc6296a0e3c3834796c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c618feb93f04027e7c009697222955151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b8cf03daf3470a3b829979f4fc3c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6ecdb2be830b0210c47208bd9af3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dd8fdea70cf99df61a8c54b5df89c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf38bf96950e2cfc3747d49706a7980155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e7e7e37a3c0c2c038b4e62f43d80e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92db2b7477f10ee840aac8ee47132c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49de827c562cfa708bc8c4598deaa3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dd177c0a9ec53edd781bbf411bb13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61889b09b27dc3787ef7f51c28e0ba87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a37f9c37b66452bb65ee96f5c9e3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52debb3ae4f0f97b7ca561e485eb27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8ddddbe8fbe6eb268fb1158648c86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924c9ab5e3fad4afb321de1304eeb9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751c69a05260b293b54ec9757a2519e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca53f09dbc036d7b8e003d6ba7b263166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcb38ab6d1ef53c8dbd0a7ec6ac7fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b9d4647f5754f670d8e5b78b50993168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a221655bbd33b6562d0adf9744b7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43494cfce30b72715d411dbe191f3e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7a43acd27fbed5a286625e2750104171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6614be9b4c06e7193ada28a3b7f68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fcc807c8bf3a69372850e74965afa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600ca9c5a9c4cadc52f34e142120aad174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>