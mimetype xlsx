--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc18f29845168697b3aad10da6352971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c1caca54dd4880a87a90428ba84152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512e22352013c413988ede61d5facd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28f86edd1736b2e4d2f7e3779fc82d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b661248a579da151909dd7808cbb8645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02abcf0a19a5d39aab8e09be4ec2f546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9a299a7d774b11f2e230aa38d08d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5e8061a926720f4d062341348806e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac5ee9c14b903125f2d5b12da905159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4229d4440ad5f88393b7d061069ebb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e8ef8b2b82777fef9c30d4d58a85d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ae105200434b5fa4c22314377c2d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e558e8fafa00ea3ac7bbb7cdb379c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0485dd4ae98446e91d4905446842aaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d84d54f8e94176a4690625dc3fdef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcbcc1a343a3484ffc5ed78d07363316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43457cb49b7719fd260c7022a51820d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc102bee74db863d87dfbf1243b9b82d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87aac38eec40eb71e5011d222bda31119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9becbaef956b59fa2a925d44a72d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6248d3a13ebe10cca2364efe8f46221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f63485a4161d02a5c2f805216963322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd9bcf186390d6f753a2c68391d9e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e8847b7800d24a783d3e3fb4813cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeacab19e5500153968ceded0038d9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabaefe17c51449deb12a60f921e76f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4726b90fc58a3dad1d756a91b9420e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e04ec85b8eee518e6c48849ee4fcaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fc7020066aa86501b0978c1012da829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc5549dd6a3a4d78d88588c59a69c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e670f912cb60eabbecd70371b15b2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a5ffd9e4c610502ad7941132ce1ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd14aefd4a157abfe72464b7707f16033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d953f83fe5058d2cfce5f0d7caee16d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855474713ef260b58cc7751c1425c9ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405702042207c8779c1127a370b78ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36c99b332ace6aac53051ab0653a6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3974ecede34686fae6a3e6f7580ecc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356601125e89677108cf6d1df4fe59b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92a8b4c97f1e4351ab38fc6450b27840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79e97b616f6998b495c01af252806e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea72b4e17832af08e7b158a485157a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58417e5096a9c93d38e2c86508a9a19443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc51771524fc51accfc9a395c4d8b9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fbf7fbffd00346427701041b6c9a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c7bd87703c9a6d4a392d8abbec2c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193d01157123f25875ce56262fd592947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130995bd18796d1fda5c366f1e3036d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8f52b09de0651554968b63c048eed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549851a72270f064111f72b3e2314d4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005041fce95a74f70e3fd6c876728e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b69a6ee616808242b13cda8fc83cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c735ef1514fbbd8e2c90f4826fdf353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dd2dc8297cce743479d949cb4ff5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7d1e24b62d3f6b86925f6b0ff42bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5fff052ecf7a4601b9d23b115cdce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43770d41189fa581ea535c3d97b967e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39ad412e1df9c3649417dc5304f22b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81e63d4e13407faf7be23c72f4b56e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ae4a64480040b5323f52d0cb8a8e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688594588ac2b14783f7665011a608b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073267af9a99fcd8117fca9cbbfaab462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273c75be50724badcb07f243992be9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1df87ba48201a20e504942c21680f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51c0f1cff7b5e2453d4ff6c3b6008a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10b8484b789e1b1cc95462ef448e9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6bdc8ff36f7e1217739aa7e52356b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f843cf80abeaf71d058bd28775794968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20b14998b8190571eea1d350264cf369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4066657da73b245e18100c7023d9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dc84760bf438ab85eddfbf116c33e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26114c7cf1dd1d4e81220d893d9c063c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30994fbf30115c22fa971ea73889f38373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a053d0db06587051bd4550fa3e1a67e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6858782a29e1f0ad0aae76a7de0a28f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ff9d86b03a70135ef889dcabda71e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87300b9c156fb958396dc839ed25ad677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9c502fa787b2b0f3e8506c50de80f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845ff1b2ea1373ceed7184c1d33499f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893ab497cc4e3474b5c9631906cf95580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53566ad676cc9fb496c6f50a37263fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fb83942ae4ca8a2551e3a766c6b2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6147b6cbe0a71caf06b6583a4e8766a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8fc6209b96e852e2da915c89268a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e0a0131f416ec03fdc1d7f03749b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63856e72fee5947b4002db6541f0b02a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726482bd7b66e16dab02e0e7ed7652487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba8243565e271e1e206a2828ce1c0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410be2fe80257356a95d32591b0edb9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f840ee67a91fe320c4bc48bb1f9d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281471a2fbbf75d76c1bfc013252edc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcb718885de8d7f935b3a9bf61b49c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ed2438b19357f0de6cdc54cdf3c4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38036b8d2f8ae170ff76a42f02a446994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad79c90716a103fca22526001c0ddc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9348d76bf2a701b30646d9413d56bad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98de2a2ae6ec637f88980de6dc362497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cefecd2f56ed5702040fde3005525b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c1d27a53e1baeb1935ad7f3fa3beb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea8dc4b2962b79d408077c512f247d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086af034952669f794b41c064ba5a3db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172edf5d848c6dddad34c8efe24001ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da3eab74e2510a94c27e9b887a844c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0c4eb06e59df51049c3aed7c473d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1903b8e0b7745cbfae1644be0b16bdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b87fd259cf3172bd406829925328ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d649474dab3bc91cdb4084d867d3b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d714991d20d357f8a7d5eb1700a25df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd3c85bf0e9bb3d4f1354b9d7fa940109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaafd103b9448fd7dd8c1fbefd3fdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c185eb0f8b9374638d687e06d3e1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d03365d675fdce975ec94e61bf2725112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0398d23227f20649a3b7fd2f16ebe5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1594b0138d379570c5e34f87b42207114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9378571612465be9605ba2044eb17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870053f9ee4fd16b352fb38ab7fdef6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf9bdf33400d67bc4345937cfb3af5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66649c9ef6fc46e8ef507533cafc9568118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371b247faa44576ca4ae1f4fa8bdfb5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53ae5b4e62813564841a7202ecc8dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167b47efb2ce4f52b1e7b7a91fdf4db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a561c0c054f5923f491e972eed389122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec14ff7182577a90f91ac09c425398b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4a14483e9caf1fc0512d31942fe0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0ff890e0c69c4e8d6acc2ab3f6361125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026d021b4338227b0c5b7ec92ac3bc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7bd1382490b50697aa68590c36c00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96761e3c46a2438eb5e7b03d274d5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f139d79597f889039e3d658e27791129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b60e7b991386f7d6b1636e4b681a6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3938a778638b5c586c0c69f155f58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe56a56ea4337a07c935c0216c5dcf8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad746708e90da414c16083aa2ff5cde2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee6971deca3cd59b685d6eb0d06121134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e15808335bc11f1373ee1e913969f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323666ce78b6555f6f3214611e540db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf956e9be44e45b2b1f4c6dcca30f60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c642b8b08156d084699bac0d0d815dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909be58d14f47dd282acd871a1c75e4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96b87ea05044a40c268dac65252b3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99524058ee6b5923ed31011c37f91007141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a2670886017f82797bcd887e95663142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8dac5562fc76e144248bd8c2bf8f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b7418e53b9f3331221bc064dd0e3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86d4f83a59001db9832890f492ef75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5a299b9b2b55cd78214c64d41d8a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf59f5d7e62109320855d29c0f9f02f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b52bbf30d40edc3d5c1258d7c9ef9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9eb3fc4fb1e070c47c5e9d2146d011149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3192a620be92bb8e5dd1bc4388bea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1343b82c7742c8a949d9cb4920fac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95119cd9306ff7b9e3d8ffcdb3c30a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d63026aa4b2bbc05dc30e6f489fb8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3feb4dd5e4655af2bf3f871f9c88154154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27af6e52ec9e417a5356d0c1507525155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50109aee440d3e0b8950cbb8c74f23e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b376f5f50b257cc045f9ddb1eb6f30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0f0a5d9cdd8a2f1d87b96dc3b6bc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeef215502c5ba11a0e73c5e4380e8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204084c546bd5cd099a9d321ed0f387160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfa63eaccd0b750222020560bb436b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615b32e8b68b7c877e623fc28ac22b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2272a8ccf0a223490b1d60ea0e07d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4f55fe1d4687be39a1d41a05635dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b004baee9874fce3c150cac572132a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d712fe5d217e3bc9421def4c8aab3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7eb702e23dc3c716cdd3268bf2ea8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f337c7dee48538971a439b676fae077168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912ac410c3a18da0c243a5d17df1dcb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3688838dd84befc743552436a0b5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef256c1052bd52d63c3efe6251f0f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a788c3c17c37a6e2d404b14c05987c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757fb773a5f98a0522e17e05b9bd902173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044afde61a719a9caa43290f6a0db89d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04361a7e975f4fd214068a01dd0f736175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34429534bd71bee2af2006a95374bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3901aa029bfcfff2c130a4536cda81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bdce9cf539ae3bd93fade1a1764a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5af91a40333394e19bf20c059ac3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f8931f8d3cd47aea81f14fbc3fa01180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57348f5383ff22dba0097b2d8152f65a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab798e84b8001f229cb2d2d7a316eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dd76c2280497bfb5bc2242ed502a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a1636ac7c5871321c3450854cf9ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0636a4374fecf75d4a9cbce6d05d76e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b8e3ee173955b8c7bd2239c8757ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949cd89932368636e4fe4b88c8777897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52da3fa269a6e88203513abdcb84828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56b3931e404c2d2e0d809f1c3a08cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94611e5ff248e7b8f76dcf68d8f493b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd11dd9366dc86c5803c13328a9a33e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37a7b3119197b84ea19a8dfd2f9d0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a421010e454c80db1f93fcde03deade13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98999d0d7531549c53f67b47e16a1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5f278ec43271b3781f48b3211dac515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec9b3dd465cf725109b7a49a93782416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc4e0ef4dbe7231072930f055860ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b31d1a4ef34e1cbe7abe0fac7a446618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7337cdc20ebef7ec2ed16543a8f9bed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cddb5ba855fbba11d55a624c616cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c524f92b87e9be2b01b8819193362a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39665f4fa1416c5a23dccacfe138011e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155d881f9b530257d6d948f913e03f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e542141e7fb946b61bf8bb82917f10b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d0cbeeee80e311f424bc91298fa6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0f4835cba97c16e7013b0e9433f9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bcfdc0a59527279fb48fa2baf539227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaece64e63307157ca8534fd82f449728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d457c4d111c5b6bf3b914e25be3ab6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d317716ce1db9eaf7b5d1c05f275c0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f804cc24d79a538bdbabe5566bf0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b34f8cc3ef6b8a2738b3c42489a9d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ae1c596e9ff587408b1805cf4104133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074d3041f1a4a016276c5f55f675aa334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ce79df6388d4e00460665addb371d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c03f36f640958c7c4a5cb24c586f3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64da54153ec4230af8d6251e0fbf4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef7b49a21a5c510ca75644128b8a0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df2cbc447d475411f294b5a7088ec139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba1947625c901836e95d112db1c7cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf647448a95b1efd009ef0877e9e4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231b79e96b0774f4f765e94c8385c7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9a8a638cd9437344292d248d5c34243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dca72cb8aae197abeddf3f571259944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee313fa4798bac3dd7e33da7f4fe43245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544f6d6e18fbf7cfd4cad36f205aab246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e855c4f8a04d6b344fb6b2e0fcf0c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fa98911fd7532f00e0dbf1444ecf648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720281e25aa6d9708e1acffec0c79ad049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ab4376282bc1962210b0980e42ebf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d792678fca77f7511cb0b394c48cbc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de400a2ac0061cdbf6f0e44c29a36f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27251fed8fbe066b1c16982e2ba97053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545ad5dea3ae9dcb2270bf1f6d9c8c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3600aade3bcc141cc0254937eb5348255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227819a2a885a95a0d7736fd52c90d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65cc80b5eda9e0b2ab5325cf19a7d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041bf57720d62df1f216050c0bdb8ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55448dc792c5e162c76f603b62c1962759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff4c31c2e9ab87ee0c936d885ce69960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5bfadf9babb9fedc91b5348014e7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba32c9cb39441bb2f1095f33245d9e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30c92975fc79bf0f3b2db6c4574b4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87335d48861672ab351a1d60b670b49164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43572d2f51ecb9de0faad17912e4946565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6575aa7dcb55ed88e3d807ec9add5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51eab87bdf72010b95c9395ff13ce2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3873c5fb56a3f8e7fc9638b87b67ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea678293099ec86454f7cfd4fe79ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce062644c22d20f61b36b5e39231e68070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ab03daccd2657578defe61b35b0f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabbc0805d92f4aad6789114f4e4b5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922aa14b0df52acd6f22a96c04c657e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad4446daef173301bfca34f29e189974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801aaafb5ecb881603efffc69fc524875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e19a6f7ba9b98ca5d8479de502bea776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04c08281bb2010e56d7311175790e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a88eec0999fa3b515e22fe487e1b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde35446c21c1a74e7f491d2e5fafec279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e70030e30d7f3a3567aa8a2d31c77a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8882fcba222eaf97d7b8979fcac1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac3b4afee2ee9b4c4e043b8b3dbe5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db94b6dad8e39cd34c92b1d961b42383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd4d2f5f16509bce4bd8cfad0bf6c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4285aecc4e9c8fb14157886280b8b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e608200447cbcafdf1165528aa42b6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5418c231f0293df44212ab179b5147a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cdf63290ff17ec3c9370a9be71e6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3214fc747ee1fd0c9bf6a92a5a57ca589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed8872e3c2960064f6cc716e93172a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fbf5049b0a3ed33ccfaba035c32c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5f99def6bd7a2a12e5227ad3b4b8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c9e4ea5cc1a9ae84cb7719c3b1c7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0900ef6101a223c42d221a588d51d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11d57d01600091cabf8da15439a70595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b3d73f5d92755cb21548e127f8bd796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057545d2e1b91fbfb96e4200bc342c5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b519f2963c54df83b25228d90420198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf0991aeadc1e52638b9b5d815992599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bed1c5b82b2c8ab8a42e853ae239e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6b4e540a70da85bcdbaa49a45eceb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3ac2c343ccf2b48e4a73426a5ab38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41781b9c4eb6b9e46c286a70eeda01d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ebfc242b2775e2684d3e2d3463e7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea780f2adbe5e525f966a225b985da9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97a94868c6504eb9f8c2d6146c1491106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d16cfa23cf4930e750227d4cc3e4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da43bcc386706553424ba6676491f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bae4a39d579b385f15f8a3ce73539109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df478d8c185fb923b3514a51318cd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd24fa0576cb40fb54caf4f5c73140111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27251f6d4296458b9d3bf7359c20eddf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5202a2402da434338b2ff89d9f1b3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416e0cb4f95c68f25bcbd1f48845a14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1bfe51937ecd57eebae0ea31530ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36560a51dfa2c9153ef213eab82955116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7bdf86a632fb65c979b7af3dfdfa5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5436a419f996722ae040c3c29d763f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9fc651a27e3a4673b971589f1b8f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002a0d9cd00f04731f495ab3085d0ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552ba04c005504dca542b39d16e4d37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08d10d64435ecc9950d8775bd327d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c45fd6edc455d1c08f8b3690b4de5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dee5a162c78a62d9513b962315f068124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d42d3a64dd148b9de7605dbc621d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f4a1027795ffa26c40963ce9a3be7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49a9bd4e85393ac587fabd75657d9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e840f251b223a908907fcdfdea9e633128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90ece76d7c45d91e76fbecbaf8ff98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ebbaa57f152b5ef103cde4e5842d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa10c468af48c8c003b939f13a9666131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bbfede7060a89374e47423dc3eb84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f25dfd848c65e3dab9840b9c2e3ac6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012fc6471890157efb010bc3118abfb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efba9071b7f2be01b8d7e07332c4662135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3343ef86deef0e34accfb2cb68eedf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376e13b208748abe6b0b8d0755da60a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4dd3b60990e0e1ca7593a1923ebb7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c81b559bce24480774fccdbaf76739139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5efed4076b890e15298bb5d21cd01f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f475a77240637a6d3302512ad85f2b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cfd566445cade7d29b0736cd2c71f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057742de36664bce8618ff92f36d1142143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cd255f21c1ad6f0a94f4456ef40d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb97ff164c3f8b94ad7956024059cad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94233afb86e40594924c61c9479e9b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f2d6602698ef25689bfd6cc9ce5c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dde1a847bf628845df42f5fcfaf17c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7447a404a5d9edec776f61cfab9a0af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccc4fadcebd23ee3535ce256846960150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7b15c8e449ac8a243190f28f26278151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c8ba18cfbc67ae997f26755602bcf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a494053814b0ee7a98029909e18eb5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695d879ecf19e6edb9c03caca040382154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7dc1f905534b0c345cf672d260498155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9b7f70beeb2743d90f278a71645b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f54553413ed193caff6830f574886b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0145bf4ad1aa7a756a8950b39ed4ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df67305cdbf51dab5806755c78015c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5bfa3ea8acbc83e2ab75c32a18a80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b928f7212c3e3daaf8eb9a0897805161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b680fd0aa82246ea8753116285011162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e0a67a137ad00acc3d0dca966d5e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf870577184ce5130cdf922664f92f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf3f67eda6a4603838ae84d6173859165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154461a674f0e5b6fb06774d3512eb75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c75bcf5b734270055d0120c677ed0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbee077356a9e04e4b5c19c003c43d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248217070da2d9c5679d8953847f2521169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42021bd733a868dec15a33bd6bc8d90170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d74718a6a1f49d6a1cada76a48cb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025c820a3c7061d4de86d686435b6be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92c28a624a339ae083fce82ee4e8e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d079ee950bbc4d32ff05bebc0244654174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455928d73573f86534bb3b681acfea46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e853ee01a8cc8b044f59655766facfc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc545fc7b9d5f7f192bddbfdcf38ea31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736f187fa0832f8be3834372b7ac933178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dffd475495874aff0cda86034c8397179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b1eabc3d80b8a05401db9feb8bfd7180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>