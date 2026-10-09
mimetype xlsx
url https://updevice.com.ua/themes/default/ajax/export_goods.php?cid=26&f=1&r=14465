--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6f0174d0b41326cdc9c7da30aa9d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb09fb9eb5b8535145b1514775e1a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe045e4e68c509c9a54663a8f6c58a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a944c58544f64fc36a8e821c015eb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6fef66e5d3318678a4377349183e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997d7600d7b3e4357d0524b1cc2f4076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009f4e9220cd6362aab77916bf065117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5f5ebbac2a0fecaf743169b6a8ac68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf771aeccf8538580a095879dfcc7069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185560a356290a6ee12ed62064d39ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c4d06d779e618c3bb02b9d7caa6bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe1475af570b652b689a641c0e79f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c6a7cecf0445838edafb511db3d3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219498a54485c0d4df19870518f8e6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5a35237e1d339c86dafaf8ba22a4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2895aa5912580ec04099d98f1f26a5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94f3bf968b7e9546b5c537a1b12f4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185ae7ebade99f7153836266918b65c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60485b2e77954b923994a8efeed97519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30865f52982893a349fc38242fad57c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b081607e44a1bc3072bd97fe1f877d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da230f2452f55782564b30fa5df31c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63376160d0cf7d6974f73c616bb25dc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a594dcd93174e7e412ad1f05e677c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15614bde86e32ce0b5bc4034ea2ef6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e55d3c861996b73cd7987790f486526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493fcc172821e62d6bd29618df3f17627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76addc9d2df05f057b1146632df2177428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affaf94e7591a42724610384e7ee65129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ece02eca78c61b4e1b69ee3a2274ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc3cc11fae400881c2523c8505adb831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044db0ac53484a012c45b7af4afbf4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f1a28e51f6089980843193661108e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd129984e57f4d4ed85d25db57661634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814112c7cd4395a4d935ed83dbd492035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceaf640c1260b816f94fe2f2e1db8e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a10dd55ad1ebcaa9bdcb129cde9bdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70889c10e917741050306203c968f34038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188755e21a4da1214259fbd583ed86e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434b18dbb8d0a7dc442054669e8ccc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affad3bb0f780fa932f197e7c8091bd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78f513314d0715c763ac1cc53736fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41f3b823a7404f51f8e9b7e1741f7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2709c680d7b3ba684097f74249d8e9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cba0ccb523a382eb4f273144d3321745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef7a96dbae1493b80b045727766f7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776f246d2f4973c3021cd75f1bd92bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81a33cc7a542fcc4791bd6176a324f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68f22548cc0a81e47ac3bdfacd051a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afdf96fa81e12070f7fbed1dff0cd250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d38ed0fbbb3bc9471f85efa6f7235c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763e7638984a09966ac4d4e1c9552ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996637ae9a58457478f05badf2e5290c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac1b935ea3c24691e7d6caeaf2b3c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7369c5869b4eaafd5e42c28abc09355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8a2ef7044489fa5563d35f5b45e9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d2ecfb53042c2c14fb710abffc76857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac66a9ffceac37dcf86c6f9aade690258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdf202c6a4e54044fb21f8a38f0ded59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725967eaaa782a07c0999038b851529e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc787716b0c665aa201f72cc21118c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c564864b94aaaf40053ea031ffa0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be602ff6d58591d5a6eeb7bdec322663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dce5d3a5c0f516057ec02ca4e41b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a520b853be22b3f30a925a7ddaeda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183d8eb476f4310ed0f4134c6e0da1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccef8290289b709933310e4f663533f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb310f49cbf433679243c4b911a9a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0514d1899ade9878e8614d755f63669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65568b58ca73c6dbeba2a88f8df1766f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a351eee6bcbe0d5a57cb8b931ae18971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a426569446ee9bab18c2300ce0adf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1805e9d06e81d6d3b0d990787449d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3ec546f6083812eef88f097d2257d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a09d2cdfe12835cb29b72dafefac8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37221b0197555611fa7a64ff028692bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868b41e47f58dd809cbb72c156c078377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d84a5bffcde72c705196f50a54c96a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9fb07af09a6370f3a68946b6fd21d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47106ff1c5835edc06868226627bb980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09646610739c5b35daa4fcf4fc19939281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37760c692d76c14a61c5e128ab88198882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e0dfa25d898655f808c85c73903b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b512a65eefbf97c97c3ab74a74e0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c42cc24598c8838c06ece57dae0e8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bedfd08d5221ace6afc40b0199ff686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d14ba00f42ff749ff0caa7d7f1db1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8a9455cc1b347d67f6dd86802675f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab31ecb231da8d2227656bc1a99675089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6123ff2ee37b07259cd544469709290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079ef562b6e7b460d93ac5d3a2d1e4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45e0f7b9f7e29cc097419c88f803a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb712c6f8dd1494b44505738a99f1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225ff72cced9e97dc10c1d0832c5e5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ecdaf853e982b5c979f2df239995d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13839006574c8a51f220145f122b8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87389a02a30b73392f61925ca5e04f7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60fc648525595c1d81670009ee7d1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82052184d459c316c24b6c59d4bb49df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587d490e842995e76b1066eb0e0fbff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a42af7ea2f970e72eab27b4e5f09a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6be794a890906743c6101595df0525102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4128c70fc7796c6074c48e2e9bf91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369934088651b7cb4b3c68a5b5eb259104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94991a9ac06a1379db2560982f873767105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a42e177113c0534df650fd4bd4da1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c708f87b046a3139ef688faff419c5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717b017b0d53a58be6b6912b40d1519108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c06d0b11cb58428e917102bc40532109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28ea33da5b98d11598b49461431f80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af350adf52b9b56ed6c762050aa3577c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d98cf79be43c86f8b1778d83611c5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fc5fb9ab2c94519175d4898b8d2b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0e0e04400cc492a3be683af6cb4f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718cbb6f2b8acf4240d2c7ca2ee323f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a180d7906a0360e1145e26e9ce108116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90833d3e57013380e2375d0d404c53eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fbb224a8fca5fca92c77956b2699e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c49eb3aa0c668bcf53026ed643f890119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea601091688cf9ac0909041a1e723a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f4deefd4722eea4eb01839bb3a603121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17b6774f69214a286eb0c1c4f48bfc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3227349e49148645a911f52eaa38762123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c90cfa6f350ad741663fec5749db49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9f2994bf15ef2e4b9874d1ef87eb8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa9fa7b1e7356e6535e36a673511dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e580df1a845b8289fe4c81d44dc85c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01190ee7d0a072b785e8f1c95d4204c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973700518fcd4c94f6bca641ee19284129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199e7c3a346e5b219454c8a27d4b1fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad808f77058ced5b3865daf93acb509131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f4f0c4e04353623c1c78525d2b768132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe48212e74830513192488175b221b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c44beef36b1a50839dd5d483bfde04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e08d8e2eba0a578484fcdbfb998974135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e252a9df291aa8289886dfa56d9326136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a071d01eac526d2778d2c7128f900a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13e7e9a64d686e4505b22cc1ea99d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e3f85a78e1b2b91921a93565f0c51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea6d005a36d278faa6dbfaa7771bd3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14ae5d5f32efdd5d2b9731a4a6866b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d42c3e8456a83fc5d0940a8ff1995f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceacb9e15297dc2304813e4c80b51d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086c1905c33206c15bf10d343460981144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19463721a54218c28d41af8fc552a61d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bbb5bb3859e0904023d76b6c2bd15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f3cfa189dee78c70b832bf1433730147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eca6f3ebfc3903721e79ebff73dfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac707a1283d245405330b511df8c70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2c63e37b716f2d7e99a790aa9d779150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194e6b6b5858bd74b1ec6e570e35e7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67819a39396e70246141de16420f84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1e02f04a7b9e9064b92ad0346d1eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fb0b54d60c722302bab06d8190ea7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38c56dbc36458b9652458460df546f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee9fb6bb1029f9401fc5a66948720c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5cdd39beec75e5f98fe67894a5d67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f801f84a2596b4edbb2716981c0a735158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07374567e92d1392fac1a22522628b5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb292bc8a0143d89412d6162712c277160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059031978cf186c3332d679f7ea6c7a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dccc949359725d177c3c2da8641e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9ead03c56e536a826dee728194bbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b53bb52c003153395c2b620107032164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482a83ab3073d3ca0eb60496d983c65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbae3ed8579cd478c4f0301da0c01f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc534e6c836b6b9a5c47458eed2f11f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cc82d05c9209cc5e7077c9afc238c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2231805a794ae2ce87246efbc0e29e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37adea37707e1a9f15e26b11f834cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bb5cab4178f612d3e4099d5adbe8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecc9a7a46b4ae0f0d1677e5f958462172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308bbc5f1e3f8d5e8360c7378abcdba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31899b5895cdf5cdc3dd50dde02bce99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a52caaaaf55dafc990fecea43ace78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fb4713ee49910e4f03249c5aa214b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea284d63f557e02d43ea8128c93a06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aafdbc58b74a644b45453b497dedc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5a8f8cb455482e741c13efe883d3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051c12f470607cf465ed59aace4470c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573678fe44b1dfb16c76e16d4a7629b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a1d250ceb3cdc9368331f7536161d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d77bf5de901d9f16c22c431672a1163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa54476c6a15bb2cdd3c24068400704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7e6ba8d17616023b228e3c8524a6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08475de7f380a30ebcf4ae602e78216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48a3aa852cfc0908b838d2f77c029c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba44653961738c05cb00e822bbc835f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4529405003984fd4116c6628a1fc319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338ba39fb86764d8fc8da48e6e3f27910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cb5b30068a9c46641d01e8f24cbf911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40177dc9835b4c2f8d4733fb06e1523212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80af351a20cbe1f1bbae80c74c9ec7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d11bef20be5cd45b22fe8f4a6dd66114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c7ab6e7ee4f5c31b776c7083b55b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5901e368d8c420952fcd74224d3ac116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03247098e21e4b0155c32848c7568e0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612dfde1bc274220636f4afa3e2bcd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7e2d70e405eb10c49124ffe8cec7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee23d45ac1558cbfe7639133a071a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f48056e774da7cd894c45db95c44a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd46d4220855f8afb05585fbf4860922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff57e47aad1e95c7f560d97feeab0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf657106f9c3d1c10095fc9dadcc86a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571c6c768b04d5fbe8ab8e7456a1e9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f232589f96a00d3d541de657ed6cef026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cacdd4bdab2ad52e19bb2e0445227527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194577456a4185317d3adaef8e9a7bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6d248c1089e7ef250b48250df688b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dd58292aca539e1396bbb7ae9729c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1087e287b22d98bb7a8a7f7067a92d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d5399f81ff078e754c5729249bce932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade27276df34db2ce6b58a63e0217d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b32be3ca253e545c031f5512d803134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e6adc544b9ef556d7b9288c0979d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b991083820006d9e602ba0da30bfb936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14140a1aa35c670a61ddb9bcf82f49b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2511b2b82fd12ec2f4399cf365a0d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de61ffd24b9e4475423036a9f1776239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e862582e1d0fcaf0e31af4d8c23998440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae3287e3338727982d33198faa39a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3c9082e9ce60a45920810bbe695f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89641f278b570e5812afc7474ecfe79943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8d8bc17f5cb7cad86d3e57e6bc3ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc72427ea5f3296adc621c4104fd5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4448e60d70b7ce246702c4bbaf46546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9280b65de2dbd6c58fac81473784be647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9be85ec3f5fe1734756201aa05ee248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6768023e7d37e6c74678e46be7097949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ab609ef25478e1a5ddaf3bfcced3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07834c82a027a551bfbee4b0be4c9eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b06d6a948dfc36b3fcdde196394fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0382425f032de75a044741642c781953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947a868577b72bfe6d7cab5f819bee154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3b01ac7b52c704445c22942ccde0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f5d506c8d379f95701afe9d77543056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ed355921bae90969b10e477fe91ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b03b0d69ca6c9da199c1f70e516a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc66330f52d44d72b582a60af9193fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4ea32ea9775cf5e2c65f08693c87460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e931dc1577b26f8564597ef79c8cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a5fe092dab49b8692ae8b563c2adc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b165a42139c5fd944792c7e6f86bdc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e2cc32b0533a5be7b80eed59c1be864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427bac38a5409471e8d020dcd11704565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2361ad2cd54b9b888391663ee51e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170d8bd16d03d9e5e4184064f39437f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15842805bbbcf5e3db3fb3342c056d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b7ebbda0191d73f398b8c13ce3d4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb179faf1d6ec975fc3d277d56032b2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dbd9f81b32edca90ebe77b030aa5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cbcae51d3ba5fb028fa2b914f141172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fdfc931d5ec36bfd3b78a58c5324273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0c54e3189e6c614c1cae2f52c184c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bd7cdd5e0defb5c5d9f013369a18f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e441df409d0be96f7666407feb71ec476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef6826f1aac9eca88a49da7177ac3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed043d0c69d2007346936f64db68fd4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb80a3e94fbbc3a315e3c5e40b8c4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcc57666534ab8dbcf2e58996c945d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ad7c4dcd68229e78bdc97b1e766c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32410d7994a062a886a2d707d6f4a68782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb71016d2323137016509cd97987f2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6d7daa8c6be1f735b95602c3be5d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff53ccdbf2ff30aa3c58b1264ca567085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8879b728e6c870b0a25da530a95caa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf98fb5bce4755ffe00c8a48e690c6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eee1dba05bd319e896c3899027ab0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b36524a571d0772e263a43c0a96d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593150732b4ef78a43c8c1059320ca8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac438f7ff19846863a581c5a1cf6c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075b84d3ed6853c0747d627727b47f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07795a48ba00fc9323c85d3002fac3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5314e125b0f70ff59f23a9ce6242d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784390f50905f42ef53054686040b6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bda6fc3acbbbe7f3507a7b1b0803aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd71e31ea1c6fd89e598e0937f648d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d97113ea25537c2ce775d7577648198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a391a690ba2e29f3456e5ce7c9e810b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4d861153d3ddd295e464ffc0dd0c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f665decef7748d0d1ed7337c919a90e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe36e64606116e422be75c8a0d913f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415335db7af76864669a35dc7ae0849103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af233487fd3c2887450d67b9e71c11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349d6b634655e5fbdae6c10afd5509f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394636e196eacf6a87f8481ce53213a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12549551290ae3285c3dfd686d5b4e17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e58431ee657e1c15a1268dae78aa0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa3341c8756b4931cffbc82037aa6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d600dc55398bc34d8bb1638fb0f7fc3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448e6c42f53876468762e1a4a262c61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4af9993a7c18597520e6680da16ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4faa9951f60d560c51bc513cfbaa3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34be1664703268c958f21fb0fb9341114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb5b79ea9a45838672a613b050053b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca27069a82686c0b066f13c879de0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bbfd667bacb6caff5184970fc59aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c869253d82091bab7c61f6a62dd63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f725f9d884db7d3a720227bec03c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bdc796b8b87118456b78e0016df2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da2f50094bb68e4c2cb0ca18b629ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312b36cfae21eea0544d1089dc4484a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa69374771630cb2351501332b27da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90244a46d1734cf05594edd98cd67509124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e627b824519d0de0ba78aa6b624eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a8d65688ebe37c56991101ba78a28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f406f680b799dc408b32fab8e895ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deec7e362e68c0588c684f49d0544fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612b23a6ca52965a8a82e29be11e423129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0274890cf41f394ffb19566da259db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99184800d15ccfb7054eed76854229c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1895bbc5eb113d1d46b70ae239b7036132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22f00f8645e297a4190ae6ce665475133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba1f90e209bfd3af10fdf625b5917f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c07224eacad6d3f7f3b85e6b01d14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0087827e4fc739bb0d4a226c780b92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa3b5cb1847aa81edb11806198911e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaecc6f5c914c91b8166a7ffd5161c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fecd8a70a7c435494cc97cd601e8e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccd60807c9fd4f3fe06ebf7d1dbf79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6342b722f0a320a79f904df0db0101141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503b27fc21f5fe6efb641bebb5d6e17142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70d1b1668e5b9dcdea0372ed044d17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33eb8f52ab9a13d483430101b9a563144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929cbcc11dc2c5c2c63c2fa7b52e58a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356eb0beca83f038a9db89ea8e01b2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041546e506822cf897c7e15822ebe1f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6d2d350a72f1d652baed78d950336148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458a0e25ca0ca60fa10bac07e72cb4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907a0c689f927680e6cb5bd650577b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1152e3ddff04866991f61867af557151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7339fef2027e3b90c87376f44e10242152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e7437cdde629264c5aeb6a1e2f61b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709464323a24094cf2d69bc88254d8f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a91139fc9208e5bc9545aefe6d5de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1c7eb27140f1f6c3e8a85abb80b84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dbc69b86a3408481636956fb10a87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627af2029e266265346acce48097e775158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3eb5f0db5982a94d212eabb260e11f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d999b731ef9952f8cffeee4d3f4296160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798f72ac37a60ed89c97aecedc945b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5662c727a2392d911f37ac0ffc78e75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ec897c16f3014aa47d3f35cb5808d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10cf5c093250424c5737aef97685ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e30e522695e1c928011abf4b1cb15d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82953204365754ed1e468440ea185fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838a31fb7a1232347f722df5d55720a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b8c20eccd784b1eb2cf6bf2795f70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c999d89203d2df98264a4acc5da23b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50009ab4f5e2255fbd26622dc3529a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fc7387989479490b1afbd3a224cdc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe3f9dce8acdff36dfe164b9b7ca91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b94399d875b175865b8b0c7403c642173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77f69e67140a0f4b21607a2fd3d24e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>