--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c84777359170b2b8d6458567f5e7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275826955a3669bf12bdb9e27dfe5242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9bcef0aaf34894666098b4110fa1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba46701aff0293841e0d71b928c5984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0db1563089693926916957eaa4ba35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64543b399c84272a7bfcba60d8b5f89f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830c9cb47646890b0dc7fb4cd27b36f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df21b9747a599ae40df21800764ecfd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d1ba5fe73a033b7038621879712989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabc03fda3c62c78a951f5f23211c4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942822ccef10ce17851c5e92bbe5c7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c3e9058ac5a7d7bd2a9067b90fcc912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0242786dec68c2162e12e21cea91213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba9920e6c17d6b416dafa6f4898c8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a685b45edb90a990eef3a441a11bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2bd2ea6ad5f3ab737106147158c2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fc623e71b041175a6d6d68179709517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd202a5118ada305a9e8720eba986718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af24885f1143a0127b3536542f691319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584bc418282c88da37621d9234e194f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221264825a9ed56d376423fc1988209421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5fd19d3d9f4c1469911a0d8fc1c3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5e5c90bd8390c9f2477c4ba827ef023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f61d9a4aae71db9968c4401b1970224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18db4238c8d3f5f854795f1e6da360825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93c4024f0c733e72c3f0f7935eba1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16c6d3bd85b01c05ed54d76efaaceb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482e05ee2f8ae3f044ed25d2bc3628a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc7401d1e976b4bfa6fc77fbbb08dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11c6f6f87532826ce608a4ee69e40430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef80702eb3adcb711c2c07bce281c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f09f526315156c15fff112104eeff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffae101766beae3defa32b63f7b557a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391406823b52e6b990393264c95cbae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9677fceef1facee092c51a90b4d57235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1e67fdb89f1a8df63931d4a07e1c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d265f968f37d5a04e230cabf565d8e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355c69094fb921213c00517fe5ddfb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f769f9579c40b28d2870a4a0a0000e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af171a7e505282866e51f46a461ebcb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe70d0f20e210e844f8ea91f4b432e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae422181c9d28281633afcc21eb16b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed8e47e151de4c61e49d1e4b9b9f6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebef49e70693161bef12fd179b9247b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd03cd6a3ba7d1e284b96e1d20bc6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1cc3b2837751b60eb8f63071f8a7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54736791a5b176ed688156b3430c65747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc196b9c83438265976b20730621f7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a8c19b034863a1b4b713bf3cc22a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23697c91f16333ae79faef029403863750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75e324fb3ffbc43e5c29a519a563df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742f379ccc71cea11802d3d159746d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1d32793e497f2a08df8d0f6051e1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efa8ff5c5c078dcbd3c1d5866dbdbd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb051c56c9d754df3a07f9fdca35048355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0b3f5a5f1dda306a8b5f68f69cdc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea70d84576f017a09ae414041c2a41557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75768f394ee637f3b18a78b1d7a9ec8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13811d21b069f1a1c348357ffcbf9e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27b0e19e76cce796277e5e6c531b7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cedd07c97fe3ec00f33fa5e06c6b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4e61ae057d42e41fa85bae137d7c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27347cfc9a0cab9de15f6934162ea163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bc215ca1959fcca0e4168341f70ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9ae3a1f42d98640ddbd36218c391a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b108cd9def7b735c76f43b24b2149166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4c25b1061da9fbbcbb566b850832667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ef3ee4eb54198cd7be04c0e84d52368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eaaad47704e17675b170209b702d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211159b700d800963d767f574cdbac5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1de77312177225590215dec41adce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4845dc52f28a889f39e883ea185f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959fb0ea83a80b1b1ac079d3f98204b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0fc70039dad703601265124b0d54274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659812ae80de27774f534946dc1cd76d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ce261235741f35fb4bd85e9317b9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b89ef9f0540b9c80d1e8b9b17d1f2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67101b24577ca06c0e6d734096d4f61878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eef79db0b89b7a9342f256eb10b8fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c490fd5f8669a2aeed23537089ef1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d741a6735b9b61403205552bedd06a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ad1410e0f146b5d26686944fd557882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4da4937010fdb833353746185afc8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1975e15ac8df27df6cf9389c47803d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27f75a1a8b376386a6267f7a757e2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf77a03f277955cf5670f01219653f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78187bf9f3db636560724eb7a99c50a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18251c849ec3baa28a04377776bd58d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bf6fe3a4f238f390c821d966a4f2989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7fedf6f9b0deadf0f183b0ebcc76c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8764a0cd6372ca03f79c16a5ca1af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade389465182b78a230ea90a495f34392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81002fe348abbcd8cec03fd12aac18693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a850857645597e68dd0bf929b570e9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725099598c19a162bafe094ee255e0f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e2bfa93e4136e6ed0aeba0197f4e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a8454bb67374d97f8a1e68ca2a55c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b9f7ce0759d3c31727e776cbb3ae398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db9ea5b656fb69b1204be2ef93b32399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d98254bfbabf23e90d94ea6489735100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e2eb8df11ba92e898f1195af4a702101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45a982a83895feec45d2a976ca8735102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993d514956e2bb1d98b9f997143faa6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a5a48e3674eee7a1e1e13e8d95b99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792415af598d007e5496fda48294fc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818afbb4f99bc7e3a1c18fb49d15f00f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffc7cf5b992b417056c319c0fff6cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c56ecc3e5f6e2f3bc629336fc96ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df00e81df0846345499e0cca935e3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441975ba2dc3e7524ab51a60d57d3933110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af386750950b7cdb7c6ff7a631733750111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575c7ef8b143b11a04ede6aefbdc317112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31709f9298063e7c112b69a2cc29024113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c44fce187a432a9a9c87448ac12dce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd72c185b9b3358b281827e27667050115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274ab32adb9af6130970cba4305d0ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c53f365b4bdbb19513a8b16d278cc0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acee5802156606603d3ece5db82b4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c34cc7538cd079675bd140771cdd20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592c9aa311a5d4008a9ba5d060580bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c12a3701ea79c37ecaa0fd9cc29667121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626023a5b33152dcfee6d98fe96596f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49430804825b41ddbf4c6e328aa169a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558a59c04ad7f18f557fcb1a2eaf971124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d29823cb1fd2ed256abc3f81425531125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c3d107d89a0c419b6f089a550723c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e21f282ad326b1d93a455655e3e27b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b40f3066824305f957fee5f884c350128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52759a716a425e55fd5a15edc3b4a9f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0ec6bbae6a3c1d8bcd264d33a674a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43db8971dabaa9f1ea9374883722b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213e819d4bf7213c2e134a170443238132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198a6f24d3d51b8195ec9df12157e46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbfe0a93500c9f42c888b5a29883ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9ceb29404034afb6dadf3ea194763135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b6bfde8636c560fb8e4e095ed1a37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e2d8d2e23a5ab16b30bce7eacb591137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007be15b60d81653aa016f222728d55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058355ecdb6baae450bf5a0d62cdca57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820bd94e13a81edbd286a9765d5c843140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ce6f4d9dfa33b75495aa0714ceb56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b93dc8caa9313c06d723f41544a53b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a9357ae0dc8cfb53561ebe1ac5b8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130dbef660443ef00d3f6787fe0a3a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffba676d7e5d817146402bb7067988145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76355ba09eac1b1e04a76d84dee3a31a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f081a34e55f3b4e18f6ad945edaa631147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7574a68d4fb9807ad857caa896ad6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a82c728fd4d84094bef799b87f8b6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea77c4f1c1913a8d49c545ec484e92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ae5b94ef52cd708e50eb562fdec4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb8bf637a40a1e655faac85485aa26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6bb8c217a352f61186ba2af031c89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70add15a8b71e64978fa07530f3006d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af65f7d34eb5ce713b89e878c6603a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8723390e2cdf8cc50855d0161c9d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296fe3c438e69f5b93aabb3d1265c95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d0843c5e3bc0c47b737220691903b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fca9481bd58b708c1bc52e923252fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389b6cec049fd5b85cb096f28a6f0b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699a4a3d0f57203456677788f3ae0c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b9b92d9d04fd970b2d51a4f4e7154162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bd88f60da2c0560106f50c9fe88ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0bb56329307c57b4db124d6ebd4c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ee545c0e63206557a971db838e9e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f338a2aedee6ead8a1857e97fd930166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc951b3502aacd2ccdd9ceaa38abc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c365a8ba21c58d39c6b86a626cbdeff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544303951f068b4d3dba71836abc122169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4288933864269ea7ab2e3b1321c63ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4130582f99cb41c3894c98281aefa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cfd2ab61d320f6f042f3e595f7f3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368183cd396815c9f39e15d8ddb63b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec79c705f6b14d709c8d73303c6400174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e525af46660833c87623cc4ea509a59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cda6098b2527202adb47dca9c65db1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90cc48c842c349bc38336fed57c6f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c55a4793127dd8afed906817f0c6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c474713ebf1179b6794034ff02e7d13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d4933d9b8fbdbbaa61da5215d4daf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91c6722360a5de0cbf5bf317ffdd1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b3f21b1c749d835942614ff44057f182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b457e87ce31f28d314b83b65b2aa4341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eac18675db78c9b538379c8252141c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342bf1ebc8ba9960259a9fbd392f3d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1ca096dac871ebab9dcdbb1c181b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86f4ef4477042cca55e9c3668708fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a73df1c41a4a2aa34e1b5ac65e6906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d40bc7b0c5187208bc50ff8fc067ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55d2f0f657225bfa142c604e4443108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b971fdd7903b063eacfffeaf7e5b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff391c61da2a9a698be5d241912b8adb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950fe7fe44cbde83d365c178b8b8a7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b1f919dff7012febeb6e840f5b4ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6e4e46f7acb3b2e01e5707eca890613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a74d44ae530e7bf21a2b369f5373014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38152e0b1fa3d4cf9bb9c99a7d704cb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c5a871e084db8ffb4b46b914654e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd082b175d0ad06571504e9588c203c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf05ef2e9a364f4c9b4d1a14b87c8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8dc4328662882aa7bd856029c344719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800468cf3b6a6da32e26d462b1313ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7279d59831b4a4c59e3e313651a8a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79cdd8b7f7c0ea369ed7bbe6670bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f32e5c1d76419f7dd3dcb10a3f07123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab9ef1fdd5f82cbe88395c577e087e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9655584f8dcdf7ff480bf44293dab7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c58925deadd304efd682352d5e42926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c75061c9f3178e329955bc2f941a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f6b661daeacdbd46b05ddda05ed2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1ef92f02e53f654796649f8c4908429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b572f518dc0a26eec1e686f52d7fd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882e617b069da94af00a1c26247108931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd56cfb9b4e1b0fe2a7cc243a17337932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7c62001be68af1670fbd88c3c2bb333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb094d8ed9075df1c1ce3d8d1250c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb650f4f6d8878ce2e1fd54452af5ae035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a822f15da4f532ea4591d02e82eca436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08efc9e0ff2604a64e96179e58f22637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb146d8e60b4f0dbd7f8573315f90738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c6b829eb6542e2ff476d87276f4bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da105038fdf8eba246c7517eb87ff640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76fd0854f7670e43b7a8847e8c7d4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3dea8151dfe185d8b04bd9440670c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bba6d8e68ae1320c24157551add42143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294d015381fcdaaa689612ff8c6542044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715fd2bdcc17f0fc5a037974776213745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300afba917d5da401f82602eb97f09246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcd44751c473c64f44609ff7cd127d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28bf0cdfbe0d952e9566388471160348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2699502397455290204ec58e8b65b6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056ca71ffa3384305da5b10a932aa0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c7557df03e71a49434a8544dbd53851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703924c4b1f59bd7e150a66c4d2d55352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314183ee0c552840567324b48b7e518553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9b9e650d51cd3e183919b066669c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53bdf78ad63cd24761f9ed94b52ca355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce683606dda2fa578cf444d3436830956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0cee1c7584b5646ab1ec9c870c9c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d198fcfc2aead26ec0f300d8406c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf60e71105639f7bbf35ee16071b71a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01313c4b01cf8d70b53ce0fdecb0c60f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908ae5f042135ffd3628db84e229a9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b16d619861b8e643a418d18b35907462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24610773009cc3226e6f2fd69e8ae17863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fb29c639b07968214879f14f5c5cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6839821120e4330aa9a8a5884bef55165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb848632c97dfb7e20ac78036d4350e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98779dd8472e257156f3d189dc619efe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858c37c822385b32dd49058af9f415968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005764d6347fb75add440ee87fd914769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79dc35c584bca153886b52e68f371170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84b6474dfa9281783db579e990b51071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc41ede60f4280e7ec92c4c36b0a4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d841bdccbd5e85d2863bbe3e4a11673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dadbcc136dd6b203d337ecded52e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a875b5b6534a83df60c9afea4cfa575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95291972c1747b69a710775462f557376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0a9d936bca41e0f1c2b105f1fda4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864cd7f6219eae47927821ad605a02378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7378ba1a1f78322883f7ea048cd31779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f8aa56d9b76900bc8f1a0c5a888d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af046d6c917d94401297e859735d232b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7297649a6b9a59bce7263b614d85df282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f074c4851bbab5b29775edad621783a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6332b7411d6aa05b01fd19a64706584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d03f2a858716a0240139024a875c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf10e244ac5a7a5e58a2d9734d35cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cfaa0b500ca8677debbfb4641142987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e785cbe6bdcdbab2b6d5f930357ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0580ad91f5c740f7aa1bf88230050f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c615014cf1d63ca96e3367053e94e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b2d5e6ae74e71830c5b6ad665227491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdd7d2875bdf73ad0313f6f836d5de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58833e8adbd0099ddd951e4c9aeee98f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61450c388e5dd8ce7151c90ead61b00f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e041ed4ea48afa34ea49fde5f8fac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ad0e584a7d67033311a07ae685c4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2e600f36d277a18ba9672f02087e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815d4f1b65ec779dbd87c337cd5765398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a4fb36b74bf872fa3b3ae27e29a9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad5bc81c83a7b6e49ad28457e4681e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783679906e18f8b73093bd4f19ae604101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812cbbf033e141863e4071745651c8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a9b111aaf3ec795db91e312fba22f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c683467098ae2876104ad9bc1a1eb54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77991b612fa1f516e7fdd6bb20e9325f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e59b0cc393296149ea8826b27627ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33f42a7deadff899a34e2adc3624e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b066de85987ffc2fe27cc94265915af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3e41ba05eb6d196182d4bdb70f920109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6d1f99063331d0b63177a21138c2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af0de9c86f4360d272f875f9cec705111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdd3c02c0111dc46c4e33ac19d62da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869d827b244c8ba4bc20db3a1e2ef5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250da14f03ff4423ea9820c9a3b98ec1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c160c8d5f59a721f46969e002228958115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef925a19905ab28e81b61025c3c293116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fe159b95d38588edcae1e4d437522117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba733b8b5b1337401fcdd5a3245833b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7666f53d456c2d245140edbae256b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4db147c3dc111e7d07a860224c6d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf902054b48bb0b7e817082d3d1405121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91170a168083a11f16c3501f4768d384122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ddd21c2ec71b327b3fcb4dd84f297123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb016ff4d3ed51e36ae3344ee8032cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c99d69e5607d33424d7b92c26227c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087a4900cd5bd5d1733a23493d40801126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc351a8327f7a24f76939c5b642517b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfef0c4dc2963573a9963127b2120d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec58e9e297fd4a1931b18c4228d8937129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bebafbff45d92cafa10bb47dd9c2f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd68616a4ad85a6a1991732fa321a79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfccea06f9b02dbd82fb703e8b735a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a502075d9679fcfa46c0533ddb539133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cc7add376ad1bfbdd33a3caab3aaf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421e422663d68352ee59bda7b8a08bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458fbd2cfd1047c64a7c56e73d6a21c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cfa413c6a1410045f12a680e7f60e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e97e61233853ea95794ac2a349c18d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae7ccc020f05a249b0ef700a04dd04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f1c108c4a11da58b28cb2983b31b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923564d5ec4e763fbf796bea545ec829141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f497dcec0200b097015c4e7b6e170142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2fb40aec6b09fff250587daaf97c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cad6cd6c04a5483a01229adb5615d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e3091c56b041dcf72602104c08cfe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dcdd3476fb9ca133ecd00ccad3c25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72e701a1e6fe3920fd508117eeff75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a686ad8a4f2b03f789bdce051ed6c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b278d4ffe63d9e0766f2da78b24914149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31046057ef6aacb923f84a36543bf4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dacf0b9f5ac5c171935d5c414d6e64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e297044b8b99b3cc01356719fc2a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdee7226d839630da137ea8b86ecb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd6d642bfdd13a43d24a7aa742407e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61c44fc34008890f1a33dd0bc7a719155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efa3e44dced8ab2d5d6db2326f0d30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34099cca624dc7cec152e07f6e4455157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b962f0efb342d04aff5cbd1ac15601158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a932ad0a21e5083cdc1679b928f2930159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fff6f1af7e5a6f5bd660e38ca670b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a941440344f0555b26fd7d2b3db26a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c274e096666d3c47280e3f718ca5f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904dd827d1f33dba753f9d22ecfa9af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d853889e74933de608693779332cddf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb9f57ee0677d7b9b35d801b107459165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c812e98fe726830802e9b871b02a272166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb8a17121c5139c28bf7c883e95705167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37b50add37fd6f9cf678d7baba5c9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4136574d929df727b10816d58051b02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a152739676ad40d56ff610636f9eef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d869090b2ce0a41e532f4041a22b9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fc0f4c403c18cadf0d33865b4b582172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58b93b28398cad4fb1a48bae755980173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd50ab7589fb8c28905afa80b025b67174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>