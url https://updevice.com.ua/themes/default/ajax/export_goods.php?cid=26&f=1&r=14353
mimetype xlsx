--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1c49ec4e52f0d31615b9761c2dc601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c412c8f023706c23daa88e5d2c495512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6f973da43201408048415c795874f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2228b4ab1637f2dc037baff7121ec74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83102eb4ce4a93529cd88a91cc1528825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1107e48cd539137f5a0263a26b7196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6654cdec4e49eab9ff5e7685490b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d66583e178e83dbcdd1e5acc72eab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe869da3c67c61d2bc73f4515c4824969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9bd4bcb90a3405fb5f5e3c1198e7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc45910b7765036394b0b9788a5da8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe029d065bdde89f102672cbf8264e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce902c2b17632d328d1f697482070b8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddb8fe840df969437731ac66c5486f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5691ebe8a8a2346623b4768bad289a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43f4c79382c94c0eaccb33c334909b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd28685ef6c0a7e6f8a6481e4f6f78417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2399d197a11d169e42c7a09e4a0d7f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f1c568dfa192d49c27e1a5f6586a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5a962f4fdc5155a59e9d6785dbac820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7c8400c3d412f3dd6330317562b0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c2d282f7db3349b9d9b1d191a9da522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde6542cae2a0853fd9c5071695b01623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171c7c24102acb1b49f9e3451a1fc6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caad1ae18b462e47cc694078834d6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de378e927295f86a8c6b1a00f55c5ddd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418af4bf13744411ed454c4f3a03ca5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94be5fd3c57ac1306172e38c1fa95a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7416c4fff7a00ae077395b6e6dcab4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b9b0e3d3568904d5720b97496f4f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f47458e45a66cbcd8da0ad68e773a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a551f751c471b29f1fe0df9157d027232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0b3fc57055e7eb296c585f83116e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306bfaa40db89f7f335670e9111676c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91c104228a28f657c52ea85de3296535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264ccb6f7e41bb3864441e77d7c439236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54db00aab8e96c44400c88001e8a1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30689c126bf542d55939348cda1a7afc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d19109dae6e181189b6d86d15326039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeda0df0c58ec84116f80c735ffb9ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12c2bdff7d762f54dc3de5a53d6ae541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf4d8d897944cbbc9658d35c0f5d9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46832582b4817f3b469db63e3d09663343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9e627bdc172c6f98ecf9b965835b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f6c03cace2a09788d1b81d3a60f6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d7becfdf2b1a26ae1e56f867305f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9a0a62ca5906af48cc1add7910ca447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1abcbb43402dc9005925c33ee891048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30695a760a52d561f17413f0deb631d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614d4f00160c6ddb0547437e7df6c1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a64db27344a0863b6817f5ad7a66c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780de59d427761e5520e786343d3f87752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c6a472d7f492054fd7be1062550fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76958273fb34e3b2cec13928c33692f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fac52a63599f197cca3ea36f47e9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad191ff2d595c29fa7730aa9b4b2d1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08eb256ac069a70aaa4e99a1783ef557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e02a1bb1bb19e8c4f883128cc159758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa788aedfdafde6ffb2e01a45d5b869259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d868b60413c88d9c9f47de9644c6c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecc06173759dc948c402750671e0d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0018827dbe216637f0ff61d52f18262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3dae35d0d782bfa3c407c6f9e700763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9483d93e03cb3af5fbfbab360d6f4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871f35f8844ef4cb3a568d32ab2fc3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd76216bdc29dee5136cd608201b11b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beb5da00abae02376e741ecd6f722d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50436a6e8a864d14d3584cba514a6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce436dca83a72a9a235387c2e13aca8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5886d73523826d19b449a6fb1551ca070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e437ea106b7ac710c7c924973eb0f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec47fa1ec6960809024cde1f665779472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2385011985ccc061f23e37ce450c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff693d3bbea78d6e64c05d517b865a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d8592510a9216c15b6c6eb283cd8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e2da0576a4f0edf8475530b4280e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11261d7c3149cf48d3dba2d9a18e888677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb71e311c02b251c694c30d391d95a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d4a2c5165e87bcbfe1509a12b7a1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4354584f7f62c99cc1fdd8714c65980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fe004f03da5671e8c36dd0f7dbc1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938367011ff6a3bfb68d381484c3726982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe32b3a91376bb6b5b028cdc329fe7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8c14aa1849d3b6dee67dc516bca0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6610b6939a909e350b812c1b8578f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639432d4c2b226a6064f287b8839002286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3772cb55bf8a2a9668f03dc5747b06387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984dca4c4a63e100b25ecfff0a6c61988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cee98aa4aa3cff5e91a28010bdf52189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919af50a2e9fbe8b71c1947438b795990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7ba58527552e702fa5b293b45972e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cef470ff2bbbf3e4f581ceb06ca87892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda784e3fa7aa5807223fc23d35e71cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1826a8270687440094a2f651e2c5e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cef1c1380329ac5d5c6a13047b1db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f5672445caaca95b688f3caf910b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9595c537368538df38d7f92b0b517097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000ca2e4059593c022a5d9cb629fae598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef235d9a4603b57628b49a294f1ccc9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9a41cb4c2bb6b29615cc8d8ce64de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e5edaefea270c5eb335b04df0a94e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd5af01f789a6e807efa4392366ab2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8efe9edb9431bc9df2b16064d50fb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8401d73107e66214ae131e958891e15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0ace04618ef70a4172d101dcae22d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd40ad236c06adced9775ed6649bccc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf660ce01c7de39bd04ec91f4c7e51d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc34be2e7f3a1ac9a191e916d1eecaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a936a935f0cb5659b48f6aa0e0ceef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7554e37e1249b77f2429e8d0f7ab1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec828caba5866adf99f12547b18b51b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d346361cf9f5fcd54229d89e8a4ee7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602bdd9a2e05436a394465057795b9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb6c1bc248211c86bfa5959ac5d9c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d9132f3d0e8fdf7ff96c672a406f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797dd8cbd9f1b2f089a377f3fea320c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19b2da516b23fc61da4afff6d1486d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7634c0af2d847910cc5ec1f3abc85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec170b9c2b1852cc33c3cde2341dd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef5d3575e80b62c410328c5499b783120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff4a19cf6154d7d18a437d0eb61fed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318c27e12b68a480e7c1463ee81ad1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f949dab683fd3c60c506f5c3209e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8038bbfdeb68c18e700d467d7b339124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346744415a2380584387ba030e20ce49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f75fc6c08b6c79110c94f3f788b01f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875a07183eb296f4100576a91ac161c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcca14a4b5aec1343c85f3a2ed6d783128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a4b0d44fce432a1f9a5692e5d4c82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e197279d7c0eec258ed30dc8db2e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8845a5df1ad26c904b9231f399e34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fe0e2926358f33991f5a0634212f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3f3c9bf204ab2b3934214963d27fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df212d03cffef818b906538ce8b803134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560c35659b557351ceecdcd96a00c75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b4e77ad96ab73dfa34c4ed4603d02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5cc22a200c50be40644db5261c94d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcf64f3fc987742914935689d7aa65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbfa03d603c746c88ec29c91f85f3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e460bdf9cf4d0819973bcc838227e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e948f13dc49d3ac8ff595bbe79101141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a4f01b377baa65dc0613c52cade64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30536f228a054dd95bdd17cb70092d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caeb359dc2a51d3b3d0189fef37523144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc403cd134c2c114f8e1118a10d38672145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba1114ed978fd85ecd0a16fe22c63b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db51677dfda319eae316c6f241ec81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b258cb76a98af7d363dc5808e3124148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2690d785bfa5ea31a17a6641dcbf76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cb087ab4313bf37e1d0429f0e12ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254ca67e6579b25a6bd9c8161ba0336151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102469e6f6a04a872576075f52492a1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326bc0514b6a635ca7878422a7690ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0044b3ae761491bd4b3179f0faa9bb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a652b435e1a19bf7e0e1ef68e8913a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ad6cc2d492aec30e33a4fd32efa9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac4ed7e8665bd8e67203b6827692ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b07774d065a21fba4659a698c54aa0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15292315faa340438f9d9c58c2cbc1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d15ffbd2fbcc0461f94e470486561160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c137f725742499ca2cfa8b5e04c182f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b56b5ada21e88ec7d953a86a11ef7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd461679ee3f7720bfbf537ba1c020163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f205f3bc57d4a86cccc1c2972dcc962164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e7cb4a95d93076f0cb81b28dd0db3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd96b310c002492431efedfb459318166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec6196756ae6517b6a50e6e2042143167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c688fe830d27080e488f0f69e7a7f24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c580370e0431b9700e4d22df148d4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c862422b8a61724da5897f41e7dd493170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aad8f46f2067a0feb84fd2788f726f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743576ff57543c7e6cc3b5282e7d705172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f51c9a481fe212ae6d2c45c62d5f59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0739c7fbed989d04acd991e6ed793a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9d7a846b1175e3534a5f7b613d074175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f07f362d8f05b3c2bae1b361cedb04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae758517ef9e007cc56f898796ead1ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0fa9d07346da2b56afbb38fe47aa6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2d80e833534043b6dd5945a647b3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c36f5d4afd71906c40b334c1df2ff9180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66903fe4bbcb801a3e049cac0bd00af71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330abd85caec619e691457b7b2820b2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d02594263de2a0d5e2f8bd2b897bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e697b5ce94a7bdf6d7fbe9e80ca9804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89ee50389e31e0f6783750df9b36825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2576d2b2402e106fb9305be877f81986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd824914cf17af6fbbc57de43584475b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e5e912ec65e4e06e240eed3f253498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8406768c753b96c71d9cfbf4e7a2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94902035fe404de3a8bcb3f4d8805cc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e382830971169f0238b93df2b4f5e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e296da94910b2e223d1b47074fba4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc92a2a26bb3823c2572d2e3235f39113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443d7c33411841d0b85e03725df5b7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce3b257f09a58fce96e312a063cca215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffe67153eb295511aa5a560045ef6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07666e7dd881bd25493dd033624bc1f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f4d58c74fa6f1e64f4088ada38c2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ebf6c660c0b14e00da19fce721e6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddf267ca7a596363a25bc2c672908320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db19648984a2d13aa4be924729e38121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216d90dc35f6b0b715aa453f875c70d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c48d21c5082b8429b05a6958e99b2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37019986488162c183813772963bf69b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4cdae373d2d5efba79ed5420e670825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6aaf20ac3a638847a0e108960dd9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17af2469caf6d9ad1d3fdbfb7a8a42d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653c495919307f97d7f4d333be2058628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8893d887b4d908755b507a975e72a6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b56d295143dd1cfe8eaf9a2e524f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56bdbd6e9fa9602ccc782f8bb6597031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd99392f0b61071e8283fe04a979c5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7c3fae1908615637fd5332ae791ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e72165cfcbb42ab1ce29677227d9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67580d6256402157c9e507e07eb5632035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f0095b097f1563e5f1c57e47ddc2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ff3760dadab6b071ad55e1f7baaa737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a34ca0065a6da061b71d6fb7d44f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd56036b43e5d5fb30d10dbf50341b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cacf892c1a38c7c3cba1e6435e46740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05357911f85a0e7bfddf3ed384bb799741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f2c0c1b8f9f75ddd564750980dcf542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368791ef885da24495e1d1735e06825043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51b9ce1fbd8ef6e5eb37dce6f9459444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb8d497bea2835bf84d1e1a439df4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b385851c0e22c77315d6938c3227f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82730ade7fd611ed3126ef6ad99227847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14a7953667b0c4bb7d05c29df7da3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c83c5a60a107649973576fa824b2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a899c671f62298cc6330087fb0109750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962701c18d07a042366ce544157a81951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdcdccfb8304f59ac5f745b34122a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f19ddf73ad35ca6bcaeef2684bbe8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118269b462645df16b879ab73898dfa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94a70b9196cdf6057b744feea195b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fce88bc765a6fa1b9fcf79aa38144156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc026b6b8c7fb9e95e8f83f98ec0a2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff873eabc801e846b290d030d2b7093958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6210db3c519f0ee9a557134ba4b5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb608b0d58eb42dd178e195ed0b72260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994eed3ea0334e3679e8641e57279df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77121e1315920515a52d309da71c924862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fce02268ef583736a64f9959604d4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3180654fd569fb1dffcf5e4e555c7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389d4cd377b46ec7699e6937778e66265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8935faec20898d48805b468148f05266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b1b599290bc9194baf973b98ba36a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf51302a14e259d1e79b593775e6e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f60ed14d954fbfb64eceb0368d2ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9e7df12519531bf6915e9de720de970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d7c27adee7783453d903ab1a7393871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033597aae7a0e0538ad6f1a6e47fdf172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440e5880a4e9368017d6adc8d1a291073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16360a930adc64ec9f5cd71b003d32574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c9436c61cd09665dcf707ab4869f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97305e29b66d52de075231c542e1fd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39576e76f24293e125ad61fbcd2ac177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ec904fdfe29550bb87f7eddbb068678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c74237ced7b81ccda4a45dde0928b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a437caf6cdf4d5efc29b1a7d9d8d4c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c00f3c38e88e34454c7bf2ed9a33c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f28264a80e27e1bce69e2e1b9c4acc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dfa3302a12741fcc3a23ca4054fc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a12e803a843d59a4e5862f5816e1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae96d6de399a614026de56e3cbd7c9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b91496a24f8adbb553ee66594d8e0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3f92f411fd5f96ff00b9c1a49398c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566c4b873d32dd1e7e33f3a09aec90e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4936882ddda0ad162900d918a197f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2c211a00d5e700331a7b87b5a1aa990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588970b511eb17ce2e831fbf45e15b7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426a2b60b14a9b056136ea4276ddeb992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cae55894d18107989104988e3ad2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb91fd54e8a6de5f4b5867f4d30b8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615e1266bc167a69e8413bde7bc153395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675606d50376f83dd62c4ee918cfa5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf5f95e32fb12d4b033b484d56cc9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735ebf334b671844421879a242c6ae798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ee1dc9fdc92a31812fda8014dce8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a81ceeb4db18f5e4ecd0d6e4f9479c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f4d2cac48d4d6360afb98f7cbad3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f2bb337b9734ed651f0605fb3aa65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cae17d83c45d9a888f3b6274f8172f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42eef5cbb80d3ced98d95b52213e334104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6b44946a3e652284eca27587e43d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db084a1f8fb6de307b2ba97db759279106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f592f526b57ad1939083398f05e4b6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30053b01a9ded56de5cba745ec7e0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789070b4577a8a08a95a913cad53057109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7eb14a62394b9369f8f0a5e49f410b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebb4ac9604275dbdd082dc024b6d83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542924fb9bc1e7c910db99c0881c123112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a747cc6d0dac5ffb78c0194ac0205113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd47eef0812870f63462432401bcd24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1dd035b1dff04915448ad0dc2e2de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95ce269406e388f76c83f89a9c6077116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d6481c833ad0fc619cc4d95d962c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8779885fcf4e662caeeb3e37022c1dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d362f164fc17a2f7ba93366371293119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea059dd7e08a87982a09a673b82db23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf75a20da3a498077c813a13bfd417121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c8b202ceb7d3075e849f1020175cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f74d27ba6cf3820e9f0d3f068f6a7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769269afd8cc4f02870aa771e8c632f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab50ef640c47855f468597f1fc5aa72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b55db61e055b944e7b42977444f4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2a1288c9d76418879dd08d530328b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f0c650b01485c2cf49b7f1eeeb885128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456128da819044e187cbc448cfba8273129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274461ca3ccba422d2c69690d115939d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cba9916984ab1706d57f8e6c0e364b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fb0108f9c801d8a4ccbe7498c7111132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772386514dbe0214a344ca39f113aa5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec55a19adc51fb11d3a5219fabcac3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bed586f2b2af5219e50ca05274b4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f376f40bdb1a64e136d92afc6950db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd915f1be8204abeab3986262dced1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6803bfe41b6b8840e97a0cac5e153138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5bb96c0cb7e1d9e4cbdcb82dff056139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a9558e52f7859c18673aa4859d500140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cdd9763566ba6dc9d6fbe515365cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ac2331403c71307d2731c47fa5fd7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be381e2624619d0e378d958fe24b6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da8ceb2fe2a9cf8ac1d29b1773aa46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75a67a9d1c4c279051f9e2ef6eeddd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29aa7812328b2354476fe3c5cb409e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828fd041dd870d13f2e47978065e447147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66098dab58fd57ce1b93b28f645e49d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7d29f80d09481ee3c816e96d65324149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a01105b043ccaae0a829288eb35f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c0581986e45e9eaf7dfd22982834f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29be7f50062fea5d58efc449eb3479152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b0877a86ad546b08b8e03ee00bd82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727f26cfc056fb17445292c9d7b315f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b317f306ce6722e35cb2dd4026c436c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ce931dd75e1e728a0503785aa927d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8fd8aae1e0e21ca830faf2b717a59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dc52e471f4e9b47c955a784c44f83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003cf92a13607fb755f2424b6c7140b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe6136919aeb14e09e7c3ff50640e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991730da7627b0bd66683a71037e06fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47252bedb92bf2bfa2aa26d2dd249503162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c508ce76fb368673aeaaa0a0058e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab12975fbcbc3848507946493f5742164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e3c24a25a47976e6c3247c6ba7163165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3180710814f2669ed66f2b2994256f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1734bf2a3a7212faeb117bf32adf1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaf36e527a9c83ae6d130ae979b7b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29085a4cc533ada9da02d5419ea3f32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96927adaae3555f323b0d23e80dd3bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65394b04db717ecd8202e03d226e899171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3808a51e77a0633df58a68758267f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141043fde654ebc0b91db1964f778e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532279fb74122d091a3673ec0b5fe37174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>