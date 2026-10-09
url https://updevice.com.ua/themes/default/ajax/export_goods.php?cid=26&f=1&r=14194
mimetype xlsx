--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac5777b4fe2743658139abe07ebd431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe7018d7577b6e6f8ac888237b6b382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9d7c0d0c8bf46227f01f4f166da203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3c9f1db703151086a29f1d3ac41464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0174452cd920e63eb2d1095a5a733375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3acabf120acea340d6dd7133b10326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd9512e2eb01f60a9d6455e57f73967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2014b61ede7758b7174847d778f5fc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22589e9c68b7159861902bc3f0c3efa49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07c047a9c0bd8d93b725576070936710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3373ec7d2f9092eb9b060fc5806ddfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c97bf5f4dfd0ae972254eddd3c06012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e203e2727701372706c7271284d1bf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd18d8475b9cd13b4f1463a8fdc20314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d37def3b46016f3d754e90f353b1115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7b5d0e536cf5e995a67c3a7b5233a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720720836c0cd4d62704a4c9f92e4e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b717c4ec1c44d6f1dbda148ad5cbc4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21489c8112075f539b741e7840635619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b50aa23b881731164f1de2618eb09320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4700225038d05c4401527e06e610cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744e4326af74b0ab555c57ece50a3d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1562e4753d8cc69f57bcce082cf99223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7484242cdf45c83d5835192b5e0568024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ece53112c7540dfe6159ccb960006d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24855e81965b60bb17c02149d6bfef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fad865d5d846540fd5f7e57b3476127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504d79ac358a58452f0a6f1937307c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2c35706b11d973c6bbbb257a4ac5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2774df1be4f2a0c40b959a2394780330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3f34b65209d987182c2a6b38a673631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936882692f5896c4b7e314da86cd83b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878e882f14d0c51e43a6d31e2e96d9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c313f1055269adff4b86e89827a8db034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9015da47e6b7db94385848d63ead4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59434c0dc66ccbdab1a7ba05a58f186936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0475a8d020483c206088d67b19a19037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a912a42208bb95e444c41a3cba90ee538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1faf41ea24381984f812c2dc3e0ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0aafc87ea10da32da960460c216e4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cf0cde9916551315a440c4cb8d09941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ec3a425c0f87885e92d1d802d53b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8d2101f060872e0eeff6cb7fcad6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117c71bc47850c6fae77356d90117c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04e83e086973a22d9fe0f183fe86f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cb16e51681671a3040150418a1bd046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd9529d6349796077121108dcb8fe647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf2fe0958118b1e382df5dedc57e9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d53e02ddda1c82d909f60083e418649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0d2d8faf4dfe4e8a2da319e3573fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b219affff03aa8cebbb84e229605751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e7993581ba1e02755ae4d94f522f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc25db1bdab4d63600039a08c6c35ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52da3820743ac2a5f3b79bf2475c2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9d45833d547f2b23a8642795fa45255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0eae0979f88e3910b5de6d6e1299cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294fe20dd5f63c735fffb94cccc752d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0ed7d1c25cb0ee83abf09a34810eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462e39c030962ccda3d47e4ab5cd5e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4759a6088cc9c67364277c5f89f2d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c97f13aa0ec3d4a01f5c985cf417a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded22c494482416ed34c9c1929ca2be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c3eba93353c7d4afa86f742f2d41163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3cff8d9c008e4802eff46cef90a0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70633978d9f51f56d5c024cd33aa3d4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d9a5d7b4e3a1ad8a2e0fae7debd8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f66f3a3346dd8e21391bcfdb50938467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c2fb59de0c952cc52bfe29ded697768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77074ee4e4fda29d23de335eead3ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495713ef530e1e6a4a612e6700d635870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b524f7352bdae562ca563c3916b8b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa5c6160d56428fd1e369a123dd5a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916071a21101ae4e295830cd627fb36c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d06434c4d1f9cb77c30089e8530da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e9c7376c8986dd3d8196be7938a9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d66603f2119ce297a02034dad58e7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9583ab48c48cfd1f2c08a5d3052106477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442456e1cf5bf801936d452bad2f49f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499c71fde010e9e972928535c32fca579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcd984cfe1f8aec56fb49b94e8dec180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9951eb91a7d65d1955e2d216c182381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda611a38fe5ee8b6cae686ff21346ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5300347d6dfb4400e85ec64a68c89083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e389f2f34f3b033a2bab88facc4eb5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ecea7bb5f20db62356ce9966082d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7120e42b908b6b1bee2d84b1304bb1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568412626f178525f282a00d8446bbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951584293a6e21951ab9c2f3edd7fd288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33eed363e12346964ded643cf56aa989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5a0c5cc3190cbfbe4688cf1dc581890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808eb22f23a1bff6ff96a3753d36ca2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858b72abe6b2e5e75de8bd8630add2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8559e47af347ac493614040cea62fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335aaaba353b97bc9460e95ea8a9a73c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7683191d955f0bbbb95451bfb6695295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0663f6f19a235017cd331a03e438c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbe41096d31b1470ece3e77c70aef997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a60710f8a7fba621d1a6477c4c327698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d501950a36fa2dcfd5f5d6576498199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fdcee89b252aa5f1e4014f539105b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc4c33a6968c2c51775a8c2bd8dc5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b2c82d3f336decacf12c1c5f90288102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a689738c42ae684a52e46201e7d0527103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329743f4dc6250701b8b430bd55855b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0abdc3632f1115d2ca12e450091111105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1c7a4ac7c42b77ef8d19e63ed471d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0780f5c2a053ffe57de4958b0f3854107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4548df86f8b55ccea4793cc87928f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae6a540c4c1677d3a5f44b3401f223109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9f7a851e638221b1bc9434b72594a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c195d56227d01192404c6bee1fe01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a442475ddea05461f02890239a99730112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387f4b94b78178bc07ae397cda442ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741d55566e6ed6e7c9b49af3b66aba7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d659e5e0a5e1d3c337d41587ce9f065115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5127d3c634ee6ae6eeffa4df9a6d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f16b4c4b41b2d1f8a6b1be424c08f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e46eeac356da91d363529e4bd50c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffce8365260c02f0a1300e03575a55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eee26b2cf0d03352d4940d72701c30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07afc21a7799f57ed5062950356acca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ae88d15f0d8d37aeaef398da9499f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdda2ec657add011a8027ceff6f612e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47c22d295d4deb29cede06538196fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f626c18eb95c8b51dcdd16856a1e8e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c39c6dabbc868e03b8afc5b95e91c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6f1e2a3b9d46ed46b4555c7446dea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606021b09eb34d444332a2d0e40cf1c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb65b98efa94b76657901c6eb9a173b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fe6667b97fec2c11a90e1d4c33f91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de424415361bd1986e2de88c7f9a7da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1160f640c817528973148c0914ed4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90074ea0998806081495a94216ce3cb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040971657b53378223061d0345c7974b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb48190e9a92c9b6759039bf936432b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99975f311db005f568ee026e7c3f17fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd539999626bcdf5b863213a581d67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf0bfe6a0ac064a5c65af1f031e6be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dced92d0cf2b7ad1d0a63ce69e5e4ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac5be522912197adbc29a62cc22966140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9996dd8de6c783bd6b6e85da22128141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117c7f1497b3a61d4411d76c2dbc489142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ed56788da2a758c8f51ccbacee9ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2ee3df709360db3fa0ea350b67653144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7245a4606f93f290fe6a36433a5d193145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e492f5fd1c7310e803fa0e564bd331146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b43bb47b9d661852775f2a02c0f8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893a06cb47b433ac214ae1923be880b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc0af341a16ba9ae7f841810d63bd6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc6ff05e1a11c0703eea31f797222d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50c44b4136b5c6f24cd1cb4b1f7c4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2fda8ab233b07c6da90799e60d721152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86792fe0806ce32881567d7206479113153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f9e1b6caa4fef2561b0be143fff7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3210e9358ff6ed85fd8bce69a8e4e20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050930b8ce3f07256f8cc70723d2f0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3656327c614fd345d93bd7142b0fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb60a85d1f9f7404ef974d9f3a0eed3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb639d6f0be4c56bc153a0a8493c7d61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e43bfc8baa61714cfe23c70147b5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261ff5db5b1a0bc9e9cf121539be20a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62d44e8d72f99632e6cc0283d6508a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7d5691a562a1d30f86d56fd0e876f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369709b40d15116afeb29e685e26d1b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664c214bdf6e4ca83975e1d28b6f03b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f0a97bbd19638bb2a052889a4fd0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e146071e8213b31bf8753aa74325f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f4145f7012c23e831f9fa5bdd1f9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fd3b59a0aa6013a996d5ec3eda479169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bbd044bec78021dae3b91a00bd2a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3475eebe152956427539862d0447bda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6303918d5ed14a753916e25f0f2eea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382efd259fe77b01586cd9a3b0d794a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f004e94d1b50299f27d43a6e8e3c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50b38ee873506b50414a2c5a595f43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9eb93e9fdb3fa76a008273c24f4012176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba828712ef0aaf440f527aa401ea70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e63ff7ef2dca102647ea66e3ccaa11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e09d66bfb663a0c03b4855b0a2574d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac063b6fb8124deacd106bd44065853180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090c55b3bab40d8c15606961dfc95c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580f90981ac898dd9ddb72fd3b66f572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8762af052cd1362b02a7668f7f1c7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70341571fd70ba9a1da995e30d9cacb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e6a160a7663aa5342a8e0da6476b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34138dcd3c5ff60cad49049b36c07ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbe53a84d517b71e72181870c70dcb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077ecfbb17107cacb860305ec9b13e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673aa51612fdabe7f8fd5c5c06bbaf29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc38b84302969038939c64309ebfb6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999f5552bddc0a886946cb0ed81f0e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738809cc4108d32b4141a84bd95e2a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2230d41504264a9a81e42d0acfbb5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d78efc045d6598fa09139696620d2714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06bea064fba84280cf4db298dfa22315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50103dfe5332cb2312e5ae5d05de4b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf410d513ddfe6a66981aad19e9f8c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87741e5b4a6c67a3271a25db2b147bac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f9cf2d941027bee46524d045e061c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dcc49d42fc1da62b459a5c294d7d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa9c40528d14f2c8ea27ea480554fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34545c57660496a9dac3a0dd657ae5ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a955f2bb1592d01445cce2946be2d2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a1610d13c42a1c587ce014997757e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69ec7f6719b7baf344678a67b79ad325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fe6a3d29451fda401e2414ccce35626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29773ef52742c4e4f73d271f5611f03027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fd26cda325e5c7e614bf08f4811b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f2083d00918e0ae90ae910b97abd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374159010874d3e50df49d8b4ab0b50530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b286cebcbb06ccdc8abddace39aa331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a304ff73c72e57be85e05f227e48b6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f308d20ac92afc8ae869e446b0425433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468e1287511e8a292adf1a22ceb0ba734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9771f66a52b4a9e5b003ff0560bc1e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c6b2e50855619bc5334a5a39c160936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54593fc92e04ce7f754eba6335ec86ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37865c67471c91b63a05cca085e3193c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d707496096cb1460a8ba7ce7050e7b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863a9829d6b03459db9ed423618db8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f94e3f2ab2ee5e98fb30890fea70341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5d78ee2b241c498e114015eafd8cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86582c33d9412490086d659ed45f07143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325089f792fce3cbb4a51b669742bac744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd6013e7fc4548b92e4fc302c66b9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d451ad4f4cbe27792689e4c1ba0fd2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dfbcbec9846297b1ea5b27061c3b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6be17083f1192af4039e9328cd27648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846bb116af8c2359da11560b36e97ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b1393c50ba5991a34c43bc8a14b2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef4745216a662e2e891d2c4bf0d67b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5f2b17c3c71c70b35737201277dba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd5522389fe47cb8f671c1034e665253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0957729ec69772d5109dc50108cb2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6575b677ee551c1278bca4f0d4ee93255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b4fbf6451a3f3279d2a822a7c2b7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec411afa92f971b578c554b7c22889457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a335da7a749ffce1744489224dc4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3488cd988a9c4df7a8381b869340bfa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b08c0d6bf1f98ab77b5e1c727e646a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62086644d2a9563e2e800d5d271914a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bfba1a1beda11691d0dcd4d0548a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d158abe86d48222998bcd452c29bee663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891b134bcfb7e4f2439687b1cc6818964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f827a0c739105170f6257d15f26426565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39b40f878388108697325abab9c27866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d1b16072b47a7f532872dd15fd7b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e77977aa3df9abe81773f2d86de93068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b13b21ff91e975ef77f1112a5f38469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e69ed71ff04287d11aa96a90798c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1160d8902288850c98580c006be5b3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf874b9caf9d55886a084f4dfc0ab372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6814e3b5910f9a41542f6985a1cf873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b8b84322fa7775bb8cc38ad2e3da174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134d9fcc30c804fb1d1c0e64869ee3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1280d87abb5f64a84452f895bbda0f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a60c0d1a32e180b6ce176e86afc87177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8529c3733c94ab1f3cae3c97339aca178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c18a3aa853b67c7ef5793cfccd4c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664bff14cbf9f933dc78e0ee4ebc0c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5bd5134bb48393bb812fd19c554d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26006b5470bc16aeeea76098c88050c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52564520b838624cb1208e9cb154569683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20420da7a436e592dea455070bf302984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662f87f6e6e23c9fa089df3eddc856e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4761115b95d376bb0003d78cf6a8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7efe8f6d35d14ccd4d71b2e9fff43887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed4bf52cd008403bcccfc537fc343e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644d25f93999f760b12af3fb75b523a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0e520c8b2b66aa04bbfe9bc09b48f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159fbb902dd2f9b5923ba1ae95acf5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa28027d5b273e1aec4d50127c16fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fad03dbb692d7c54acd1003e001e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a29c0aeba2a4f3e112683e55b8d0f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9120421b233669f6339937995c0393095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efef9bb48b0305ad486adc12ff944e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17db57b715b9d2081a94cc755e6eb0f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637edc442cc30a1b499f46ff9a5c28898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef74af48c0ae0160eb460b670dc6aca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22858cd361d1abf17abe48b03a42b4e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98535af4f352bdaafa397121efd825fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96862065f6a51fc1f2495d53f94d78f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dcc6892915456d26ef2a9833bbaaa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e01dd1cbcc023e8e6926820a93d0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc6050ef4c1d031c088ba68895e4cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998c000ea6f6a016f7e0f2fa6b9d57b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38e7d21975372eb626d1928fe669a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515045f1cc43d746ed8e12540e554d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf3bf6ff6a538aa7e1cf5c0311a006109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617e07cf7c836cb2feaefd6d7c9000e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db0ce70b11391dbbf763fdf936352c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338844e9ba0bd75f318988c8f3112508112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bad8c3d8a9bae5346aea18892db87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c559ddb35d595b832f3be714ef1109114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26deb51d910e745b50d645872cb8e06d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db357b555228b602e19f1fb9327d1c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae633a3869198296a7d9981f7d80d211117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c3d21af9c9b5a9c7752076bfc0743118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4ed4881b7ad19d06d1d3e3d74ed67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c85bcc938d37ce86085bb274cd9d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7677114e3733d34da5232286300778121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44eb795a29fac522045ecf8ce938176122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4fac8312b1364e6890748156381f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec232f45fd61337dc49961a6131939124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5430b5d44b30591c92ff771f87b2c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339daf7acefb5ef7c547cc0c43be7e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b84f8137def3423cefcaf57a5027e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59301e13b0a2bd969b6f0855514e75e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccb3b2bbac45688e64e4f636fd149f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca3a8624685644d2cf12184eb3d7f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0197a0669b8ec449b2d5fc227cbc8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98775063bd3fb3f4e53d68265c5c6b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa61c8b8b6d27a75f038e4d44f34bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0202f7f43ba2e716828d3fbed9faf18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3141f7c56190ae07ba23bf65aba69d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e57b29830be433794470fb77036d6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd2256b85ab3b13f8210b39e155d47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73969b8232c92a27c34fb73607c0e881138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ae57e317f5d70a11122fc6164211e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7de1a095c42a10a5db3ff50210ee1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8af8d1655246fc89b33460f977e7a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e22ff08bfca4b288072dbedca36e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bf3ee2f82799a145583f44163b804143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34449ebdb67e94f776f1d6c2f85b711e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda50e86d254c2abf0ecbaf186ebc98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a909b5beb9a8d1b8de4fbe60713358146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eb98e61f37de5297b228e0bc796f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf353e79fab2dfc17a1e04cc04b310148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373869847ceb958424ac64ebf7cf044d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f25e651bbf97d0047a10fa7006ae98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d367c37dbe80f20e64b0edc5cdaca1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd0104cdc66dbd238b194188585f46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877c06e2a8e605256bd6a0d7a3c78be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751e7d6113172747bda35d8d7d0fb12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df059b31cf0208f23df4bf92d707573e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a610ad99f0119cee016c603aab3cd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e8434133e409f5a98dc630bc8b5b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb4378e9f455fae8ef1b60cc427dfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17a29376b97c12909f6b937971b442159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6c7f395b0fa8746a20e5c2b84e353160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb06ec9075f0f6bb60c13bc5d07bc82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f387364cb6ca8da89eeb3554cb60f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1d6382f95aaf9f3eabd95c8d534c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eea448454ddc0d7c647f17c0544ba1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9932755cf9dd61d78871749d88fee1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640a9b2c010b34ffb933352fd708ac6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19028c755e42d6cff2c56d223bf58e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303d5f2f12d51df7088ce1acc5421db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a1a693514715191fd0a0a4c2e4974169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9553fd9ff964d56c0b453050c3861170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe18aa5f7a2033d969e1c2245d1afe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa704258c9426d403052f21257dd74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8506478ce43a692e0b50b657ebc82a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87ce3bc8ab76a846fd06e593be01e3174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>