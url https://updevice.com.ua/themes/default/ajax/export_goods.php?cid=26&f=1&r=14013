--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c3a60e4cf12d25c1226eee005d4f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31017eafaa08207bce43fc5bdb34df002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb6ed1bf334a0ac04dcadb67a4a70a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc593b6df4e4a4c271012b94adfab434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fc4703d4ae845df64429cb87aa0b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c84f8bfaef3ec493fd4535f796f1396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713c1d0fa8db1520d4f927614c65f017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfad15e490ca25fb409987e0046c0cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7c9e6f10a1f13f4286d7ad0426b1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddfb1691dbde34a7956172cbc494e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9e1456eef233a6a33ef195c2bf90c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35adc781fa78e175552494ee2a8ce612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aea75c732a071590ce22505ce4bf4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2aabb8552d9e43eac18c3f1e2098a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d078fedaae63d5ec61a43b4802c5ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48812234843933d611ba4b51e30634a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b85eb58bd6c2da36d9179f6d6995a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688974b927d253dc7ae7a8ed704391118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f683490fa726af579c3503163fa715619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf3e973cd70513e44c393e8dc56f9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed90bcadd6214456bf078accde1b8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e3c7bd82f051d09ad745eac2a3fce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a516eea190fe108ad4c1b0545166ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ab2d6880ef31ddc29d1fadd262d3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291341fd6b21957df37fde11364a2c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99022d6e14fdfaa79f05e45bd4cf191826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fb2b2adb4d268b39a2fc7137b6c1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bb9aec519642ce33b042c71bc976728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c16de73aadcdce99c52cf5dc35270329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1edd0a31b49c2cfbb6e52fe174f4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374181111ac1be03e52fc060e758132b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b4666edd1e3d381a638cb316809b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30a76ef4bd1f29a9311c5d5ac07ff133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9c0b5603e865577daa0b3c7eeaafc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19a8416035cb824cc5cc881cb191f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345e20284fb8903a165ddb03211b95436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14714c48ec4150bd32952b8ee5cbe037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c9210bc5cdb3e885ea4a11cf997c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b58ba93b8d37ba24a8111f9abdaa1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b2a471d1cce28828888a0124ff7a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf43a5e4a3842d581f2e0f1bacb2eaa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a27afaff9074338bb1d8fc3fbd762d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf96858d0610bfb817801e002ba0a8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c48968c6f0d018f34503cda6927ae744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ade05d76102bb3eff7441daadce1c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcca04e897ffba52435adaf48bbadf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1babbb97adf8c2a48a4fe972614c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42938733ce7b35cb1a55a9279be61c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f75ad99719db3dbce6ceb90fd28d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca513837959b1b76f272c4073e14119850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4f2fd0045149cb3bd539b7654745351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b1bea5b77d9ab0c5739b9ee4cf9b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ef9007659c39b4a3f03cfa245563853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2ddbba572077b8bd77a2e272e343d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4946266016dafadedf563e534f3ceb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5c5ebe87da374397652bf7fbde26356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471db98b1403052c549c36cd249f15d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd7e9a1b2d445000e801e81d77220558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bdb53f54d1a2c0da899430c67973759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5c90313bdb432851ae8ab8ad6683f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5dae27e54bb5cd33bbda9bba6296d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37dd828751bbaa815c1c420716b7d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d6d8d6b1db6286b8145c1b37e3e8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616120a2d7967d811d87c493d3053b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb054d6a68a2502824bb96da7ac0537265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfada1a9e421e029a1f9d73da109e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a560ee99ff66c376b17cfddefda4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e8ccb18af136a83d195f19000c25468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4332970d8687f6515927f001d34abfe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580f54554ee060b1ad9c3cef145da8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc422042e9e770608cf439ed8a3237e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c22af38d53504ea945b732197627ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1ed3618d48fbeae457ac8c238883b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c1fd37cb16cc1a8da37ab950d853774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279073303355ca8a73ea81ed9661049875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd42253daecb472542a791249297cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745833131f52c0f61c7cd801812f11de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01fe6f2e560c3b3c079b686d9b01ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dbf90235be74d1ed3d9d9b71b3e2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48038bd23e255d36dd0de3cfe8865180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874238fa8fc13f343a692470059f1d1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec781f8686e21557aba01e8525f88282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd27e2df8ac6fd087aada869f7c320183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997d0dde1b7e0b7978063be5b5a449584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802d214577cf2dcd68e244bf75fd7cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775e665723e0d6a2398ae8147f7d20d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e81a622716f97f14a7c2ed501b884587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33419e9e421783bf53544a46e187235888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7537b15d8b05594a6ab74d6004f3ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edbceccd933b04266b38f6339c081790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd574eb8fd25fbcab5081eb44943dee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76b084935e989c5ee2b0ae4a7ee19e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145c1120980e7e16cad66b808f341b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66554b51f46ab0e59bbee7bb5ee3127194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0505d3003ea3c7bd48294f98fc0ba595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccb38f0b8b4e98f77623defc9fc4f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabbb0e63c8c527c1860b9cb27e303a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dc6f7247cc2b0624780420ccfef6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b8b478bee56c9fc8534a044a0f0ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb1f5edb44a5e14cd6951aceb22cac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8de406d8aff037553dba8982fd5425101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182151576d21e725983184220090d18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca451e93cb866acb822b871f0a2d259e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04233d3eacfaaa9122d60441b763d3a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684dbdf79d9b5d0c5f94e1dac64ae0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e37004d7f369f8c508d0a01ced7ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7713ca55a06c4d28f43641a4146fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bec8084e17b379762fea69eed49d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd1d0c1f2945e135b6a49734a4efa5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2ce6100efe8d263fac225df1bf7d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e603558484d97def8881df0da8009fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dccadc57855ba674efd7afd01a4d49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48398656b9b75ad95e4d4b020cd527113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ac3f8dfbb5e0296096e261354b1a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab5b1d1f3af4d12b37a8bf9eaefb03115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2da6b575ce271eb3100727a99e3adb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e3aa421f6fd961068acbbef08b90a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc1023527fcfa6cfef76e3656c7cf7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6295f83731ff69ae5b527c4b3b9f82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d4e257306323e4d6c27727bf8fd10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaa8c6e4e94b8e9be97c11cc9f8619121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4848d3e24e583b82e4298aa8616d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2f4100b092a4cf19ef866aff04a2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749ad93e4c8bf3d05af2ac78a0579c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9ef91417af985e8711d2868935403125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6237258e9859cee30e0e285eaad2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1a5448c7902a158a39b0b2466a190127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12975ebb687e0d133df412a5d0ba7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1fe6d248d7620cf26fd3f9f9cb33f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de343ca4ca672c8bb96f42d702cf746c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3240faf9c1a58cc2203899e74c89d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93373e8c0749a943d9d6852fd0ea7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ee888ba69db9fe0e95a23d42075f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14fa342b7cc4e2c72c9bb7d1f29856134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffddcded0ab244a2a147fcd397ab26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5812bc65df767761b07b6d1ce3e65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51eb2d6ee43e0fd63e4c458e831dca3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12aeb37cb3ec2993d5f350b7cedb75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e7920f925bedc6e33b171ab64d405139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e5f002cecde1e36a7e212405322d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539b3df814cb39c226687cdfd8312bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c01273c0bc5815b143d7481d402ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff4a7df21314866ec12eca328c4133143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f163dcbe641704652815620b24ab46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052dfa6afd2b70ef0d952e46ccc8934145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca6e5c9cddc702c90ea0b713e65603146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfcc31690f21e5672fc63cfdb650c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9bd4b3ae4b9b4b61c4804361df839148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ab0fd75135e464d4db9a93d80b5a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd8d5bb90fcfd667499fa27b0873df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf7e3d11c23ac7962cb578fba18d1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7fc2f5a5a98ffbfe906afd755954e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c5d7b1ef8ec8da13360444a423890153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883421e9baf2a1fef93e5fb72fcaf437154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b16e15282db40f0165a47a5cd2855e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a474cf464b4e09ca8b74c872193298156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bebfe35e887441b32645dd0d33e133157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50083440e70e3d8df2bc7db3f8e9fe7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd010b058511951ef00500c3a9595ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cd1b2154ecf7e6677a383bddfa6c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81971af188b0d7b94b242096540a8471161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5d296177bb9bcff4e5d7f3be6fc18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b68f40f55bef0dd8ae32a13c446734163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994bd30bb6b6149ed9d7d91857b3245164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86817642cdf246dd5177f91c00a72aac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735d6267a62623385a9160b20905512166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b91b5e4a9f555779ff71c51eaa858167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d596cda9a75a4377042b69318ff4f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec31dd5587b1c4e1986111365d93315169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf9c4a111d82827897817e551bc938170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257622f54ef5845008e9cbfcb8957b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcb2b12de313e854357462ed4b24d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebb9a385efe440d2811ead3749da29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41485bef6e5391fc41d8bdacbfdd752c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dce9c78e2c561c45da936d37751e5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0e2ecc84772d33b2ddbac35b062a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcf19f0774bbd03ac9746342be1499177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38851cddf28bc02a53408c323fa9a15f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b6ad209a097774ebeab1601dca860179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7fce9591c535e727c1eadc7fbe685180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490170b02e56f10a6170ca9710410041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8a829ecc9a19b79722f7879a79d022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4191057accb70f69d4faa429c169843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d67b108b99ef79a6383d3ef48b64a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc9edc187060dd080cedae8b2764c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4103972b8d46fe787e70f67a5cb8ec26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d1043331c91ae1933c9f020c826807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea76b67103b1b0138bd5a6250fd4dee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101e54e4651c0422f570609bea1e6b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609657995e22684ebb19f6f6b34286610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664026487dca2ad1e2f5d5b08d508a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093da00ff2fcfa066c7bb4c5333f83012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db065f05b4cc19239eb3099e8ba44713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f44ff616a14cb73fb9a0c7f632106a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246bd50eb58f66af7292a96e190433815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54273cdbce7a65de37cea8663a7d9b6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10564b6b1167542d9e7361baad1cd45c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63161c895cdb5bc68afe29d20709ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ce6e6b50ec1faf182a6d1f095b82219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363d7aa4a932d0142de86587f35893120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacdffe14edcebb40258412f3ef8d2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d37e870687cb354905854dbd2853f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72f2c3d3c3558a6c17b956b3206e1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60eb68c2df2abeaf1d1f1b86d0250c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcb852abe54f2ed41c77bb51f1213f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20b0c5679db8f8f94a2bbd9f117c0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532ea57d34d96877d2e5ec121847c0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff98be2df33d59a00c0e9900980124c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a126f665c25e5e34f75f9549418174029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522a9c058682ab716ad3855935e5cb230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af77148ccd43adb35460e0955901b0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b7a57fc4a7178fe5a0d72414260b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672ae951778a3e4ada03cc40740a63233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98ec4fb7fe634c21946bba028b9dc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe91f2f13b1d0d77e78832c57ec67f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49814e560fe6b0f02ce8dca3e39679c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c501897a3aabb8e821c3166edfb2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b45348a763acbfd290bdd7a9ea3c0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124da0181216d281916ba1fe0ea1e9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd13774526798ab12f1ea2d56320a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d6965c86f37cbec47d39adb48342641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c99f501a73804b6be36bc6d5e07b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f2a8827491bdc8836c0112989746a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042add24f178ee2fd7c92e5f85de066b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8723518e0649144195b397919996945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52592d231e78c328642783e7d0668e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5accf0e2eb1c4dc4062a63a51b21247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708b73c48fa5609f8fe20ba2be1446048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a1830e7f8c6b3282ffec59d75825049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebfdab8d065995fb03e9e89fdcaa0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad416e536bece51557f454725a8a76151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36aebfd73e41051347afa04974d61252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a315bf2092798aa526adb833d75fd1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c506e636bf4ab8ca1e778173bcef78954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f4b2d7daa0f9b5b9b01a767244f6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4aeff74ec891798cd5cd3058c74c3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277f41be7856e81a00662d50cb24c8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc974e80649976615bb3ee7d7cf761c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3b1e2645c082b5852b69f82b0d19d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d120db62025a1fdf562babd6e4a87b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14350b8412a131592a982bc4e0a775e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4737bbe15d5185e470e655711895962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b068429620bb1f35060133588194263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7f1eeb0ffefc4854c67df30c163ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb7482bfd6c28b5f388182001d4d7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba83a23d017efac29d56658bb51e2db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bbc429445f9c52dcd0b2d7ea0ae7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f320775e4b281bb7f86d5b748ce8c1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010b7cbb1ced671dd63892f1deba10769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6ff5fae7f63cacb3fe3ab6418a91570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccca9982ed5907831d9904e283c4a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8fd2d031474c275af979d7c7652d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26026fc193c497099fe17b4391bb45f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ff8985725611fc098361cbc5287ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3e456c014c2f4f99357d5446d9f5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f87ef70505d659386b0c0acfa1914d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458e246201808312ce0d18937cc47da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38a69245f84ecb894b858235cc4f7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a54286007fc178fde014b07d4d6b4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe134d35e7691f13bdc1012aa397c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b6d15d9419907ed308ddbf463736381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58845070d7f4cfd27c9f06ff9a237ee482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23eb9e4a46c25699276ae28a2199b0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917709d8e400beb605ac1958cb957e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336955771fd65385969dc244c32c70a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e08481bc7b2f84e64e12bef5706d9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8ce146c6cc7c45aa7787282c0f2fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b1ddc252f87ec860c4d44c4ce4ebe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633340a45cd527be3ef39017ec63b3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230c8816677bc2fc77d56e2f12b47d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827568e2ce375cf4d021150975c590591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d711d93d45fabe8efd1ff91648d5b2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251832226b230c7aa9784488d6eb37393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c70e79911d6426091d3d2bf89437694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7480f4eb4cd47d33a0908bbebfaed2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2d57b2547156d829c8ad2c6bc569396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d39522d01d2b1778174b231de0c5ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b132e5b7bad916cb24b3264b4aa17898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5b5aa40680d907fbbf6908e5a0d0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5d78dd15d1cbbfae44e724dcf4af8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7481348c3b58301f66e3985f50d476101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63f9b5e0413ff115423bd979ed1d3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3331d88c7690daf94f19599c656540103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8b158ddb833c2f326d3a29ce35920104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95dc20f666dd83b9195ecd88aea4e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae196014bf1b25fe54124f38c0887e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e57efb1f4439e5c529eb56c72aef1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84725481777d2a6410687478dd947ff8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ce111a8d166652b74d56b4f931932109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019980bd0d652220399416d5ba31bba4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88ce50317c22b3c24513ec4440fe1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2472a1c8f63690dc3c59bc9763a65c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bdded65268f5ee4b064d57281e904113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734e9028adecc8fe5b5e49f76b98ab6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be7a1fc6f37ca8d1c3899731917910115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba711cb6f1336bd47cd5e1e6013dd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff03ecbe03403c24b72d8c40437fa5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c32ce624eae8d3f0c9303cdfc882bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0892efe29c51b62f33b2a65bb0b43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425058d483d021067763d067027fa9d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8cdee08a4d566f1fd65f91d2228e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b4baf9fdbb8afe342c4950fc39347122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb0b8a852129509241abf310468288123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b866936a0d24f3d7c25d0c89382cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10af76cb4e42ffd68a5ae494798c98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790c43109a6bea89bba903a38d77041126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060211c3475d78d1588fd332ad27518127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857c5af8c8c379e04d6f4356659efd8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734aa749da3703ed1e33f53c330abab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20735d63d58a6db1be6bdc0bcc86802d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecc84982cff282e0dcff50d2e76d3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c71be7a9be99133e049e3130887bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a02ea15ba141cad8f9d4250eed8f9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be4a328828617d2fbecf0eddf167f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a0af8fa1af1e3374a01bc6a0e777c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708186374a0d33bbc92812a5e0b5354b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9fedcff3d0ea17e15e502b9c28624137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d00316ee921fe9623473fbc0317f9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb487ed30aaaa41207d83ff70fbeba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f4cbc65812967a95f503384074030140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0109846ace0c632cec2e23335eb8a07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da695904432409f914e11781341bd9b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cea65834a53b8397cec6c6e88e31b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a7f55524e734718c62752fb02a2ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922d83d9d6599706144aa92206b2d65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae1ec2a9a45837533cf79b442fdffe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22d688fb96a62fcd7f719416bd8ce1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd312dabbd89ef5c8983380169398ab2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cdbb108a0e765efd3af5b48fe93b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88560776988865583524cb36e2ad62bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e523fce436736ce7e729387530242151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7261044f5abcdd2d2d6f32f57e0aa4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe791c0e4eaeaacab81a4cdff709ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510e06d3c65aeb74f474c19c5d641b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915a4ef7126b8e4de31b0064d82a239155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57991757f726a1267c5280a54df4e35c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f4e9a5a27494df20e89ab0826f61a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535c441b63a26f0c554c046c5c43486158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3f47c0eb67da2746251894b340405159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2098be1358e9e1e0141e5ab25ebc7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462deafda84e838129c113ce226132e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e6495f2aee18dc75b2b859c62c745162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5867ed859399064f1bd56a62050cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af784b60918dc58f1894efaf0a346ad5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18568bcabc15b712dd368c37d0022b08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebd1e3de3a6c9f5fc48f97587f9c73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d015a07a70d04abfc9f2d47a8f8619b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd4754b93582225912ae71a9ca0054168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad850a95a478d8e4f9e814fff9e41e51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d30e14dd4f2f48ae73952c0035739170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a991e041d5adb6cff3cfbfc6f223a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e87e40add9b85b16a167198206b62d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f4df767537de12e95c1e2c4d1bc04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e02476e9036a3ef185a4fadbde316a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>