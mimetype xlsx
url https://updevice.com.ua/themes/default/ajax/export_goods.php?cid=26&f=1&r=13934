--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ad728cc166aa8d3beea71ba37b5bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22967ea28506eedab608676bdb6b8522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aa4a823987926331fe1d0538296ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae073723241e7ebe4718b3ea782bcc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db7d067d8d7a3646af394f32ece8865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d7374395638d8a39a4f7b7a32d2aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb242e44a13b36f1c5fed5fd8dd7a767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8d2ac0b16ad29ae5c1d1b583117c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e95639d2bd75f286b5628ef66658a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e29b2b2c4a72ad31be1076fc2149b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4b34b7042a5239eb1b54a6a45b0f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706bd961ff442798e58089b84cc7b0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f5810c8e59cf9c4e95b0e4430728e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9a505bc889895d4f48bc100d6368814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a45b386db3e67b4cb50d7553bcb63b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca1366456952d30079c0a570e88cba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8c33f3ecbd6d9255dc84b2396f56817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fbf84f958dd086b148e8f1c83d04418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2996666aef27ff2cb2d985aa47858a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17188746c07c5b77ac5bcfed2900b3bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed20005fa95432ed72cbf1d01c3dc1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966a481e30409bd7b21b284b35761c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad6b8d6e25a7a33306aa665f2ea7f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da5b50097d08f1ff6e926cf503ecbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd20ac66d68edd2ff050c402b7148325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faffecbfaeb659cd245e39bdfe669a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b26f9d05bb98f5b1eaf5cd6ab9f9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e37ae18b163f587b55fac657f953928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4053a48a6b9f1f0fab0ac2c8c110efb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2e1ee2c509b060dadcd529549857430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf906b81f218c9680a90479d1d139831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca139d8259fa9d82d20666b6b5925d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b91b59e05da05f38692fb7c07a0c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c131cbd8446c252d030db248e88339434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ca7cb85a0524617e0c206c0c2c8f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a7a93e0f8c996fb61167aac5eb5dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1398067f1252d6c8d8b6f606e2963fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3851a9cdc6de637e5822e5bd837cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1912288de89bbfede4c14fe19027039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427d277017de6c21250695496c1b8eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2437ae083d200a304d8b887cec832c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3193dfc43fa8adf9d326920c2e10ce042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8c2dece45ffe8c4d5c3c763a7529d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6c4a0a5a9f5e961bd9bf88f714ea144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb392207b4301b1784087c2dc43519c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc84cac2f0aedd9b7975064b53c66246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad2f8dde1093181c5903ff8b0ed1b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d845c2a90f98a9a1e3f975d8bf16448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9014645c4b7322386aff3819359ff449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf99de481b9e82725b58887d516e4b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28781043c3320062bd6429a23aeea25d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa025dedf132e8628301f41d4d14f19852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13039b8f19c06532476b20bc1fae9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd165af575d35992ddca89629f5c9c3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c7a43f2dbbc99d0edcb17936477b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181c1dd5ef328cd40fc2b892e1a657656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7ce8b1e58345da4cad96feb31f1e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c6d8e10a78b93c5ee4d7fe6adb7c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390e11bec1eca2b45cefb3302a4d89359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2e76e382a35d06bd7dc45ca1a49b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f952de6b08a21ecc114b90538ebfe761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467ae6c710a039a1f4bb5f24cfd65ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753519b3ee77b86413f0aba930217d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446e530930b52df5f7bd14a62354dbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e2954d802e6c524358e1aa81ace4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3e9d1a4d14b41aa51a2a95282faa266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25df6c639e2b7a8736556818b37bef167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ed8fe9a9619c584bd2e13b500eb0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2bbd37877e7bbed389432a19de94969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32825a21ec4605e12992a7e8350a56e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf5771a3551516249e63753234ccb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5d9cc1fcb3a69e68796e0da574b6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a07aff8c2239c3a374a6a68c0bee0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0ab8186d9aba0d53fe821df22807674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf8a828e697855beef8ec94ffc524875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220e20c3634785a3381d83e3abdeaba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af03235d5ddb279156660ce1528c2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b6f43104e079fa71b0939f482908b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851e35cb097b9245adf35ed7de296e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544c04a1563d2254db4401d92dfe2bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e060736f644e96358f26c5f6210212281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afc874e7575e0beeb40c334dbb72af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456fe3522613d5c8fe0c3774740cbc383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56454dbfe7973b43defca06003a52784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8c78547da1d8e6ec9582c0098f5f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7a8b09998166ff32022541b89239086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39c2b555b063fdab717539a05a2dbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419e481ae199166502c87dcece2185688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1978cc3b0b659009aeb6afcef9f9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf707524d80a76c36a9a795f029ea9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31c2c2e06917bf2892d23fe27414a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9cc99d72aec0550b29e2d283dbea692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36da05b97a7f1ff47f63033c28280193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a40988eecc7c957691d2ceeee25f7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7331d735299fb6debd3ba5d488b42395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c7c226776bdeeba00d0b505d74e2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7a4abcd5732693fa93c7e68d6467297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0163144f493af548e65f10cb9e8f95c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a41860ef0c4081871a36f7298258d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56db3e7927a68b51b25b5a200b866f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9539ef38816651934b674e47b25845101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ae0dc6c28c6762434ec704c325db4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643519ed8b9586ca036aa2b9b423ea42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe21a42b8675743ec38f6972284434104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4626aac20ae45194d41342482f39d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ca4686d8307f30e10d1e46525bbab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dd3ea5e58a4d6d14779682b068463107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a46dcf4a354cd2d276c767c1e37b09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2784fd5758219c43f6f48763c3be4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac2dfdd1d3f98bbed7d32ba1fa121c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221f9f9a0c0e1f06815d7ac832b7f2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1594eaa06db04db33018bdbd37b68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f8f4a1f7989b7b20057e89ab93630113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01286a0e57eb47202af30aeb391e34a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004082d8477ab487dabc14566cec633b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e8926cbcd06ff8587dbdfcb78b7f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f405855e8811b2904f5fcc517a6608d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832de9c5b44f6b55d442254ae546209118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a972daa3e2e30ef445e56057d4b030119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d53e9d7832170433b460957206c4cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82004697bd1128f2d7d38e57d0b89a8f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579b1d31f2a71f9f6b7519a948e7d27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7cbaafbffd9be5f04817c1a84eebd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2bc13643a99007120a998a6fd484a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7856542db11da83296026e7c37ae5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98666765bc13bb7a613dff7c469411126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e259d037adbbb85a826ad255e0dcbed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bff6aa63d0e4cbb28fbd5238b7013d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129b14a61f62ffae2224bad49af1b1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b399d4417fc4527800a9f742f78b5ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92617d0ce26350ff36a40a8f6c88d60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c5e07dc4b9600fb7fce792c7ec847132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f454227f98385842965e15dcda002133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e48dbaa3b5ad6790c1aae733f66aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e005930174d78613fa209225fc449135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8efd083e30caaa2c6b0648d41e2e00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40251504eb0ce5da5130a43c94824cf4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ed9dec426f983b6355d08d71a50db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d2c08695bf8bf4016b4b479d6e1aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f180e65d43e041ce18e0ad727e0aa52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb47ae4e4cb51bd910c0537050fdc8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90330814026b274428a7c2d07b2f73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5576f359171101dfc48109c74fa0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970f9005a1e3dbe5a0a9e8ea0e6570c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea41e7099a2262535c03c37ee8932b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851214a092d3f2ab382c5272ee084f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf8971a38856787e4f61972ccb9d9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e300add778633e7724a69d6ba125886148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770cd14e091b8817bfab534232e8731149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27986a15a034d1a583187aa9b17ff2bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba7f1008926c14b564cdd300ce7f19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82c9d4462f30f07a9cce403f25c01b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c31964925cf3cf4dfbec40c5f70171153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931dd4ff1cadab822cae37e74163688154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590334e28b3298803fe578f1c6a75724155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e506102beeb0a431127871eb804851156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed864be03fc27b13b9e2274d7b5148157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6390fb1600ea0db70bf70936745fdb7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754129a7c3e4ead45b8ba903ebb3935159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a9b413c4ee69fb2da9d14b920f693160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad4ab664d6f0fc685f5fe2e94de1f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f30b2684910c2872b804d30827b789162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80898c128b18fc2167b0e0a4a154aa61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37944915cf0a6d554b03b43f37ae66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bc2b1731e7f5021bbbb9ad3694b54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb53bfc703ff44a7f06b532bfd88169166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae9b25eeb4a9d2ad01c76544070db3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6cde0f24acafc7dd1661bd9fa32ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564aff0cd397caa0cee5c4702187a25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ba0c7b257366146e7972fc8fa89db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a4efe625e6df9fbd04c8fffbfaa5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec56405f76e7cd4370bc144b688c4ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f580863810c66bd58c63e078e92ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06492fb691b8ec08159505f1fd5578fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd08b72cc7ed3b1e8d8d5e118093340175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25665fc6ad0a8557d6c94df54abd50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fadb74ed7010b56165bd73ec71fa1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806846e531038156e3eb583d2686f6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581f0e893115d27c39ea28865fc47ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8ea045dfa51008b8ead37b83599e8180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e04c0d14b81f5091b7759ccfc88191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cc7858b83b42a4d69696dd42aca1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d477b080b362f6ac3bbcdf0c5f5ab63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb785ba16504fb7d5988b27a4ea633fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b752b06e1c7b6d39db2286f5636835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095c4a3a895960361edad7160342ce76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae31d8a3f03717780378d0ef6c05a167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1605be09ce0b0203a5eabe5ee654ccc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72f05bb4059517742725ae4a511fd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159db2343f44bd94785114a714cbf18910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50021171294379acca26c8a8dfe38411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78100f7b4d8816706c06c7ff4b75a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efd065538e0ce189f69947a6a388cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57552392454dea8908a83941be0e1bd514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf65823071bf25e45343fba663a52715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74b6278a0891e9c6e5579d3ff9eac516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83977878870b0a0f35ca6792f391622917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb1d0c67f5f58f3b90f722e6ba2a9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b609fe9e8f00c6cffbfdf3a8dd7bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a94f0ba12eb64a4d13bce2e293ae4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a94e0022086d640ae10453ed7733b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258541d91cd567777e63808ae519fa522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca79029f5122a57813a46fe661060da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a446232da6abe45f683455e6273a25724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241f962666bebda481fba944f23472625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de732bf99c6e8f8bf10cc845ff4062a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91744fdf17ef0ded4f67505bc9fc6d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf04e144ebbf593584265c3979b7be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192a918e4cb5c1a6fcb1f0883b6db8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b224419faf9061e0e8caebe0636ac530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cea2a53cdcd3e82786523b72d2242e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c47cbca769c1c01fca7219a6aa00632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eacca37d8acb0e2e4fe8592c0c83bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df391b91bc8d554840e26eb44746ecf034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4163ebbfaa1982ae5a67600c1c101a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde884d64275cc678b2b9e2531b917136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddef70715a44090eb52484dae1542737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0255a99f53612644483fc6a95734d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c00e78f90bf524a38592c4a2b12ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69eb0339a428942ffe21db7b3c54e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4baaf5624fc18a926e17a0a36824cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b75962de3963caf8c74f16af43fd9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a752b96f09b0bfdfe18ba2135d543f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd732739d26c81e313e0ad043d674bb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c585679b3dd0a9e35936a4650b49b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b786030e3ff22d8448f63218367a37546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e757295a07c79a370d3005497b10ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cf87855b4de979ab6f8d267f1490c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff192de62387053c828cc3a38c4a2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af23fae31b099de0132a7e6b19f36b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d381c6646f41eb5bf3f480f1cab313c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f391cd99e1818e9734efb8791f2705152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919c165f535b6245c36f3e03698ebb253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec2a75db72392883d7dc4f5245110954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652de6a244dc9c34dec5f8c275dac89655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a78b231a81a5df2d72d8f1a91499a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c081ebe8d597b658127b35836aaa657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c6dfa4c76057a11222e116f49860758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86ecdbbc03c30a0dcc693d0a13113059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19ec640a207135794e2ea36aab94cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c981d3715f571f3742c25b1dc8bdb5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9223447d2cee84757e3dca5281d9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ccc9e6e49690bec310d002432efc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154668129d88284be5e6617042c2ee564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2459bf0f2bcddf20716b59f60c1674765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f091b9efb186e37f062c9b48649865d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60b17c77bbe106eea28cc88087fbdb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3500589bcc39c01460fc203477e4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3e0c1700814ebdb00de58ba5eef4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815aa7935ce616989bf4bb1bd4a8f9bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6253a5341f65c200fd73ddb8b20914971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e3d7584f1b8a9f652c7af76de2f8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc0ba8ea2d6919fd9df2715ff4854373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676683762c85a8345ac98d48d97698e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b65b9914513c7d325e82b683fa2d1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50674c5b86a41b0b518bf0f2e57a01b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdb7687a2951a1b32405f18808009177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110693bd45ff922570bbb93a3d33374378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c42706c8cc2bacae8b37f9e17c98e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f044a2eacf7b4d4d46ede4484a81d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda22cc3705dee4eb6d20e5957c307e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a9a21d36a28f259a93e12f10b8feb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5354924c966e4e96090c60f77818aeb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500173a7b127d5437218f2939fd70fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffbe0b8c6a71f42b17810af5b899a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92964b21b7be1f382f716ed852efcc8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf2e6504f06caa82c17200416bd8c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259303d3c347a9474a3e77b1ed4744e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15858fc76f8e34b0b6628c53f6ee26f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51686e583ad7e0bceef8f44c916a59a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0404c5a8682974a82dc1ce32cad5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6d43f0188773bd0002a4d38c219cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb818caaea8537ca0c0a1b781c2558393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21dddeface8791bc71a9da93c787fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e665bd4452c6002ca94c1d21f2c72ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2cae04973be606e609c07f7767e7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d34b7a2dea52dd320f1daaab358af497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea44d51d0a59dd6084790fc0ee62fc598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8116913c276316ce23a50b53a6ebd5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5014356bbd3005f1d34bb0eab5fe01b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449fc9ce085dc32639ab41558a73e0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3b7fee5694edf65ed5374ecc5fe01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cbb766de5638ce668ef17d4988cca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b4fa88c92ce9ba5f2479811dc7b6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e85f0cd154339634ec76d967b27904105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dac6336c9204e28763f52a58b88f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3bddc57cc8dec367f9b9a9eccecd6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526d6dec4538ce70a61f98c1a9dfddb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a3bfc263f2f38f9dff20dcdfe9a7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2c323d5c54ddb9cbd52912eeaef1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f292687f1c8994f70c81dc8d7cab0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acf85555c1639a264b5ce1bf14610f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b09e491643bdad7045b24d317544e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d283eb3ba0eab6aca3a1dec8855265114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d304cb11d343f2b5a5ce8af760a70f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57229a86f7301426b7f7b62c304f5bf2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80880af157a86ac3ebc29d89e26777b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df4186c3f467fd875539ea829f04c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b4250259f7a33081593136fd365ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636becd07c17b2c8534d8c5ca95490b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09488cc43a39b781b9df2007dda67735121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0563776505353667bda6844ea7e00e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17086484074c2c342fcf76dcfe2194123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b277bbbf3778573fad030bf968074124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fa7ae23300f0437de4cd5f4b37717125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d61f64d12b2cdfa69a1b4a2f73c532126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b94b80ec712113276ace9a275c971c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577b0822bb836e5d2f805ff93b74eed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb275b7bc457f924e7215fa76100d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debb1865ffa4cbb43fa20c754c21758130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a192052fc42b84a4b3ca76a86981d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954dbc87347e59951b39ffaab7ae96a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9fd78f7d959652c902552a61e4447133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76224faf0dad48916697e942133b62b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf89d3922ab2834903fbb7a5c03443135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd4fa1005805270bd5cdd8a5ccc255136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504eb91c1e112da6cf89b4eb3bbedd2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4e1066e7643acc2d039bcff631140138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69002d85fa36ca5acc7c1cd64364e63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83d2e4117517f79b0b33325a54ea60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f2bbd7e3c50576638d9eef4b0ca83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07831456fef493c2eb9fb527cbf989142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cdf35eeece8957a6ea5eeb2727afc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2531c51f57727722df1c01fabd53d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153301921932dcf6dec67e7fa3b3ae1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc4116f880b4c59fa6ffbfc08e737a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839b151701450bd2018ffdcbafcddaf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a28f11a389d349093200604e7f074148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55206d934ab7feb7f3204239f021fede149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d0d1d62bb1bc49e59750b820de2d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c9452347310b7170ab50a210b5c9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efdcebbc1a7321341b49d05d0922c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d3759fec4e35c328613e2787bbf74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc77a0df5a417cd004223521ef01f9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d679f2745b740b240c56c458c386d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb95bf2c40c8e29f9c4484a214689e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968432263400ca4330dba39914d443a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad34d4cd11de6f26972b7ff8e94709158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9659c39372dd5e5cd80e03717443ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab7912b0a7592c672723672062bda1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12407b72b1c3877c81eba598431f35c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dad1274d623f174ec2b560953b28f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202b5bcc206eb15368b0a3f615150e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde79412df8d7ff6e34d233aa7316feb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf63a90bec165b14f145f1ac58c6640165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134f3f2d476f55b34476267e16feb0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6648a674b45122da1ecfcaa7a05b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc55f56e5d7f0f4fa6592c72b57d2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb1551fd725497b7604df3f4643de4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bfaa1308b7fc610f7a81a93c47049170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9974f60839f6253bbb6d4014563713171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e47c6a04a5e15a43eb621f99e444de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ac5c8d678862935b07af7ffe60e50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbde5b5de6e120c400dbfc29966a41174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>