--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6268dbaf25ad57df75a0825dd04a4911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ff460d6fd9bc5c6f7ba101341c01b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27ee9eef96e532e7bd9444148e76673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ff6682fe85cc8581f3332121add144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ec739d2ccf1d5ff7eacd7d3fa69645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd47c3279b17be9570d172f2b20138c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084611a99755db652eed8567a5c064a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc44477178c67b92d9d2fd09b5329e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc6ff61c6c774b9f07c3a6e1eafa799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79299040dc69c5bf91174043663df4b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7975fc64d457292e228df29bc2107011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624a99096f99b8e4bcd293cec60ec0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323357ce3b49843743fba0f7fd5e90213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d888ca5258e4ed3247754f793229814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5ace982d5331f762b55813171a55315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091ef5ce095dbb0ca33ca61f35b81bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52774ed91bd593a60ade3fce656e307517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fef2b70f31a0feb79adc4aa54627e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf324b2d5aaec9b355c7d6480a260f1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b367c477f2e39cc2e682f833e6fb5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df26c81a67a5ce4043b3bc40348a88621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c86b97626aaee8ad670d58d56e947b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438689914dbd2760dae8ca9f1271ec623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65201c54d6ea4216b25c3c16dbd5a86d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ea83bba9b30e391f311e7ca0c28f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2059cf60bb9c4e380f8dca8846b9b7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935fc44568219229d2ab7694f47366e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783b5b9ca859e1719d0798e81fdd52d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53c8c2718d9a086ad7cd7fef4fb75529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd83329238d925e0cae57816aafe3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f84cc27c54829489984f329023ffa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2de291fad8c85426e681149545c30d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93652d1611bea45197aa7b4d4fecd8c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17429c22a102d26e66da4f3c15186fd534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465f71ccb3b05e2b358bba134b51bf535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6526df6d45f1a8d983fdb0a67c57a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6491ecd0393f6894be21d24e08857dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f406af0b6764540a2eb6429c85bac638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0558dd3ce6d9d625645359faeb2cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec026ff09da0b51f75203746868c8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004d0d00e62fb543d7b51c206560a3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f83cb584524773d2fa1fab8ddd6b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c107799827a74d6d90c607fceba532a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bc38a01604c1ffd0b8da26348c63e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83999519a07a436100a5dd0920617b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c04d7d7bcf40de5b1f6d417a0b0bf846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb9b884f964245a67bc8c5905f5d6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acbdcfb7bf03589e34c0df3da32ee348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bae3d02edf81912695780f13505f5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e95dc834d08e0522183877c9f3f9e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047644e390a778d9cb9781449e95b0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b86e135016755e0fe13c37a5f5f3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638070942159e0ae2b73873d6e34b70453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bab728cc266796698d6ba5294046c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b2e3cdd15029c3b517b19f6c7155855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd37000809faf0b6bc5170ed4abe46a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e187d32d9df922a227227c460b1d6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79e6694c67c95aaf867101f70a0a8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ffbbc9041ed1babeaf303dd8d273359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5c918cca2fb5eb5b1e70ed7f6e21360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdee7fa90f9f7ebafd78fc5742650f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad0b0e66c367acf889908538bf920462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df312f0b2e0a2acf580b87ced71532b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72c9a9afe0b208e6d79a8485be993964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f217d5df9b2f836c53e0db4e22daf1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed6cabfbe59123bdfedc742aa1065f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cd8a6e4dc3c070b952dafbded5a6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44506b756f6a12bbaed32292fa228a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61c740e4da2b57c29e47845c3e64d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819f6e4eb9c01ca4a40763d19ae307c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c534e7bf20c1d50215c216d93d12d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9930cb2e877d7b3168275c904e2ff972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534d95510b99a8f02b6af395fbffda573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314065591acacd3b7bc78cd67d1efd7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2025658ec7c27c81d897763b384d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd67c548a99c87e01493b5a3057063876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fab57afe0db587eb472d04bdde3ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6686979fdf82a3498869eb5f93243478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10254c4083d4335df907fa202a959479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c5cf0b39eea7e234207443456dd0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cc58e3efbf5835b5858ec190629fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640d79490d6452bdab8e1456feb7ba482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160e79fbe87243f9639d80b3ebc382483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976c4dd43e54346dfcfc40cb38d273484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685533e9633f4798a34bc7eb712f49285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113cc37c098ecd13f78daa4a7e6c99586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92553bb90c6e181513f60c523f48bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bee8836ef0d6bd6915567652e25b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82c138098c482632bfe12aed5b5fcc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3e402a2f44a23b1b730f1f27a6f8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9c3dab6f9529461cb3a5aac3d57cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d9fbe6e8d7fcdc4624a354b12e14c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b171c2b5d5ded71635c486144a9ae693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60b95dead0b6788e9747203bbe159194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dc8a04a705446d75fee11f26b8af495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a78adc97bca79067e85d73ed9f0e5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144bc5e02dd7833fc45524976b3013f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9f6ea5ee5d353246755352038ff4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae25e941fe90435307ddfc82ae9b6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13387fc25770d9334fcc6669fd65e04c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca2af709c0c549affe2e901c9f03ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623030ed728aefa5fce22147c64317e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9504da9934c02d621dd110c6f5ee4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b29dd0001de5741398e42b39cd083104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668108e0a43bce6753cf52350b072c00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc1db2695afe79ed3abe358980236e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce79145c44af4dfeabeee06dbc0d40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4a0ec0d7b26322535b6905b7b3c6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db97cba8ed6c7a965220f1a5793a60b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fc29a2bc1f0feea627ad891280651110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5271741b273a1fe0637914e700fec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6a95ab54f8f21aa8382d90bca2759112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20314607df0dd98ba8efb66e9bd78fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b665a90c7f31ebd9a334563087e20f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235d4c7fa3b08ef6e302d0147490e3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3c0908a7e11520f573d225e3a9704116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55ea1a0a6bc24cc2d6eb0ac29d5b07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47057af28f4e47abcaa1de2e2b2d961d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b83265eda052547100ba08eefb6c6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba27ad584accce912a057edf098fdf1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c306e000b0278ade9967d852bba424b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c60e99827be2ea924369e7a8649093122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791d1c33e1220d0f247a4745ab86dcc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece27fb2d8fd35c5908dacdda74c88b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c037001526c3b4f396a4e3d2ee43f4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46839a5e0ce1618a79b8110477b83bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff553882a0e0c57a4b82df5dcf34fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a36129e428e07d7ac9d4f03441e45b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e61e229c0f240144c16408f58ca05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b2c70f123acede0cfd5222ec3fc19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52a5f98869beb02729bcd357e153e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839cf980dac00c5bd2c166e46c17d02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c428452d0917d0af9ece08241ceb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341997ddda9c8f81aca59a211df7928134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5b7d68eb67711975b2f4bc81f097a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b68b07921f14618c3783b1afe3698136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b88e0dc7d3a1fc614e09a17ac0ebb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63034c3a462444574df407a6fdf54a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e682dc44eefae720e88621ff1d063d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3259a867a477935784b722fcd7cc81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277391ceffe41f02471bab05f7a44fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82346cc699aba0db42bd6c8ae6850e03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31c36cb835bd8a008d2cc462228ce3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4c996ce337b1c42d79f0614e3e471144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b0d0e091925053076e05a50278fbe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e64a37cf1e8aab30f0518ad39717b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837c8ddd9d801b0ec83efa2d2b64436147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1d87eabdb3dbb7b60c3e20c821de3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6c2e7572e3f57eb58f49843f8eada149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd36d5f387af59e2744ee95984c009150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d233370947dd5554e7b5130226ba3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864e0db8e9a66d278bed7100996e9fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3f8a39371c5ac6dbc02909f62d7f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf424432f3daa9337c270cb9fea9b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c955463a0afc08f1e923092685380155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b66b9e04ffde37fac175f4b7508e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467087959e38f7b7e12d8ada2241abf5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600393ef4e07fb621474ee61a270cad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69141b4c6ca78d3d16665bae601f0205159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493426170a962a56d83c697b4950f8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ee4437c40b99d76dd203fd18ca6f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3b0812988f60ac4397e282ea069ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04fe4590a704347324bd3c970ca45f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03c4dfb8784ea5ae792ad5179811d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1815b2adecdab0a986ef479f4545b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5137b7d92dc048e150413ebfe0b022166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd42a1a8e45d5cb08d44e263ead194167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f94276f5fb23043a7400b0a50241b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb365a339b5214c56e0960ba2748d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f186bf9c09f52e652dd930b5f708be8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc00aaa3c069f303949feb529ed3064171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f71c206aba900b36f0fefdc58b2ea1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d05da527a9603d90f4e8b742b784f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70726a67a0e7da117e05aaa1c930648d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199b9b165ffb264f9495796738fd7d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579f96e9bfbf6f4d19f2f059e614756176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d7fde6380847674d89c5f08a10838177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954623b5b0863de5c00367ec7ddc72f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac48e7e925fbe64f2922e485b2a7850179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdbfc82330d7ae8d3e735bdd111d3f180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7b8b3bc4e1d20ee020c9ef3c06e8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3591174c13c4e6d3b12c23ad845f7032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26be5992b6c04ace6c6f7ab5046aa93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3d4a9014b3aabbc5136e58440c6174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c545dfd6bfff207810ee0973db04fdb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3958e1782d13bd5f1d331965f80756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4204d91f066863dd922b7b3912f83c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846a8966771a6c19163a36787fafedd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19945b88abbc47adcc2c5564ff76922e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8164eb40c4018cc1c00bacc607eeef510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17542001fb0156f3fd1d61ce29edeadc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f214d18c0810218eec2a089748bfc3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7043a1b2195562b80e3c86c6499c9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56692d1a5c86f75465aada1d2a5116ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9388c7acc8f426dd34241612b73096b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de02c37df4a54e4b215ad2105e9819216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d0c5a4961de22cad6cf2d912299d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dd5c95094ebe03a0112526efb92bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfc781c0b918ef0b418ca427e3d47919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459822d2848734168dbab9069ce81d1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26424501ad81cd893a44e646434136f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa77f3a6f63fb85870b467403b9492c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be115d655492abc981a24e9c754dba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4a539b992a537fc59680f4c32793e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac67cbcabfa7c14d9c74885e6fd04725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330136e815b6081932ec96424c5c794426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfdbd80ddc1785fb69a98f18731f8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60d406933cc61b9e1471da4f6af3a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0212041e0480c86420c739e115a796329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbf4c72ea73da2468c8ff8848024fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248259262312af6c99f97e83f916d6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7d8395c9b1505f7d8224e1d5ff9df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db765f3ee1c22616f805fa4231a06dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f45b86c48f709c92ff41eba41451b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72988bab6d68915fb94b81f6488fe7fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd941a0ba400b2cbccec14b88715d7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2a83d2a2ba58c1093cf1066a7f96737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84cdaeff132e9ee3fada1bf109053238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e781c4086c6ef30ffdf7696ae107d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90b8544042a34be3645c43bc36d40d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4226a7552cbcc1ba18b94781d8b2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f40c2cf87fcdf6bfb3f6fdca72d0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c3d064f2bc1ec5f45104f84b024df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8698a8298085edf555ebb441bc417044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff97ab99837a455fcae6fa9c3a336045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fd38760ea2dbd8812c40c9a88d69546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca5b5dbab8028e65c3a3bd7024bcaf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0198d62e0fba78e4c17b30751d8ae148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030a830c70e44ae8f2b89ff1fcaaca549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b802c5f0eae3730173aa63445746f0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d54b02abb827b195580ef5dae7dc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c22653410d45c0a0e1f2d7b38355e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b940e4d397a3f0299ff9d7dbdeddf2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519bb14940251eee17a35d6875003e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90ed4bb6e52c2eb5df110de2fedd8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760b24f11dc733f411b77e5daa9417d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95080d6f69c52ea8fc5c25b42074bee657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df27e472ff2b23cb96d4d6ad12f9bf958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ee169ad086c46d8bc6c4e1d2de59559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ee4ed43ae45a3d7ff34ca41dd7bd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f38714f471af737abdfcc34fbdc16b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c72a2eec586f3c0aa6b1d44866d9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f6a93f4e177af964981922e9feaa463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b15c6121e9162ab9bb6e7a3f9ccf664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a13aa4a60fcf95e70751990cfb17065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78aa03e2fc469d853248a69c00bd0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb369ff197c6f62ef2741bdb877dde367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7002b7de0f69acbb2949b15297116c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef28f32d39cc8276ce1debb8f9520569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd80a5b98d62d8267270fc5fa516ed570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d71c0f1c5da6c7f9ee877636a796f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd3ad981faa17b3128303e8ffa929172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b443b4da69e1a438f0ca113443b4e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aff248d7bed0e1b8ba5c3f08354df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b16e1398ece0a7c0cb8a4c3c5870975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46374aaaea729d529fa0b7be0874d0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da29a776f870d50b5c1af7ebf6d853277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5a4c41cdc36f73e12e7256c4859d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0edbceaa3b99e39db525fad1a33b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b926d953dccfdc97979e2ee682486380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1402839d1b29974cf08364cdf8a8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b7a6a06f57893c9bb85deb0b7440582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d969ac28902654a16c8ab10a84eb9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e592676819ae25d47dde93cb00076c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c141c8c1aaa22240b9593643cdd2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cedac3ad1800be99655e517fb272cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2da714298310d9c874a61c26790d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3635a32d1328ba34596d697126f307788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aed06d39f9d68135cf28f08d8a3cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b42efcd7e6bd0d05e90430b752a37790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99857d7fd8b1788e5791094a6aabd4fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5629ebd7c02acffb79ad0ec511ca0e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd98cc20af271cf903e4d01df727a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff0df97ffe7a1cd9d5b8140da297fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1189e69b5bf50262ddf117910db3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e581c6f2a7ba55e4f266cfaffb0532a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01670050b87403d59a723963cb809897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177e137bdd287dc1c9ee9ef64f1a39b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87879c0ade5fa57009b42b47225c0b9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2e17c0be6b49d4088fd8b8ee33435100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29fa19c3a884cabfcdb76a9c8dd8b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694706b624b95620c75c71d6ff61865b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae242bf34b1014dc4ac3ac397e32d89d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387306b60ec659e7d9c80459a06f790e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68c90aa89b2020f73b8dbd6b7d7d3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00108b7d614f07593c8e242f988c7925106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61cd6761acbfc37d0b9630fb03d1f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96e14c5082d75db0e394d3a1b96c36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2b602710460489adc80621ecdb850109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85babed64734958d658bf734d0cba388110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca05094486bb0fb5e05c67cc80f2c88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799daee0e8020faef45dc2f7d2034dff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee4bd70432ab538335e5dfcdd46a8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d51065040b7ae8ff6453fd746062c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70967879d18e4e1e3a61a190a9f71e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38c5159dae555b63a7737c251976c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf19f8a9027e304e88eb525e8612a88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748f8767ebe7e00ce6747ac337acde4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff19c5ebe8043ecdb76d883e976916f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760082ab38fb3ebabf224253f4492a9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa2084384c9a14969c81c5f1041c01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471abbb76e714b07e2e658343a5c3756122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef06634081987dc8c69226517134079123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b421cb14d226485b7831073698f8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961188dfcddfb61dbda3d716d3facf5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6777dbf329cb471a0caeb3c90d6a24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b9d3649cdf37f486984def49339e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b22565c53a52c01093b0d1b57a2d0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4558a4b98329f99e0819a6d1f49662129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f303fb85d36226724b57e511edbb5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cda8ee7144609ff6a24e5fb3ed1798131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f43744f32835d860407973b2e60d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e5af2c80bba34b59f5658ae761da3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973594010e00df22d67ddca73944c83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bc2b142006416a23005affaaa3537135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f369549b45f4a0ee2ea553ff8e8c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972dd826d3ade301442f6e0fd92e37e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24776ddafa1384dca139e6433512c8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6ef96159c539a0db4507a6617035c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde19c5ff5581c1672c89f3835f062a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164ec8446995dc7bfa78b8977af3493141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e48578d3e274d55ed8d95056b784af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fb1447c410e1ea472210e11953bf7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5524fc249ede30aa017b4c8715da9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bd18fe424219da82b7a461255f8b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c12a3a7a83dcffd2db458769edbc62146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261cb2a9540a21868c803fdaaf40f86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143146fa6f685953aa8f92a4a4ed3168148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf27de0141c4afd7798faec36bd2dd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b810bfc255a65305233c572907a51f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a18a27566f84415fae24b9b35dd33d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c74fd6d2fca2508157eb4f67d7aecb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce30b1941678af562f245d255a6004153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a849d42cf4607a9915fc1c32604f9bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb043238c7e3cca001811cafdce1a30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89c5e565c7f212c57bdb8e0719b93f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c99cb0c22b18796a7233c9821a5e89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4c1388840bdf5e91606186580322b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920363557215bca2d4c53e5c8890a9b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1d1b47cb143ee4a5e2d5bd8cb4502160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b57b841902892bf5e8f00bdbfe05c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef9b7e08f36b60916655b5e19201cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16430a5bd8387685734871612d73e634163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aceb29d462127fa9395213e3e3b9705164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3f717cba94c36f179ae3a6c15e50d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6746410ce8a00a7a09cfc7493a3bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789d254e2689ec0e7ebf5ee2deb1882167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3703b52fa1163047ecc1303ec76e29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f909a6d00649028388e94654ed6cc7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dc1dc2ace84f0b9601112d20b4ac9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff5c415668bc706ae5038d9821254f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ccc951e796762df97704fbe7c20c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832c606495d946f28b5f240951d56b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522bf577f1cb0cef768d8ff9bddafd8174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>