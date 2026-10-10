--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814f634582c38a9aa0d7bc6738e4bfe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164a1c7880735404f787a046ab802af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688d26ebd139b629808efe0cbf0e4a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863e63f67640397ed41e617d599b8934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945c1ff368d7e55898d148a5fb6286f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88552e22b406ad541bccc1adb6dc4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef19a15df2572dfaecd7fdc9e78a897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c88a35bd1f5a919c8115a40064c3398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc128a9c5cb206ff1da477f7ee4f809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22c011d970155ebcb2fc84c70e506b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba88e8d13a2ef2903503ce44b9ef60511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524ac4baa14a53c0e7a1d55d4b8645c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73966cd46a201b11abe8da41c5b491e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53326e84d816dceb236616b61c6c2ec814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946e3377068af2296249b3fe40fa43015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228ee30863429ddf1f35b62e3dc4da016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f17255b704b07175ce183fd4baa34c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b1a2be5367a738ac7b60330d8a88018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec080e828b1dce4104d93c9787a17a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140d6723dcecb5fee010668d92ad76320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecac1e16103b49db4ab733776aaf5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd67729114d439d32a70cdb238e22522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc19dcc48a48fb4441fac7d2fe3e3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bfedf5599e44dccf33b1def67ef2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f670a35b81d361e112d2723809cfcf925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3e7b0190e0054b15d2e042861c4dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ece42a47220d08fb559eb8b73fcb2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a135ba00547b0dd2efc3dcf66a8f6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ea9d09e13f4934c038401ff735bce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71443982d9920a434016378183fdc67530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739cc17ca0c87ff3c4773b93d42889031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91239f21b3af870a93e1a923ecd24032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83e5d620a70c3f2e6aee8363b41b2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ea9c0b4deecfd57ff304d9df33b7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398172a7a41abd30c9d3543afd3e7d4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d395fca5a9b5e547d2ef87ad8f6db4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92267724dfae211715bb117822454837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed07095266922c0d9d76be9f23695d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097744c721a5ec0d7daccaca7672537539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481892a8a1f1bf9528372ab07e270e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31058881ba02fa49c59d2a3e0b9de70741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc215d2ab3d5e1bfd0b9b6960deae042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07062bd07ff4ad3148376b7ad94c5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89750d689aeca2c25347355b70ca6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c5a2b2411c9adabbeb09c4ee9503145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2fda3ea54f9feea85e0c91bcf296b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d21c1cdb2e9b2e70fb8dabf65d12547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0783571c10eb89dca775bbf619a74c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd78bf5457eff7d168f7479384286249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ed56bb6e6538a1edb97a6686eb98150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c5ecdcffbed3b2f467868ef9c684a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0cb9cb4754bbe6fc21dc8338aeaeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7add2825ee64da4b15f39e83cda7b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d605c64005e7ec77c792e6349b61954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b4198180211f60af6958d63183f1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bad57ddfe7dd92b1bb1372149217f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72830ba9af1ce2e2ef2d368f9908f6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0f30e7bb26937d0d184c28ad8ff8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed00b5a7cda0570da94912a10d527d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aed0bf24f64800fa5032e5cbb4fbf760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ec55464d28ae8fc211a9e548e3e6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0ad708dfcbab6e4c493e441b4475962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6ca33904fbab1280f74d4a87f7eb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1581432565f2058b13a4530e379ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f1d40b659d4ca73eb8a278100e84b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d7ebc698e550a6fa7aab5f049f46466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba34a5610d02b8b982fef6d6c9ae0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc787a4a9cf589e3c92ac4fa35b17a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cb3c09a585bcf3ebe856ca41ecd2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630ef177c273c38adc907ea56e231f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be2a45028f77038e10317725cb4e0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dda3ffc6a0b88e1a2e302dfffc52372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fd32f4dcb28a77c304da9fbc511ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388133c4d95db30b2dbfa5225a1b116974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ec53d719687879e04eb11215c95f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569efc715cc582adcea11619814649e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87f96a73782d18f7a0745a27fbfb6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfcf211f875e630955748f1b2987fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f561bf50fdb99186efd85a0f439e8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387188a9cd24ae0e0fc5a3b6398e66780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e6a909737c992ebb1ac8c85dff77681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cb2e261e3eff3f15a0e7d4dd5ec2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b9c50b07747d0d1931df698f6541483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fed43cc949a1f46d7cec4e24cd968b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72699d0c787c3e90e39ff0e3d561a32685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec28211de05d058300bf7e8c8d6fb9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098605dc6697fc5b2eb449a42cfbe01787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5044caf98aa16ba05c306b374b2ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799692b84e4b9bed81b3d57731a27e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0314ff3fcde04b1e5ff2818204084290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551e96b5a408f1e3c1bb46784dbb79091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d1edfefb15f96c6c3baf82b685f2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe43703327425948fb2d2abdcfa839193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13f922ef497435a01550ada79c86f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0214ca095dcd3f5e6246795868a43095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b243de2444f598ac28aa96fb3c1a32796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993db56b812069c913067ceb1913325297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4fdbbf02e2344a742b08fb47e57a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e30718380c4372922ef63ee9409c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899637e1567b45caead3ec7a00f3cc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d218aef537ae6ec2d6ee59aae915466101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1997d4e475de7514be3904af6fee2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa409bfe281655ae387192e84d2180d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c77e1314d747fbcf6f75616113c9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183292fcf45f1de91417871571c3e6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542ed900dc5efeec2ba0405854fa1b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad11442bdf453bc2648efb4a5fc937f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9edb5a696b1a9cf78fad838e53a04a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10338852fdc99f1a165587fdc780f39f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5651e77aadf72dbcd95c8903dad33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082d6a5f2b155f141e7a3b3598e2847111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc91ec1ce594d9e8c156cfccddd9b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bd6d8394c7caf3aeaaa6a172e6288113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b43acb0f27baf4eb5fccd031420e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bb17bedd3c3ea09f1212ec555a591115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f4e1f6aa0e5c5f90aeeeac556484a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6b9407a236b511300b64fa78356f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abc1fd4ff038289ec7095a31f762ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a2ffaa34b6d9a71d7b1bf121634fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6966c9d3c95a0d868d4171c775443d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771431b1db5018c8969c2e4fecfe709121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af22560979bb97f4fb02a9b97321611122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7154566381ef52ad216da288aef10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caee936881c1e9c3881cf90d20bf7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600645460587e0349ce46768d5af6f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57570c26f3fc7108a3d0b70bf1d870e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21fec174c429d95237baea5d4176ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb428f91dd01faee1f569d640dd58c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9f42cde1ccfb3a8fffd4d941fa960129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefff7920f485e881a870efe4ddd96fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d2682caf6f3b0e5d5df4e572c0055131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5e55dd6720557b761d79138c31a5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac2dc50d8dfc20c966182067eea536133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85b31c8bbd4b32f1f9e230f843d4a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7066ac545ee75bf20cd5ca3c84eb1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58311502d6be9fa8d72302ec45149f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5bcb67bbcb356117d92db87a913e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa15cce52cde0a452fefddba6f99f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aa55a66cd77706c018f5ff5f29f45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfc15fc76b04f03ceaba534d0e95ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc4ce59564d4162aa427c6586bf83f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f9fcaed968cc38fb35afdade21296142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ebfdae8e5d5e3fef27defa18ff96b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e59c7a926915506aed0568292514f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776df8579185ee9875c010fae68f8317145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76d59ef1da0d7a74469d05d1693ed6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf21be6ae6d1429d3db15e82785aad2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e1f29254ae901da93a8e754d09459148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083045aa3fecfd95b2ba9c9cadb36027149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f39f1c40173a2bfa2e63fa792a65d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506e6a4437b9d590fe77d91b718706e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e7a8b9d95d04df1c8e0d402ee89d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d60f048781e677680646be17b82695153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f0b34be63dd6400ed48bc0b49c103154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275e1a6f8fe1c47fd703850c74b6b40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4a8edbb189e42d8e9fb65f786c56f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19974d093595d76559dc9d9f115fd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3c957717107532fc4d9370d1c8192158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dbe8e439f1c0db74f8b0b9d61b1f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbfd4ebeced2d223f72a0adf28bb98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31905257f44c46115539ed646f2e0c95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0680a9e32c8929c878264b27ae38b12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699154527bceb1853098d5e7c3c194a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e678b55384dfb5a27f84dd5c86a085c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4dda0548a2d8069aba5cd7709183f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cd4495d750cea1c92d47d61bfe660166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d4321f2010ecf40fac9da2e844144167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365349c9328a506e9365abf0040f7e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bc089f2005e428056b5a06cb6c200169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78118126b6f168abd2f80f06e6feabd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4605d438122429a36cfd548156772171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf236457c98d796c691f616417ec55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8ecfafcd27ff7c9ee1c7328bc0e09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ae1e431e4a3e805ea6fcf03817e7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fd05a7fbf8f3f3d1d6a57bd03895c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37895d6455fef14d3d7b0cfdeed10d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96869497248e9ba395ee501b100fffc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cc5f81cbf57e2f5472cf359a191ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44cd527c50facd8e80775e7b745cc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39839117f358ad41e96043eed8cc3f180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4558c748ee2c5ae24707e66c9f0921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87e92f2a346ca516f6f2a315704d742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ccd39d1e5bf2a9d08826f66d60f7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702dcc9af4ffa435fdd8fe2aa0bb7284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4171a75c71a981fed6ec617d1c1fbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c2fea4d4094d095b674bd228119896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140e4e16b0cdf82ed8086545fa4b95c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2f122df463e8c169efac2bac5541a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26a36e26ff111709a428741b59de699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e1a1825d14dfefee4d21648ce195110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a65ff619669f90f719af2d39b7253711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a634ad045417e17cdc818c7dc1b8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0ffe15f0c88b08314d10d7f58715113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886f6c71de1dbb56a97a691ae4014de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1745cd363187d325ca2ad73eac9939215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0a45152a528d8697e6ce43489501516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a466612102300835b9231d9f8e0d5ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d430debafd55959dc94769b36c654718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb2872fdc1d95240ea5938afed45ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe34dc1a78776b0cb75f2c87b7a11d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34529a8c304d726456a440425a4a2e3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d500befed31ac36dbb02ca81a416222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e074bf1663f0ff1f89bb6bde20fcf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7fa408f0363efc9379a698053c59924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16185f6a472c16eaaf59c6267b021f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18280f13395891b64322cdfb38fdcff826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1f60494d817fe09ed6e842926322627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f321a5824c1821daf4073d12d819f5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a930a6801cfa5bf720145afd788f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67189594e8e8fb16c61dff6856121a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d2e8b6556e9ef3c724718c30af09231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09ae39b18cbbec8d02ed207bf9816032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54c29088ba3b7d318456352ecb505633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3705e13116bdfec931bc46d5d9063a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b3e2cab53665c70381af00b8e20ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58937950019b7913aa89da3f3f264436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe61bcd7049d312ccaa693ba4f3c4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d22a744e6b04507016fa687516cb1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f229f83b78f95c06961965befbb27339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c175cfc6b8522b9cdace702a4a78340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8092b60d7d50ddb6f2217938c172edd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71529cb4ba56c165fcc6f274a20d6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8b9d29c52217a6887356a9ed334d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b3983da2826adff6fce6c3a79ae9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea201f9e92902e40ea78edc369c356e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a7e85290b1aa76f3177cc3ee58aac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bedd951d753e7e74cd019266dc00647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66cb0aa853089152136d4b3c72069748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c93402ffed8f0e9e15b2d1e33baccd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8482148389e8ef64a2751aaf975b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f00bb913a0f8fe4b18b550bf032f9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3727a4584a9e4a9c80c0649ad4128d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa0b1da6c43f174aa00ec91037b3b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffda802ab2082b1360bdf087e33e2f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392359310134bf51b746ac4c5030b7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dc7d42220be8e2a5cef79b7c164d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee152e0bf5e10b4c18d16bae50f32f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63117d19b855b5f52e2e4b78c7f72558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6df3c6b9e61b2023238c11c61ca70359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e79c494bd49da63f06e442c80940f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff85e9aa90360ff0159cf37126cc41661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656334d7b45e6de802a5f2c81e7741262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07284959057a840462f6fcf67ef155e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b2f0e2e63e12f58d53278c36646cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4877217212bba021508f4eef223647e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c54dcf991af1cf3fd40f43c316581066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02ce427e116ba700debb7532b94fc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e00cbad9427f0be00aecedfc50c1c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1d0ee87b528512b761897c22c3b3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb81f37329157419e9434fedb2925b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13011c2b247c1b97a2fd3d74d64394171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081162e1d19066f72c0288886da9ea5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07089cb333e47e305d279134b019264f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2d9184c157cdd6e849aab5307540a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe740855784a9979570aa1dabf4ade5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e367771e78678b07c81af9dd1c2039f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c88db755f9b9f7d2123be8d4d788377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586e3f3511184b2b541c410bf69617478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da888c0cd873c27f1e0cf0f688137b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00929217a0d04315d69f8c18ce847b7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e3ac45181a87dfa4f3cb68d8d14e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa9d078edbb2432b79ad2e84d818af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b721b31fa9b266d3f7d2e81afd67283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec880b5139aaf1143f5aff20ffd13c1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159ccb9a8aa22fd3e7f63b23019565e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650b94608175463e13d4848569c362786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d00dd5d06c9ccad39ad9db15c7455d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60adfff5556a5c88fcfabc144a8405788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31212511c1a32eddf26d6576969939789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53d2dca4b74e6d0f98f8f0df99cb9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e2e316666b2661b3c23e61e33f6f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973221cb8b6f313c75237dfe1c13c6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b8cbaebbc84fa52ce117e43fc434293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4936862fc51c8e36969d7c17a9eac294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae76862b2685da6c2cd1f02e864dc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72f4ef75e34a56a905332830f850d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4175172429d2482aead33b0446eef297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc4c7070b51331bb16c69d2d43749998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24916405bbd385ed8f91f13b1223a80199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd5b9244468f9cce677df22750d5a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440bcb92e5d1ec121a41ff7ed4d3edb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7caabbaadfd0476fdf9b9e34c4b1f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16ae9b9b015d74218eb2f618784a1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c909f0f6f97990e5b645ba7f25401ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf76fcf89ac6cadb3bdbc9db82976ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a9667cd854be76963649b2920a8e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6c4de3653cbc011a135ad9e0630a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c578f342f5a67b73ae946eb398cabd4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de646aed1bdb68652a326972e41d6d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80421da7edb236472bdb0ce0b20ee556110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef6e71f15552662e8169c7d47ebf6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a9dd42085d312628a6fd51eca17d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6935a1152328d82b12286980f489c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016da49671894b9ee24ddc05ef1700c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da607fa90ecf2f8ef191a555970886115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a16c44067cc2afb7c5e47b8a99b89c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4d8ab5b7e2f0e8ea37851533e950f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903ba2040432092dcc4d6477df25bd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fb97c5e647982939cf9b9cb5202b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850cf412d8da4f03fee7f91f2a469e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a47269ce912c1921f346abee8ced9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce71040f60b3972f9a840eadab078d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3b80a0375854988a8f1fc0881b109123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5acf7b7cdb4797f3e3a9359c596f19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e029d84f98a1a77d1de11a4941c1f20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a61f0aca7e318b71599b65c23ce25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03e32e894c514faa6f95a6f65de004127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98878fb2b083b28f0632e43101d87a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd4f7b96266fbe0917270ccf6619d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26990e2bca2f02200555cf57937679ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f64ad566bdf0f43c71b99c6ca9602131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2ea84ff3fb0f6308cc740ac40c9c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204407b65cf4c93ed6a68eaef56763a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7f889947cafc6ef8552a21dd23436134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124a75ebf68036cb0bc5f1216af8c77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4db275a08a5d2954dd2ee52320a08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5cd383ef6db5c2beb9ebd42289794137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bd0d11b74f4393f0132fa77188a44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696871d871966f6bbf8457eb2a04f96c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e4e05fef32985380c77d282f1f249140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17321baf5e61618c674b8454d94b564141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa899a2b9f520436a92efb226286847142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206066fbe2f006a7b4964a3af1ff91e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17898fb0fc0aab879ae886617b6279144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882ef4b3263d4d86339f440f1161f4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260a93eda0fe4a0c3cb305c7e1eedde146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a21d9133078ad5b9d8043759d63cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3241a42edbe4dd89f0475b9b62efa37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f0673484ebbe314628cc683f019b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202140852565b2e447480f6fdd3b091e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f5c4768355a8f7e6beb346b471e46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431ac3280d17906c23d1eaed47cbdc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9195e76da8e3ce56a737b3103dab3a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657649e887967e1516b7f7a89f273e16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37ec8ff930dfc79e4f838cc8e5162c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30116197550fc4a40790dd914774602156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dd7ce578ab377a79ebfed7faa0989157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a809707e2f86c6913c7615cd06c43d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f03a9e14bf142c75ddd0d171065bff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3f44844bd7de02c9541d64ba26fd2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671aa7406e8b29599cc8874f567423f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924f46cbfc1c21feac20328cec0c16f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4b929bfffa41fe665624ce0aabfca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a93b617cc05f6c556440168ccf06b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556e3b0051d06566eb93a5551b26ba3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929ddb258dcbcbec142cb4399c2909d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dffb18bc21e0213d2ca3a35c19f7c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600412f592a37ab3eef9ba1dc378489f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e5072b8ad68eba1156b269867adb9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f537a1c5e729f6f30528583c5ce04a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b22d11f2a9020a2154f4687b71ec6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84834c4ac359a4a7af102ef4600a34bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6a62e442fa9a2f082b6348727cdb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab696f126974a4c40fd973a8a8602ed174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>