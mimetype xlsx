--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0571558f513ae094215d103c2065281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c0f0d8ccbb2ada5d70f5b796548352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124274be734401571327d16507fd14b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30944584827c18d78b8f395230806b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9f1378c39df9c8618ced42be543a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2658b051f7e8cf32967d0d575fc7bb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aef46666e4ecdabd83155c0d898be17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c168ce796f5e25f7f09640a28c0ece8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708334a88c7f03f6d933703da873e6ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b3865ec678cdc6f34b1ac27d5237c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e3b941592545c1ad87f45eaf0724f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c16ca9668504d2ca1079d69ae039b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84baf82bff26361e46770b90c6c5fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f5ac809ded2eca4e291684154408b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f21398f09fc7f9847918a269b9722b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc379bfa209dee7cc14f5138a05300b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eea8855ff5e19a738310eb044be48f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a10e06249ab4b84b8e353d4fedb10d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c1eeb146a54fee100d95dcdda368419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980d32b51d3b8ac12451f2585d55a5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259e862cca804e66b022f6d148b2a4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6e52c2912db63f5200f626463121d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5a54b98d1cd7dd13acbd326d2925e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c1911ff0c7d6c9b5e5a22e765902524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749de8bb3667fa66d0b96056b7362aa225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2620ecdebe9f47183539faa1b1a936926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1287d491b4e67221571af8a0f27a7e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9f77e68f711825761c58876014cb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac894a60d49dff556cca7faebc0312a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee22cb47a2164e75cbb87dd5de4bd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be783a06a36a205fe09c4ad6b73861f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713362cc65242a9f63212abdc02c28132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d217b48b835ced2245ece67c4421833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45645e99f1af25d143401bc58d894734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab230149bb442bb13fd58e89fc281335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dc4105ee86b5e52344baadacaf74936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43993aa2a15f27c3975ae887fc3e956237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196b6fcfac12a1ad38f18f26dd4da8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665cde07e8fd33876e89ace600b0fca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01754fc2cdf53fc15593be4cc5818f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f6aa31e764d086936b577176a0c0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908517a9ff9d9105719048e4c6d010c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b243f3f3284a7b346ac4bc46e2c0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1574ada547154af1683acdd89aa89944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4877bcd285e04d22340350c18cc9b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96c17cb745e4e4ce7fb4abc8c076de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847a6fcf9593de0d779afc3f7dec99647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac492977998f472d49b61591160e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4a1541ee5665541da92de7a3e7b6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd28f1c5cf986fa7fb6892fc9a9ba650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7baea075990e224cbee36c87f31ab551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cf94f53bef8cc0b33ae602ab2ee9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16a0b754825e68e9f72239ed3ea47a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd3fa0e85fe447559d4b6a76c1780e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b32d21072d08af2c18e972339d56155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d284dcd345485c766441b1a9890ba856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688f1a73fbb8063d334079a203832bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e0022576209e9b5168f82e699750a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf478c19764685f4c8413953e927d6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366c54b364776e498b234851cee31c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4ae58029a18e76eb6597dd3db94b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ba5f75f4d11375deec293ec9df0cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0bf3287b1ad6b35f5085ed5786fec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83a63d0451004801ac038974eac9cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c29e0661f77db8a5907473a59ecaea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56716b4b0d592bf95619c0e43be0af3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b332f4bbd4bd4e2963ae20cb3b40a9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c863d963f12883ba5f2cdb83470af468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fbec6f39fe9629e3a640f0df4bb9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e97efa0647871ab51c169e80f32a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261ae0bf2e4b8ce2f28305a64836f4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d667a8b1c5c92993c9d91db7ff6fe9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b33ecbf77fbc86c7f4afa3a9cc38273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1020a1f6103433ca67f273e0cf3e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09551af355ca1f7027413aaa3ef1e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6003682868773f131d14da2f046e60776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253572249dc5bcfc40a1e5b5d69a26677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5c055af7ba270fa4cbf5c27c606bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e41cb1491585bef07ea9dce8340f5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf10b4fbbff67dc9ba68174cc7dbe380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c555d5808674a536c93830f05865081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf69131b387b75698017430562b86c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f108ed158840adc8a6acb024dc4df8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afb917cf4678d57232717c0777cba484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49adecbc2ea1717090dcfc5121bbd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e66fc4524079bb46d3c9a7f260096786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b0ddaccd6664bd586c174353b2a6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64da532110787023d348adcc95b49088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aa0eda02690499f3a5e29a144ea6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446b64e4c459491c31a17987491e89290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92660be0879cb09982e8cafb5a2fe9cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd22503336e3b575b601ac08863bb4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1076ca0d690f70cbdfd2551db8ae9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b57c3a628dd6d0ac3df5c2e3d8c6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8d0fa87afc66b13386c20248d9e0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73bb64b231ec1d655da5823660865c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7612bb75e193043375f5f4b7321fdf297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd0ac94cd6cfb3891ea09b034dcad598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3228b3bc4f65c0be1c2f29ca4679b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb8d984d1cd7b05106e8559205a1eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98bc85b550b526b8be1a7f0b09a4ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486464a05821eb2ec2a0fe78621632f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85033e50f4334780f4c67f7e1d266e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211be0c9d513a1f7685f831ab258bde104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b891fd6027aa8ca4848568b61d9d02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de681a394134dcb86530cc7a65fd3616106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c823c3c09c99d6a9198fe1be87ad31e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e9975083ba7de1b0ef81046d1faa5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3cb67d2e7a549feada2a1348a50b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828daa3cb2a5f9103ddf9c71dd7ab06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29007d8b45c35269a2b3e320dcbc6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879239374c160384ae268e690ad4984112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7844079765eddf5812a396a24ffe6c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d19c6525ed9c0bd27530ded4030ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2129779de7ab9668b1c38e38aecdb6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5374ebab357e4d315bfa3e66c154b53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a907a8a028de74d5489325ad896e15e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89a392939b7afd6e80707fefc4fe30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b31ab53d1a0aabb43417a3c15af0f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303f961baaadf613648d72544f2b824120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9d8b0d541b05cffdcc43b1bd79a8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3db3c54c2076a0b240cd0e5149ee1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec473d503ba2f13ac4a53611ced2c100123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ea6cf233a856050b3da63df5eef09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ce4c4ca6bccfad50b36db334212ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8385f4a6e9e8c7a5d8634cefbbfdb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a28f10639b6ecc6d2f3c340f378958127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681287af9430e7de040d3b954bece6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8140c3c3bc0700d5f27ba5f3ea8e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca611ae9fdf09444298cdc003611ec36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf252a545cb05deec8c4c7dde12ab4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63954c23dbc615575633c91305132ce8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee134838b5330a7c908796307b87914e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e67a2bff7950afa7a342afb869b69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279b661b642c1133f8ee08ce3f8ac97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac3cfc196abb3057e36588308a825a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c6de17454d7016f282316794e7078137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c79489a9a3d130f5f7a715be7389ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfba12886c55bd4d63939d65cbb16e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46485af57004c6dc7eb9865d006305cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10658dfbd50760aae91599dfdee1eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440352dbf1b91f00675e0c96c1f69f91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11801b480371614864d1a73b628d4c5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319373499eb3360d07c633c9fae375c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c5f60d190f9303891088c546c0cf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca8f65c583230540ad3b2500fe0f07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285df46c8f4ebf070d67c240f5e7334147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19b4c3ac1e8ddf43f723d30772fb8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d084424369bf1db0cc18576223a14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ae24c16396ed6e05ee65fce5d82be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd87ec45d08f74bc95ad892f94f2a16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244bf7f0c2d91fa19bbb5e4e78f7aaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b0a6b57bdfb3f7cdd6447d67d06eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac68d641ba6f457bfdc3709dd872c73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43282321973cfe6a978d541290d8283b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1a8203263138492ea6ec084126596156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d13a629a5eee72ea63dfc71172f074157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4e9aeefdf880124a039aa3acccf93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b513a4bc6b1f25f4a964b1aeea2ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b35b37af89ab1723d76578b65a87b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ec0daac86c42a3919003ef1fa007f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb95d3159cdf3f89551ddd204f86b52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc552bf556afcaae4b8d23836eb7e518163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc258ad6e9ddfb8a6250373227de49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e669bdeaab54c9de7d129a6f48de22165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0b805819806b551510949389c1058166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3a7503dcddf265dd6c81b25f13815167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e8a1525c054a030bf32605d49f496168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aace320dc53cb40ecd82e16ab53561169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5b55f72655023aede813a536d5302170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1633e1f1e588c66b4603ad31cb9f17c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734202290e5eefb0b7c9a2308a99c87c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47d604970d65f81e0079a8f47e67e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965becb1f0fdfe72aa693555064008e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbc1a8dda80736d0a6650d16d55857175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00c5574210fa906b88634f0ea95a51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed4afb0c9277e9fd8042068aae33c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1b19ecdf5a18539b61728309150b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef89fc5355926470f24b0d3e823d199179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0eb0462f19d0c9cdbfe24e02b834f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca279b3eba1b1b4976f940b6823014e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f94e80bf10eb50910432c142612e9182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0890b2f8fc9903a0ac835d55e3fdb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017824b9b1b6d3e5f23c7f3d34b3b352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe331daa079d3000bcfa994f8c1adc383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa59d4cf8003ffe2c5988191a2e1c5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5df048cf75028c81bf3a6a67e656725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84136a4bdab5b43b0b314c27bf450d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeea9230fc12e4eddda20eb09cd13ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda237a8241aced8e88f208ceda87e148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999b3f84575dc920c64a70cc391e1fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b2be856a2d61160f2d92f42a2f2be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ce99fc3f2a4f3571c0fa08cd7825311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc2fef30b1b6e70efbd3156e291eaf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1255fe1dfbdcebe231884534a405e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c1b4c69fdc655b57c47ba8f53085114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442ebfdcce1bac078a707acf687b91b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298af2bbc4e66c343e073f13643448ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc06a0c8463c10ab2d350ac262eb9a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528be13e7f84eef42db3ee145e37f5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcf15e69883727fbeefb0eb20f9afb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc15b47fd620165a2ec8691f94a998f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07873d8483019f8fa9c76f4790eef3f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde47752393b5385fdc679bb8c0b6b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9cd23d58c770a81dad0e09fe892b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668d0d167481792cba2c7504810f8eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4dbb51b0cacea8cbd31c875ff4fec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6406c0985c17dc53c34176cee9a39b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470e33994691387e072df6a4c21c56c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd32bc83d7072f5ed9554fb8d33615728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842fe74b53a3bbe8314a385fe817a8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386f413902cfaa00a6d352b698cedee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd79a33f302bedf633a502e7949d27e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3647281d034ad31ce5c3a07390f85632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532fe7ce2fb579fcf1f10ca03a4625f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaa3c094fa31490926cb73b54d77cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d902d9f81a0b748e4e96f98ba0025b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a6f96baf4ab2e5a0bb361863dc27936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fe054d2390a9120305fb1314a7a4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0afa20e46f406b688945eb1284795838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd99c1df1180455e0676d2c90a5182a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be59fc3cef37dc9c988b7442fa2c4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7c24de8849f2365d27b0a6aeb5a2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc5e0e02b03639a6f407213f651e0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491248610d2be61110d9dedbc998c2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3daae9294240512e1bf4c0a57d62844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5798d0f1312fee54731bdd37316ef245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4f23344437b725f5febc7570a60b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280f8e1b688649d2f5c87ee881d838e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016a130b5c6d3c30dcfad6fd9e1b9b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479372ef3df4832ceba61ae8c61ccad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7425522f540bf066e6a291529cef250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2828b0ed25cd4d0c911d97ab8c78ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194287f80b433db76e5e3ecfffe235152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d726595a0cf3c8a2b1a0d1c0c95c6b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cee186920cb3816e00304a5efd33aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdd60a1f0db91c32590da57727358f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae02b95b15c7b4ac78258ec5b66f34256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41034a4d2d64f17843619cf24ceee557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d802115a5c09d9c72bf149c85539a2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299146f69e63a7d87bb5021074c81d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155fb6bbb5e0e8549a28d9cdfd2d28f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aae10604d3230096608767b1400c7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23240969dbbaacf82674ad51a3670a6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473ec5ffef6ff7fadbd807bfbb6128663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721842844cfc1ed645917fd4ae8501464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe538936af9de55e3856ebb9d34093f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9da1dd46beadb7a66a81e2d8bc0e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1727b797a2b5517ba96fa45d0ac86267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973d17fb29561e2290037ba596a732368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09667caeafe3d4c4228743d1b4e5439669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd842df7b4229ffc29df2b6a40c65a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3beb92bbf47a31d4262e0fe5f010bc871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6cbbc9debaedea5d5350b116fa4d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972d9f7e60279d52ab13c13984222fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c96656467680c6467de5b34eb2b51974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6de756397bda42177bc83871154fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f95348c3c837bcaba044a23e89028f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08d61199a9bfb5edde7f21d2d81f3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717505c2719d5eedef5d053e71d6cd7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd759a7da08452b3c320ef42474fe479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01dc2f041d39ee875522e1ccba402e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e024ea8bb65ad6a594d2fd58689be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6778da59a55aee726745512eb8e1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe98ee0a1854eaba1e90605d3c0ce6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414d096031c6f902c441dfe27c2a93f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1b8112e03d50104209007a328f0b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168ac04c02bc1dfaf93c7848a67991d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a77408e284a42cc440b0fab65162787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c904e7271e63d249d9115978d59d9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2330bde5ecc693d6bb58dcc0c826d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1a7a4265118de680cc3ebfeecdb7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cb561965f22263ef8c3f44fadf3ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff0ecb3ff415758e3fd8ea52766a6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a47e1ca82e77802cd8f472fd1d777193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79335ce89d945b1978fce455662f4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9d01c0de4bd064e3d584982232a5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d580634404a278551e8d142dc560b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9896d3514a77090818082373d4b99dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b40697a8db2cc407b996a6804284c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf4025eafb72b32c321695586c9bb899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076d7e3697d34441f24d991b0558ed9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84888db65a6e015a998af5463c660dbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb9d1c97c704dc304f2eb7897bc136102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239004d9a286542eeb857b0dc72c82e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069d00021bd41a97be6192831fcf820104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294944ce9424af2500242dd1074e1b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae1f8532e8390cda785a072df7d9a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76875eba1585391c469ed1a161c79620107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9e4d0912657351eec843c8160bf85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c40f82b13fa565c6cd0987e044df4d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543c7a6474678bfa5aaff7f46136223110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db990cc17f1abe52ee58eb9a94a9235111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7ed56ca4aa6cbe309b5c6e66f9689112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48fbc36f64021563d1e5fd1691da97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9244a5984e76388c668c51e5f55d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0f61c5840ecdaf073f275689f333c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb6f61a3e32ad4dbe9c902dd4cf00d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8677b5392f49df2ddfbd502796664b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677280869a4ee50d24c8484ef96aa4e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4fcff94abe042737a8c69f4491437119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1105c610195520abfe1dd8edfbbb62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79025d5a0fef17c2c6173195c06d0a76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752dc8dc099c64192f99d72e1574ed2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705329074698216a2ff61cc057399e89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5694207c101e1bef39eeb5aa7d17f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1dbbcb29d25c8498ebe8c4fa87d69125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184a4f7e0debcd31bc3437e9d8e78c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9c260440ef6fb34e9ce7409e5a864127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258ecf41e886dbec3912b01db0daa29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e30d5dad529a37e42c7b4100a0ea9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a06d8a77fd152e8e3620c743eaf5a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7ecf24fddd0828c6066ee6ef394a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f07a403472fe6bc7de1ea64402f839132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e781dbde764c014267f288cdb21512133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f2f149728c45425d62046961da378134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db202241c3fe03604fbe527acda82907135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaaa0c20c44fd47d54629ccb6dc046136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352890800977c50cdd326427230f6f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc134f44b8c955c211a5351663b265e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece8b4c851d72bfb6ec461df884e6fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf121109c651a5695f88e15a4275f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8b3af33b8cb84bcd66d568962dec8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32347eef60aea5a45e050bc307a02693142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d0ee5a75dbac312dbe9bff1c8af88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5faae08b833b3eb7a71607e4e5ddf7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcac0e470f7102b3b9163d586922b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15cd953cdba7f2cbcdde1339a09c0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03102430c8f44b1c62423cace61bd9e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b753058c28cc8cf61cd749de493501e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0a6bd4bcc1c0a56520511f27ed8f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b24b84a3fc1b99b270872348686c40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be03afa946f512e7bfe3e6d8b5e1602151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f556c969f3ae5aa6c9984bd109e897e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96df014752d401021951441606d0fdf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019137525db093e6463ce5332528e7f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827d470de3ee23f37f04fcb4aa95aa8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58eb374c6060775c3e9814132c5bea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe47cc6c2109eee8db53981f4efb95a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dec13e5eeefb893c3cf3856dfdfa4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a8568b764c6333e94114d227a51bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6d3deaed3d387e553fb539038a500160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700376833a12436234fb244b7507430161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b7ebf024d993464b9a02145ad5c4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9bd7ee2deb1d2bb468896a261d3df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c24d7b726f01eded0748d089c6ea02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac3cd43ac6b401877ea428a7da0802165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aae51997e433f172c49ff36bd30a94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e45947709e6f5b4a80f329c1fb494167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dbe37b8cae68017febe6b03fb6b10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecc1be4cb70f89514497c70b4d2586169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb143762d8ebfda69ecc981aea89dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98e3c0080eb5878b31ebfd7ae7a3f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489938d6a914b5b50fcb7991f98aae05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53c5286b35c01210815aabfe4eb832173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db1a2266ef8de51bc880a52c695719174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>