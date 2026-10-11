--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0e3668163c815dda77063bb2e5b831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f998fdf2e0d8b04c85138e1080fa1672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afc7aaba4b95cc722dbe1300ef0a943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b665605d9502f80e3d0cd309ef9e0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9d4076b6779bece1c9e9f64560fa75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf118c3f4b6fc3734911fbf2e8a6e4fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506c62bbd9bb17b7c6f0d99e47127b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbe80e1abb79643e2951326c4799368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a408d8517a2af13903bbfbe891f45a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293edcef0d7561e2ac9bbd461bcb6cb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1ded60ef941c05bfc371d750dbb2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9e3f733d8f4c28d869a2db55c4a1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd52cda6c802ed7d6a2153de91ad4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1075b287aed533ccae685e38f0050314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb984a493a9bc100ee29aa2e146e704215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddc2f1f4eb2bcd309b5f5af76ae38f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cf37009606630f3269df34fdc02aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133c9b45de719247453b1687f8f45cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f356d113d9040fa24994e362dc02a1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a342f6b43df754106ffe35068e92420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81faf31c2ef54ad41bd0d4bb2c9b28c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9abb6a49aa8b5db24dd11a7577e91522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff7f6c7ecdad9e4eb6e6ebdf4b0eda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031f685f614f6e2e9abf28b2414d40524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bbd4e2619af61e969d73e381115a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899137d50d9c700df815a8c88bf324026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef174b0fe1e5225c7881727b738b535227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cc7fccf77fbadf97b23fa2ce7c5b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90719e60d20e757dee8d552aff7547b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dceefe87d2de6501cc7cdfa73bc7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961492e8c7816df0760655c276e059a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc686fea160304d0902157e8a342ed032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96f30ba31cb5b37051e085fe8c18ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4463b2ea3b4b5a86494a8557d75b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ddc448452d997dd433ec2c0fd15dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02245126d9fc943f4dd6ea963ee92bd736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fdb7424b8d65833ecc941a73f28e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96febb675216f63629afa8708ac8a6c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9239887f26acb7b2d5e7601d3d0e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91172e43c1cf4cc4fb6fdd70bdaec69240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5847a854666c49c703c7667ecd7cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6f0ce2eeeb0b66d6a539fb5b30dc542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e73e57d0982022709e8682a4c213d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1042f4c44b208c9f5ffd73300261244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2be07be00ab29966777f5d690d19c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c695d040f1bc457e1462df9f6f2a9b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924dc11011fd6c02b8e647aa91897b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38063f309bf80f7146a365b61ffb923748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b657b8efd249f38aa087721e3c1319749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc9b251862ed6185c8302e992e80e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b273f6303b50402e54183497c3aba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898d0fbfd3745d0c73b3c37c9c7201952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4949a23f68f55ad8a4cdade8ff94bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624d4bcb3fcde61414cf6250234132654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9460487320097903184efa4be22cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301739b8aa36d2e187c153372033cd0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e8bddae3cb56fe9b902d343a6fd9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82939ae3c90031c2fcdbc1e8f18c645758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0776b5250acdb2dbf96130de47c4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d942e319a6e4a1fc5012ff266d480460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e51f2e63e782ae53d8d29a266be37361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2629b349fbd782a4aa060331709f1b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27adca1e69e1ce7d82e6ec59ace81e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6d5522c4a0acf0ec03220e8c9dda464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5b949351c5422ec62ebfbacd5c89365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61928ce7eb7755cc744dc3026266f05666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998846b009a2516e861197b57547586667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9da8e9d369ddd3e1d190a710d3cd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cd09a32f2e0b73297bb8af374505169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a72669f0c92bae6d46158592de2b0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faf96d8613324511a47fa727d4ab9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4317f8cea59692b0881c04cb0ff636b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76349fd7bc0da0e8d7f1a78f7cf98bbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e5925563fc8fd54c58f57aa6aa91774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d2a6f90913ef86a439b6df5ea1aea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1e5c82c79b5a400ee180f2d2444a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90479aac6bf19f5aaff2f6440cf051f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3ed5308e7c82a57ae37a78c2ff42678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eebe347225c4552feea0f72b08840879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f9431d79eb9bbc27d59e9047ab55180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bc82d8ffa72c23c9d78ea8fc191b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6cbe26cd800b3c76c1e7a07f3381882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5a6be8411d576bd0ff1eba33e17f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53baf83dd1e3780c1126167f96839f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4aff1f32ec985186f9e9b0a6c3631c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f3e4dee45f9166167436ee73dc2a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321bd8a3e95ea33ebf726ad21eb384187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562ed05e69cd2d4bc2670ab98a5d7a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d536dc2c5c4b386a8bc7951006fbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdfbe9853f0322c322403360bf336d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c34c039b30938dad43b4cd9543377a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec908cfc729c56fd69df1ff2fe1f0fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d44fe1824dab194d070315ab367d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bf98202f4165c4dbc36247170d25c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f32bf2360418c0a886900ad2e447a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd38ad0b97ad2968901f81d3b1101e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8f4c39a02c48aa0248c63aba7c99197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c435921a3b33e763729771c738a9b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4a4077d8f1fd3dc8edbe5e2948ad399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a8587d09d29351e6c9b7d71812d6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf50e1fb54ec9fafa438036aa62583101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771b0d3c2c53839e2ca507101b04f71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934cce687cf1ab22a117a85789ad255103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f381c3f53128701abb37fafb2c3bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b02b05f101631b37f9996507ed6ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28b4f7489c5ec52e628a2ed7393f1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad711121b9071690464e21c310362f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaff77ad02f08e7e06084b73f4a48bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcc15b0c01bb189f498e4f864eae2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1560d9b69fa20861a43bce53db4f092110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b57d8ee8383e984d74a201b45bf152111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e5031a2b524b493a6696f0e577771112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a45596d80d8dad9b38d1f128c6f195113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c3f343ab1446bc4e59d01f2b5cc1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bcf01bbec5a5f38efc68855ed80dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa7439490592c39e050b45f6839f8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbd3e66dec2c0be010a6dd81334e0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bba676db3880397d221538c5f31b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c96115012691b283a82165c3a775fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75d4c37ff0464d9b142d1cf3e54d62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81261986fa818d8c9528f9d82f942ca9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1549299ddfab9a20618bc4cbbfd9e99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74bc5971e426621752a4102d4bf5c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb073d5ccff752b95b6f13058008030a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5429261d38668cabfb1025a5174035b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c42b70451b3c7c2f6adc2a5731931126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ae43f9714d3d84cc66e660ca72821127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e907f205602a0810698726bd2c42fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a81f851909538989fce51284fa28c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fdc58f34b59992d56d6c283c79fd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630def1ae13cd6a72f99dc7ee83f1619131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8564cb393ebfda4e7d1036ec888eb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400686fb9ba84c41f2c3a38caaff532133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1d03c369c92a011f74ccd83f60f84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fb58d71e63cfd99819e3aaefca2a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901faf0053e7c17b52fd209829c2f4b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11877bdc1663fcd739f297418bdd42ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4c4cb2cb7827526183d1dcae57e99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cfa43c0ec1ddba99caf32248aa98e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9567b2fbcdb04cfdfa501271d00d066140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402faa1cce941e16f22091a90c9f504141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d87f56dfa2fe707d83141959e86ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643524c07d11537b4f21ade705e520ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4387f72685520ad21448a8059dd4e99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb447e9e897b4e7077ecd19532d4d0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51027f87a491331fdca83b433edd3ad5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72741ac2a228a32013b87979329ec420147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce08f0f59628ae1d558b908d3fc593148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9b7d8937844cad6d1c6948ae6ebf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cdacf0b292ad5df3c48214207af6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7d7b0e787165f9ab61903375402db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1f90e14f243925c882c3f603fffe1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6fdd21b89019ef93152612fadb036153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391613185e6dec4eef7b00060383122154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ed7c00787aabf4916b69a83773b08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32e1bc64998f0fe1130a1faac064b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfc05e4849f8897b8914767eecd03c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6762d825f1787ceed74139a2242126b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370f7e5b114f4fc15ba6abfe31c945a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630a8b9ce37223706828fcfbfefd0c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9b57820e138a0f95b61109539800a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b924ce00551dc66d5abe5668ea695162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dfc563419e3de94df985397aa5516163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d24ea7403c8e71d4dce3290a4f93e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d3758cb607db0b76e157c076aa7e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06e983ef729fa061f68ca213ec576c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120aa0a132c6f5a9af19aff80c84a30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898eb4b097f82e3eb7ba97b758f045c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf362afd2794de128449b872202925169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd96e97dc840c1c918e79d3b977c582170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdd9e488c747d07f053a8dbf683507171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ea8f1e6d1268eef94026a34f5c74d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1432120733107209723e78c8fce42b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e034b122fbc14728ba721d91bb9ce6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7503e58faf66b8db31227833305211f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aab4aef3dd0108697f2b8cf91e66e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75c96db7cf1da8082283b22886a21a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ef7b126fe4295ac2c83a778b0a5fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a90889a1c6dff565026b2ddbe38f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10765c56a48515c529283bf3985133f6180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e6979141afa742a0eba97b08838f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf785efc852d3b5c3360e94e34339492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d32e5860d00925ce37cccfc16a6d1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6e2b18163108b9a1d468caa95640c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907817b5d694b82c9e8fe768a37201c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84b2a3b3a5707d1e003b149f1c5f086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62eac9a4c2dfd84c98bb7a03d7d5107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e1462b747e3bd3c5cd340749f0d208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88b6aa0d711496789b13d2de813f6d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26114df954d6ef71ea8c951bebc2b70610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3646bc22e3a3235d268b0e2865d1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55ccd4d08658fa6febd6271e5941b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eda1891d7e50cd16e347b86ff127a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16762c26ee7b01b2befe3bbf9fc809ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47f65f8fdb38f99c26b04c2962974215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bd94a975ad1cddd72ec8df51a7e3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139a323c54e7e85212cb3950f5a1efa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b7e461da467a8544a0dcc9dac4f6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef740cff5d5b28d28e446220c551c5d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c0f0fce592ee89e7bf0182432110f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767b81fed419fcc33f5fdd262cf47e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de7ed9221cc4cb1bc32bf8999d029422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681bd44fbcdd3afb0a52612cfa6ddba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6fb7b11cb64b18a940de724e3289824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899c05797323d680b05f4e05cc6871a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2d884fa5d1f208d591cfd4b5cc11826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31a31f46b4b519b1ee9f77f4a7b10027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a349daf1baa0c2e53d63d568c539aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cea43055a271a5c6c265b5638c5af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0f9b503f76f8092b8100acbf6ecff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812fdf4433545cd58e9ddf6f3b2e8b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ea894737fe6eb795658dba3eef8dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ae68b3f30594323ee53d7ac7b613f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8a93e1f985cf965cf51314f8d7ee034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ec697e38e406b49846407c4f49c2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5e50a739055b5485df93857a2655936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dacddda71936de5e2fbb2bd4a958537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4fa918f0c6266e9059de1e53847f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081ef90de01bc5eb287c6316607d6b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea387e65c8b6830a27597f757dc0c26340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2752f164f7fa6bebf8dbaa7002ff0a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbd748c5b8ee2854b0217347d7d48142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99a28f70ab5440ebfea56a7e0e5d6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174871cd47b1c003a8a5176507f58d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c5f591ff6c6804a20fd0d9757b1fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abe95e86da19df38d374d22eb2bd7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62c2ebefbd7d00b08684956a77b9a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17722a447266c8ffc914ab0eeb070a2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ba04a3af715ee4a6416d54686dad249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceda90673c7ec17c1993161827aea9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe8340d0d34394196cf054cb9e353851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efea12dcf0c939eac3f29ab626fea352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29ce63328cdbebc2b85e5c6fed0e2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852e1088f50bad8be78ebdc55a53fe054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3211d6efaf6057e928eb2869b7078055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75afddfef009e630b671f6c73bd985456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db505139ef7833676f78020148ca7f9957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e1babe8e2ee4b2717f57919cb96c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91473a717bb64839c081255240af4f8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7dfcfd24b6caf41461699a18255ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd1c8d36d88d78ddabd02863c0fb9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f313fe6e44604d3b8c8685fd67c99e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553cd7a7ed0e54663d7e181f850919663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141192db91d50da48ccb60a00f837f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3e4fee6e3e5328837e3f8b69f445065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30b0319772ae07a78cf2e29b02b29d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c657e4053aa1ab5ea680fc22f9b4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afb2dfce85a85934486b5664fbf5ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54410da57af44ae5ff95d8c05ca51a0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee35a4abdfe3d19323df468dcb6d74670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de462cc70e055990345010589cd28f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20d917c12074ae40c3228704d9bf2072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5267ed43dc11a55b4734a88f9b300e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea61d904bd0d4a86ce79ee869540e7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abe4d05a22b0f9a4b676721002161b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55409f75566fd46a9e1a3e3e11c96076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e5e45c493d81fee1de18a2dae9d6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33a8af3c7de0f8020d45dfef602e3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ec1632cf4c1538bb49e1fb0367ab579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0e7d60ccfbadb00ab6770209db2db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65a435faf3ceb9cadaaa2ea1f6f04c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea0393df5b0e512f52e0b248ff5c6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629db5af8bec913fd0f1a7f0c86ca9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40337a3b8a50b6ba184d29f85c08d66d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adedd107bab5afc4896b5d46725bc2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30970124a904dd8d21c5234fa078e8b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af185fdc15a4c6629694457d79e5e72f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a2c986d29228c86d471854bd8a68f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cffa1c4ebd4fa56cee93636bf0e54389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d8f8ffe53ef4bac2072b35cbd1d8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ccfc7af97c1bcc15618dadd2556de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746bfe366ba533a727f405bbc6b8c9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1211d076b7f86e1d2d259544755c66093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486826ac2cb3fc3bc1b0fff806db99c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af723df92ca83c66a9e32558e466ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91d6aa0971c56e5f7a3528e821582996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc2de102cd8576320e6484ac57d37497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a85b70cdcfa49bac737b8a7482ce898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8369dd5da7fd36362b4d7093d388b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8eff4a54aa82ca47a1257a9f2a717100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2f037bc113dd9abf88a3ed9238324101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1092e0a3930da6b41588f9384bf2f12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ade7d9ff2440d181294aa16a92031103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0762a6a5a05d1959507b935ac7b444104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2db514d68bbbc561a832197f9f3f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb42a95cb02146bd990c438f0e5501106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211df34a055ed3ae8f19eebca07ff1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec172b07263567096cd5ae2a12d4744108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f382febcc113d07b6774f5e29ba2194109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6cbcdb58dfca40daccd42913ecde0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849f8acec9efbaed5d41da86d5aedae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19ca21e3d0e6e45dbd4069354f2c67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a725cebec213246a07b26d342adf3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ab3f2d46aee4a8cd83f26b34755d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4d33d10445b16cf872256c4b2ab63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90bc5d57b4aabb35cdfd83ef6d61dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c539e511305b6542072c0931a685bd0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17338105f03fc4dbe40cd8515ee830c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dcee64a5ffb96fa116c70a0c59cba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660ae2a5b495b12006d48cf30fdb699120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812af74979021caf3e6bdc3918455773121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3d11b9c2dee7e8ec23f0ee9e65368122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161de56bc5b5eb3f79dae3c01bd3db0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb2dd1f48acd9673c96f7d48cbd38b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4686303d48ff2a82b9bc42a93376bc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd9582d86963241122af8afe9b2804126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c0957e16c7aef0a84930d6e8ca912127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956d14909b6ade098bf77037ea25d8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5f836a0e4096ab24e7abf743c38f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484cb4c567e11a708cf72ff2e6dc172130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de9968473214f77d84614043fdbd70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc2831c7d5eda47bcbddfb9ba52303132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c235e689545705a6fa910f01d533e56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440405f149ec41ddfbf854f48d9cf44e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db3cc6b1770baab02360e834fbbb8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967e804a114cd7789bb375bdc291e71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34714977fd6fdd43f1e538cd352db07f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f231a295021d5a2f208b3d087237066138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5998259fd12bfe84889ff718a4704da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93178d13a7d8d4ec85aeff97c4676215140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718522eeb60b808812245336026fca3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ce078c0d324b02e54d1e88791166c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b670354f683969adaeb29116e5724dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ceb15f6698c627edc605968d0b2e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1aa7ca753acb2fb24eef7585b5887145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521f2cc1d1ed54839e4d17cdc79bfa3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca241362b3330250cd23f3421fd7d0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bab03ff2ba932e13e136826b970474148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d75a204f3078abb85eceaf6c95be16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ff83fca33813e262dca1e73712cb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d722b85a326fbd89bf9b382ef776dc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb054fa1ca76b25f2edd1b5106db04b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3da216bed82a18020c084cbdd380e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc731341769a3865cb55c247d770ae3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551f625536a14852bc72f00f339e238155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9bd1e865290bb7e49801637f3bcc6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a7067fa8787841903d9855e889f06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdabcac1b091c99ccb966995a14f97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26d3b53c4532baf9b6341b0f248395159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdead906295a5ad70de9e43a0316f31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a66d6d5079af79d3d4111003fff3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac300c64c3316277be1df43e91a549162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3728731a90c0c6edeb1af83bd49ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba430b00a35a38b8065128cb17b9c16a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6a406166c9d665e3810b832f746f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eae8ed8d2b498f50e798d91cab1a5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2599a769263533f6a6d3ebc8048809167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965fe1b56ca0d224ff8dd1864265636168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c53fc5f57d4cfafc7ebe33908d438169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97907fabd886327780bcea7e30ced023170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93b799dcfec0625dc0f92676aafae0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bcc7b064c72ff302c1dca55a1e9aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d58d8bc3aeb74c1abe75324fcd2c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8688fe81b2f4bb57a1bc450a2326e4174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>