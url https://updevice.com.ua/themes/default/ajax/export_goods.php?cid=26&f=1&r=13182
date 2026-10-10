--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3b9d7f6496007b9e2e54d95112e3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2f3b09d065a6f8d1f671182df718d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1f07ff0b9447a94b1757d202446c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747f40218911d35ca9c7104c378ba644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdc47b81a976694225cd535633ecec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d186f0c27a38f20572d70a945e7a406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a3ed3f14825f7ef6e4566b41cc3d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51639db5281ffe2c60f7d76b6c9c31158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746d151536bf289595a787c1a37d4119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6e3ac57bf8e69cedcba20022d3b2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9361c458b03bee996ba1089852df1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07e08022dbb714d56949c5b3ca254712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a9597b27c75755fb7b1790dbb814613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5288701855bbc8936f59d64091c44ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a30c093a5718fbdeba488372665b5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bce39027bde9a7cea16aeac46cdd9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba14cf0d16e1b00ffcf7e7a8d5570f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a5a904079b8ed617916d624653f0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc8f1599fa547deec51f729ecc193219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb837fda7bf3103cfe17f9c0552f8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbd1a02fad18dd515560c32d11ce0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82748f6f38e9f597c642c0a141df950322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a03c993401ffa0aef16307a6260fcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af89f4d72d330ec37867900865e07724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cb50ec4c9b63d42dab2a574bba02d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa271ce47b990e2d3dd5a9788419577c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337d097bebb2c1114e91f497142c35c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4de9e6a684850d1c5c156e7d658c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dab961f1c16d812f9906d8cdc5f14729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d5719ea97e0d0568c83182887f32330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17701a976ac0fa2c36e5352fb3daf1d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990613a1151fc14196b610a92deb2bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf7cdfe8f11b28c6036bd0de752c0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6d186b0d748731d5cffc6c7c4fbbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb5cdf58cb129dfacfe943ee89547335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f9d96e028d4e0230ce2bea244174336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87509d409f75d0300847b22a3461dfad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7847f7e66664f7440c622cbf2ce7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b1fb9af1ab7ccb7f3b4ed73e376ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989f1aeab69876894e1ea3d3ab9436440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c754bf404047250df22247a9b3d92c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc982f667b39d6ae89fec18b9120c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e213edfe6bf5fcdbb15eff59a145f9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2168926164c6115f179900defd0b7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5c77f5b1acf6051ed1f833cadb6f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a49cbbde5b2c7512710cd9bfbef5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9242dca8e3a91010a1c3bb8b8e3ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44fea5f9b36330d74b850b67d60ea948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a006e2e511c18f6611f5ee1565eda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e5532b08bc5c62d946a48821e513550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4e7f5e2a4d8abcc4cf3a655f499a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddf3aa0ff1519e32e05229128885bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b2421b97f86cd308dba9191bbf3af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3a52625fa6aae20201429724e56bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ad2b319d9fc216a293716a14f6ab255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86c359cb8d709e475cb68a5077f31d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412b7f9532f1734dd02743222dfb10f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563c6000f3bdd3ec89e136a07538de958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d0f55984ecf1466ef701b847d156659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103087dca1f597baeae0f7a61a73cb1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7c68e00bf1f8c7c3cfbf49a3e8b4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600524db3395c9b65eff0e0c17a83fbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b2b09cfd3ee4dbfb4cd01448f846763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e412f00beb991f425e9df954b61c6fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd69853372530770b49bdf3010d14765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4760febfa7d4f3b207ef711c2f597366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd632b6285db5e1bda49857ad6ad834e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da8908e4b0ba7579f56171f2ea02eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2741acfcaa35b2edda15929ce8f09e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643f680a1822664b5d307e8e73843c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b40a678002a789fbf0eef6575f985171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77819c3fc51eaba9e361721983f99a8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da0dab89235b0e6495d9fd285ad10873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861ea630b3d431669893e8d5dbfe43f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc500fc0389b85cbb839576243fb8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaf1fad6022a25adc46efdb4862ece76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e50e80647473b7ff3e139e4c2560477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd84a8266d792a08c81c0c1a076116778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25315971e95bd532a181ae3fc93b89179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881f7ac8751f3daad5c44405aa1476a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e57055832bf6a0e77ab42b5ee9c6c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11801838b606bb46e74383ffea4c0a9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb820eae769fcef97c23768046f2a33283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d7a4dd8ecd527d630d82b251c148784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3a44f07b4c69d80d1d5a2d9788a3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb8b2134cb2343c44dd808f05ef86986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65df78657b38dffb489aafecd25a36f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac433359457c71c8adeb05fe0b78dada88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c86a30d2ab3972ffef7576986c2d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f9a2ff8b3966d47faaca719e8296790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660d9bf5ddb99cc531e2a9a0ce3a7dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304508d978ac6f0b32819d553a90e8c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a016e8260a0c691775a11ec09554a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46017d2d41299c625965f4f7020b5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974099279ac63e6727434cb3eaa8b3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdf0b77cbda49bcaa7537e99f8ebd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328de489e7380b55f229e20b8f0437597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f6e12f54fb9e511432a2cdd601f9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76b9aafa1c7cd2af2af74fafbc8cfc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af083289615432b6778a43a5c118cbc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ab1ab4d36e8167cc931858b291398101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178309071faddb5762152575ff9ce2a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22c0a40d326a3f259bc55cf7d689fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51523ac631116e79bb1fe670682dda5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869e4b39975dbe8a32e029fe252fd98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdad626d3eb85d16f9c91e9bff76bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79546462177c99d00d9697ba78cbb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063d0a73f4fe752e5d7ed50a22143f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f919e28d27de5cb04412ee328b3817f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510cec89d85ac7a95f85d763c461b4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996c74bf017ebc5fe4af4fa59522e3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0427f0fc2a9518f2a2a7fb364963a20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653307b46e58601dfc539d84a682c19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb72f874c3efb1c81bc7fb3654261d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babd9cd62442a65b9db45bb7e3e084b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d30db0ae3fd5f932354c74fddfff9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8c464fd100d42ddfd82e9e1296d2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69994e8f667c2842bbae27017fdc5ab6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88a049efed0229450dcfc772b1c5ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2ffae1c42a488ac49731539f18583120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385336ddd5016180225412e031a5cc6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5315840e69359f396de1e9f991f03aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477bf52c7ea5ab63a15c4de34b90953123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b3fb2d292669ff21477048248214d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdf16d8b8820fde26c7ebe9d52608a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104945208fe712a011dc9f3e6f31bea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b5675141ccab8c9c70043e777864f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2e8c5c57a86671a81ee1d58fbddb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85084da6645c13ee5d9f30857b195cfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231a5165bddd44297544933b55f6557130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730a14735f7e30c228a674bdb29551d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1c4e3ef4b151dbdc526d14adb1e91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca4174e836c0b8ba6ea379516ffbd1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201c25f2931124a72e0f271252ad0e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763a4123ef68bb60c93063933130e18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6d8db93cfec1ed3d75c6f557df11d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675922e2b96ae596e1e10c52f38793d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d177604c261449cb5f8a884c61ab4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f16c48ae213f4c6ce609dea94016e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13fa67bebc1911b0f600cfdef010e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0288e17a6a60d93691bfeabc9e13c1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1640db8d0ea09eb87ea9f91836da7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938934ab2c6d4e9588de524726c5528143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5343068a6dee901fcc0ba81d920f22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28592c6fbe617a0b8ba6efba1a6a0d1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7823dd261837a8ee1b56a90d5c916146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538f3a3347e8d8dd48c639295fc56d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370d1071dd9e4d20db771492892c45a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c61fe8f5d46ceab3e5516d76d5f1fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29868630268cbef88da2d4f69451f800150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93a10e0c2b3aa0340f0fd97c8cdb98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2269309998803c4aa846f0606131f5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761891e2648a3e4883e772fe6fff677153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046967e7b814f16facd1c0305291558154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e2b1b64c6244f23570555d7e06dd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f5cf0646c1fe3df4c54853b952921156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2dd15d403c5583c9a97c6227c1d51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693415afdd8911bb0cdceadd2978a0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f81bb1926437e69db1f263daa569d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ca8de4458696e5b2f68bb6bf8a591160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506b23f8a1f5c60c6d189384d983dbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6740fe2a064a521b388d96c3201bd2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d66fbc7684f1d360d96e515a634eec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851abc5fc4d442a9907e9539e1090201164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bc085e04e232786aa945368b583f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a53e371085ced5663b731c82f004fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e48d580c82253b33b3f501a01e072167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb763f48fbaa8edebf6fe41d388ba21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea82d29e91d21c9b0bd761ccf8de36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22ee6c2b510127a0470b7b3519ab96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4e38a2a4d2a625e8b23395edfde5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f66670d2b8d4645404bc1ddee4ff21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cdfd867bff74314ed560558c5a212173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313e8ea70663d616f35f34e2f1f4328174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182315a70e8f927104ec37a1cf33e3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34db7aa3051820615d94be88429aec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb3cea262ba1e299e7e6a7c3169d58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6e78b42e126a13539d24de1431359178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa551a1f38cc8a6c0f7a98bfdec5a32b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182ef725d16004405662003ddef50ca180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e36fbda911840e2ac447203c7a4331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5358947f2599745cc59bd929491dabb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfc3aa3a5bae8208b93f1ec013d31e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c036063e95b2df62eb60906a37cade4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524d4efaf9e8619bbb84d90f01ad0555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd1bee106a7b910f32c6bbb44cea0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01677c5668663ed71f348b2ab93fe77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416eebe7a2cc4d76adc8b541219ed0be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a16321ceff87f84ce5f97b9cdf79659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e196d7877ea5ed8ff13c27242eefc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af457e0c77faa09f5fbb17147f66fcde11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3726ada018aa3136a31ffc5bb5e6dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e4b42b81a06131efe8670f9312f9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26628485ccdc0594f8c934cd6c6046f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b51375d3cbff3ae14203e901366ce115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb49ebedc0d0e0099be7005e0847e8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68125dab3068b91a33a2f9b1e1a7413f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a5f0367e0c403fbc3e897d170f09118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b335109bb3ac4b02d20620910e8c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f96e86cc025e3e68604f5061a659720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edb92cbb33a2954bc20421f26a1b3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e2a610432b7ea225fa5991dbcd7e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7342d5e7c96c0105ba3e8ca9e0f0c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d45f54241eb350381e22b875b12e0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849a779e6a18faf2fb350088b70310a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913b5e7f16c70699b4202913e1c21ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7708c8fb485896fa028d6b319a4442827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7ef97b1fcb0dc8f8ed18e5ab8a83e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1b6b57c5149c1a3eba4099c4d2b6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64a7e10f2779ae0049e54de5bc72f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793f1ccc67dd0f19b36d74e0498ceae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723765f4ac0ccb1974de0ab3e3a8b2d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056c0f2b438cb6b7738ec3356d08fc433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bda84b185a2a766f6307fe96cf89334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0bc328e6a16558c76d8162d65c37f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3a3f565055fa20b00d00bf10f4aa136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014ec0a8d780744bed069b03a0c9d8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25b66d20959dd2fcbf273d101fa42638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f0a938d5cea91bf36148f4047754139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c569419a4b839c19fba960d820b88140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994fdab48a18b517d69a1657669599a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536879c26f2927058a172ea8a51abb0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1566da0b0db759097560dc3933e6d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902b72ce425607d4240a2f91775ab5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f968aef021da4c3c8b714dadc33e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782067d419ee87f2fff9085a7d8a051846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd79f46c28b02d9ccc13bd3a45e11f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0249ed910e8859438607fc27619ef748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06be6850c1047987d7ceae1c86b2d7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4521b4d12c070eb8b863725ad3fa1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c828dc1a1ffc082bc8e1df15f61463f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d401ea63fc3dcc358b3fdee20362252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bae2f4e92b519f2b6154491bc2bda053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951f65b743f38ef9244a522846a6ad954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303b73906e3b7163abb07a8192f981355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e1ead3ff820c309aa07f2a9c95bc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf70e269221b3cdcd7c569ddd433b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae770864a980c2d5ca636c44f50f726a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c4deed9a488c449d683f8fa15d45d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411066e25d7d7408673c78e08b5ad4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0dbc89df3dd68c7fa1eee435dca6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcc3a4cc7f81a04e67be83dc5ecfb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6ec21a21ce793567fa18be44a028c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b20fc354e6b53f0692678b78464ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfffacd4688ab47f561e7e47a7d03a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f8034cfc5360ae5e50a1583889b0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392934298ad7714b5eb73a7aff368b0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8714c7204719eeb35dc961fee580d8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def10abd7ae3767545b3118363d0848f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb73e3297d5fc49f7dfd5b27ee98efe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254604f50895abf7abd99b644424be0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1af47cacf19689048119750174a4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1bb7e0ae5342b8cac26a4034c1eee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c469ab94728f2642f9b53488d7649374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eda5eb5b59a3eb4c14538a6f5309b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a8207e21fc2db589b7cd46ff48f3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f9e1b13f0d299adc8df251acc9d7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe734335eaa3bbea97a02b1c16d81a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34841d5d05bd82d3ac885a1cf55a8bda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436260dfa8be0e69d6c7e45727694a1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e742a5d6c253bc20191cde2118715a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16457a01ac72dd9e04d6f0faa706e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740aeb32d6b6526869916163e2a1734e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef50a4395fee712741f99ed4a87a37484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9bb69e6a0dae1a69ce2192c46352c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa88c46c37052a4b1a1b1d78e6e67986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c84aa054abc12a6f868ef4a304ee8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72ac9ff9a23871fc4723ec68b9ceb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d278c3f2aa6ff10a8395e6e0990f9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b0c2e473aea6d6c8ccb0cf245c25490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b2476bb9a146468ae1a787efadd3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa84959a116c273c69b0e5de32abeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31d502a9898987ff669374651ba14e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e84606ce4a6f365cd168b26f339a5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92463a2de2e23c2f1e430c7dc3c4c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758267304934d48dc06ca1eb0de7b02d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c6da709c990751a21099df82d4a8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a323474eb0eb73c6fd417a3b22be1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa8582a159e612feb902006ca0aab599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94752a003308457e4b7910b18cf52ac5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c335d3cf04a8a61ceed33ea6e325d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02046ad97cc7c4d9eceb4968c09322fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c416105648aaf90c29e07c54d5070f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2868ba6d8fe720c6ff98331fa2342104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46cc1797af23b37cd31c3d65530165105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683048be469f7e959840f0bb77cb25be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff18f22c5d9c8a05e27ea401aff737107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479169501c7818f0c829a573cb0c13b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744e638fe0a475217f49f13785e4884109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b074cb6ff0f1bd556842302f5accdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f4743e74b7b505ee595a4a29b401a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e294b9ab7ea50782673db689c211e72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2c7ae5830c6e33ac490fab6c983a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967aa96484140aca65b436eaf946fc0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdf9c86bd0a6e2df1cc6f28dc12cb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114d9a7b2907f9f7201d197609eca15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac3964edfb8e281fe95f83bac482fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da280f8d504ddbb1fec8b3f8bf29ce9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0e6af507bc4edced143a1e13d90f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b846ee48528c9b7fc48eb717f4480c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0288e24ddbe52f96db8bc417c464a86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e63333be7a08277055021d19ff4691122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af508b7128ac66aa4e9799ae077f1ae0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412fb6c020bf16dd0309102bbe1fe45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8b34a52a1fde4984196ff99dff161125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aca75ac94ab6f3a27eb4dad84d3d73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adfdc87cbd452d060d726bd899bdb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82032fd2fd64591572a5e7c9666aff07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff896207fc4eaf779b89340b239a90c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6322562c0190f3dcad317600d9d5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759855701e9953cf82f05c25c7a4060131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145467f41b2ff2baa4c23f3e620ac5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c414057de8c339f900e6c5c276bc32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd765613dd1278f11161e7b536a3e49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679224be2bd1e3016c3b61394ef076b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84513590ce9789f06de61b06e0b95b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52465b7a4969c4777ca8849804c713b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1a9cabe7d5938addf981b3032964b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedeabccc8689e39cd686f396af81d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808a92917f0059ae750893106653150140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676f457514cbf5e6842fe2e3c7d2309141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a320751bf4edd60acf4066e10214bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa20f12b7112f92794a2ad1043ac68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce31a2b6ca6cb27588570b76466dc3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f96fda280bfb9dcdc36a748fc51b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcda8396a58ff17996d5b5bca5a715146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abafb85d638e8cacef0e19c2488aa37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853fea991759ed52d46cce40e8170eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1be10765ce06c785d7025efd4f66a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79a5c4ba899c41de2259f8306cd67d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03e8e60ebf74790b4af34bf824ac55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eff5c2f181f7535fb3fed407772ec0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2584d27ae2df0769709592f0401363153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327177dfad7492fd724e126a1129320c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decf9bea4d4888eb16a11ea7455c08f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d53fdb65c557526b493ae8363bba9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3994a434c7b4398add87fa30a5375157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32607c902cda8c4a2e0ff4c902af9704158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdbfdd879c9f22f7f3703d976c6fa5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566a0e55ce738bcbbbd354acf8eba0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fad37ba872e449ede2f647c26858b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a915d588766bb58a81262fec0a7a99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e16d95fcc709d55e45cd4fd91fbfb6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f85540c5cb131ad50efa6c07faecd0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e784d625f8044a4ed8559e398129bd9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46836371fc6adb3fe76990721256345166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b428b90e43519b866da8b649b26bcae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530d1d85273a0529cda442f6e79c2e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1271209e63e7bd91491e1529863193169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c422dcf865006e70107e78759f562170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b708ea7fb959c0b90afb0416310e088171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca748c1964b83304f4c0d53ab367f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f325d25f2db7d4e0d9ac991f58c46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eda5bf456644597c8674510351cee174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>