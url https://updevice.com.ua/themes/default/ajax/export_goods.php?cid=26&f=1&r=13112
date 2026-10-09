--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650958e1673ce5a7de1ee0519ba9dfe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c195d72837771be30be9443df6612f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c9842bc335d822505b6dc9ee6b28b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe87860f9971f083e9ac8902b8498b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e8fb503ef02edf79fa7d0b12873595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cebd36985109ccfac442b333aa0bd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e807227794a111b7bde9edaf4fc1bef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3688a42d7ac28003b386a012b32b9cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113c702dd1dd1c37ceeaafeb7c692339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a2430a6b0d936e539b0fd38245b6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20b7217ee7aa7e5b5b0af4a8c9637811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725c0153d51781fb4f6e4c23029573512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61585ba9a6a16d05415f15c8bb43b1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb44d834454e2d4a120c69f569426114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072734ebd5bfd243de98486322e69dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb16c7acb0d5c00d6e093f3d7d2d2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d34874336f06be355d164c4c7e55417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cd4357d1960a6c614781c5223bcc718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684546c7d18be49937ba396d65115b4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2059583d2fae44d0b5350d59129ee0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ad2a8b27d02c19b717b04ea17fd3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34820d56240d9bd27cd6f0b08bead90422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa60bd829218e4e93ddf83bd28c98623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21524064a287f70f3e3f4353ace3de9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b193d6ca7cefd96bc372a5376df629a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d448a8dd38c977068f2e4ff531c58326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96821dc5f78acf60b859345c587f0bfa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98a04e31f88969c30f2ad834105f4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c56204cecd3b7674c02c16f2fa336c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570c2a9e9d2a3224e3f779a6f7a335b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b33e76362f23554e11404293b8e3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6889c03fd70ce4a24aacbeb519a068132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae62533a8c9364c17c0d2c1ef4acf0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb749a34b2177d5e59b3625e108bcbed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f3415c548d2ad76c734db99db4eb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f18b6fac4fbde2b9dfa6fcc3085e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25eb8f5dd87acd6e01fd37504122f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97fb6eb66977db87a447238e02f40438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4e6a5dca1d3a968c26a28ffaff22139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca0bd4aea5f15f0140f02c8613121e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bee9f88dc1ab9780cfb3041f2543ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cb1b3bb81cd8ca7223bb1ff22270842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f28b3bfa7c21efd4a7a878a332c99f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f386f937477cae9d4d601df1b4927344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d222ac1f0f6437dc6f0529ffe76dcbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e9808194585fe8ab833eb8f73df5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae917a17efc3a5c174aa933aead572047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace16e762e1f951733cab4deadd929448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8b234fff81c48abbab712d882a2dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f0c702d307846642fa2d82e6a8c8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721fdbf0ddae36207c890e38950d72e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4b1e7162d3838a2887210f96dd53852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682b85c71295f72f6918aed771dfdca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facf8f5f4bd3260200dad4030552d6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25ba188d3d210a88186ccf356e3a5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfa8c30d06cd199bc5524a3f4b098c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c09e1a135790dee75599a81f6c33d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0311d8e16fafde5421ba78da68230e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382a9117894cf6ad355dae39e980ac959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a237714df44f46834ee5e6d3c8bf07060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c76166cec637b94f0f58ae469f584b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef753f72636b113e9110a873f33eda562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c42f6611beebe55bf9c4ee27ca1f6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b926dbc9727e3f1a7d84d6142b5df7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd237c6af22a8b127984c0a4e096073465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e410ca7c554f04aaee6d4f615bdfb5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b13667b7c0bcb2849ffe8ec6e57fb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d0c4f5daadef400585ae9681b134f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294aa2e47efeb44d4e52808810d912b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07391293c18f8a577beb7c16b717d2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f88b23e7c617a63e8d0442bae5ebe771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eb886ce6d427bf24d96df8c993ca372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af96d4f0ddf85a333477f4c4c285f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b3439ce2a2516a84d3244738e8de974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ab967f8a0e7e030a1dca690f66d9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870796d362b2d18b6092b23ba40c60576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c6b4d26a2e703600b265e217b0ff577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e086f9d5bc29ceca890a745b957025e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b850706e97b0a7d1062f08d33dafe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37c30a5622b5c8369a001b3afc046180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9d742ab6e1f8e960a30a123c13b6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f42888959b33b388a037a232675ba182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807651db26a15ae0f33ab8bceede6df383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780e9cc17aa752041e196c66bfec58884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738dc731bee89c37992927971893b3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c8597c0b851c91265f99d1058a82b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d538b1847d053a1d602b678b6f95a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cded8d5f170a096a4bdcbc54c5079a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18899072ede8548e74bc82d42cd046189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95d4a99ebc60721667d2a57e908db390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8d8648cf137510f6f240c1c3f8c8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb2dfd3201af10ddb00f44458044d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22156df7e47bdc25af8d4175de99a3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7574d45a85c7a776a568c21122cdeb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c3618304dda22cb5d8c0703510ca095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee55a9d42f38a228da230af82ae75a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b875ba505b63778f0aed15f1a2fe797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b44fd3fd1c9938495196449e2a5e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778c4c5809a989976965add84f86e6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9ced8d38cd7f9fc16abc0c5d51bac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783484b86f0d1f643fcc587a1ada589101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28b37c11c4ac4f4f1475107a6e7dc3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4ff6048edc91a641126483b42fc9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106f2be52e21d64c76a0b0838f2de5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc062094731ae325f0efc58f7e72b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc6dc23efc7d1721251de68406a681106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b31f4c134cde5403648ace96438800107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dab8733e8d1a9be53d742cc80cb76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6303b2a8de138609d142b51adbb7063109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1368fac99c35fbbe4b7323c99728aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a54a10973b69191da13b4ffb446623111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf14bf2a67d2cd17aec89a5dbba0f3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2b9ea04b45da74436045f09321660113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ce08ba9ffb51d6dc7e1ec9ede00fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fdca8e690a4f6b9146f0357c1a3f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bd83a3c66864b9560bc2804ba4770116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f3d589a62adcdc7df3d63c95197e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd305c2bc788c057df4e81e9e53e92a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde74ceba1cb33a728f1fb0e94251e15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2490398a4f81522e1e4791005f9a667120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fbbd385511022fe92744c1ae7cb6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faa052bf5eebfa9d30e4bb3a41a8a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d812b17000fa0107e20885c8a698c53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa53b77af364c7f7a3ea9a407c749f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54aa554ce46a922acb8b2b2ba6651a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6adc39847a492eef36bd71791454c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e13f5c51946634ed86a499207d85f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429d2b54b531559bc92818d819c1a20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018a545f968317bfc8c70114b7644ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c3eb2f6051b4b7ddf9349907bd8be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5599b1d19bcfd2f54a012715013c598131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d1425ffd61f83a111cf4f0ca8d363132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f85e5cf6897ab5e4230a46b20d8a5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11053d4055610b4828cc16d01de8b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0922f3b13b37d7b4172d668c080cb5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48eda07484305b91d75c2cffe2b7ed5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7314fe4f8bdb23bce46170e79d022137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea6bc68f820e0d6cd99a325f3eea23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec790e172a7a8167ac06698e82229fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837de0d331933c24140cb2c0e279a2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace504e996087fcd1b6dfa27bef1696141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8aee40ee618d4fc0edcbcafd05ae8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39beecaf6d12f1437778bc1b63f09f3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c063e05810f26f0739dff7c7757a643144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76d9adc166509d9d78853b2c0716d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fde4fa2eb36fe0ee3062735f68d56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3528ed7743110b6b95b6ca3ba84762147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa76e224ae41fbea03698e3a54f6c71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed3e4e137a1c1ee9c3e947eb6c4328149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b26d896138d8b5676793ebe9358bf1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82aaad8ed19e70d6008f5c9fbfaa255151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022df52eab4668909546e5db866023b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f7292e3fc66c776bd569b8309a8fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be8acdb906dec3dd4d3293b15dc805154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534c266e8ac9d1a6dfb112b43d7a855155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfae3f96b34884b39823471b423c7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e527b79ebd3ea2e76dc04d2995991157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73feae899b0f4393a30492103c3c4be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4455b438bea096d0ee69e274706f53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb16c7a5d8d4c7eb5d95a3e61c421e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154502a1ad9aa2105fef52b4e6ecd197161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4931da2c20613924eba788d331d080162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4273a431719737d917d82efe97191163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ef512beebe7b8ec5f03c59f7f82a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87d5fb10527a62ca41926eeeb68a7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdd135bfbb5f46ae4f30965c17a16b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f68f38c4711713983eec9f41ea4dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde9874e6a3a4858c4fd1d99b211037168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e537cad270ef443a4d2c31f43d05f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14a419770cc9e9460b654bab8a20a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559d9f4e2bca8535c42a6a9be82efdb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc49b905028f63a2ed1f169b18c51c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd469332994b985eb3089a6e1248b998173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ea99df53d4349a21ed5fd216b17ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114e5d3aa012bd1114f76dec0d8b440175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead91dd9d0f6df4c2510ebfdaf700834176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aae8b345d0a49a26369750445b206f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd987e3c30a607506307ae27e668a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae21af9b159f7a57d35aee7e8ca30b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e0cebaf88ed511ad68c4177f35112180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dccc8fa66a69989702c0d1412be4321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a75539d39e17a4059e7ca3e1e7c5a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c571efffc8ad7b55dd1e0071d405bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646254b385633c2febfcbdc8909cde04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81950ecbef9f65db4d9580a2b5203265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9a6ed9c46719a8354005a98fbb6876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0e450ea4b835c6f173a7ff2a6caf47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3584bc54578fbe3077794834ebd1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeff52f5d3fa14c0ff188ebdf8784309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2395da20f2203edd20132d2b1e07310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9be4953fb5e65de4ae4ccc89c210e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d921bf78b84355e81e1dc0b0aefc5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cccf2d3e36b480a1d4f11cf0a308a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1be23011b719d853a0c2a57f4023b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8f26a6e91ff834ca9dba347f5e57d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a63267c76ae97db06d8ff7d1cc98316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8173ee182aadac5ce4e87fc681fe72d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f156adf686c37e4f6f9b6549e96ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4635f112c131d7541be710b6ee6048d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfad20f2261653bcd05a3c97d0fa72d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631dcc37e79fb520a2bfd2d0bbeb63821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734563b309b2197b5c60e20de972b89722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99729c875aa8b1d6160c8bb46afc708a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1cefe592aeba38da796be91309d4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2689d0ba0d76c6358f69e8ecd2cbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d7a1290af320a17a000208600e30626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640568210fb81d9727799a04a0bf4d3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686baeb24a5b82a7bf24ce82fe4f6ac328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7fb2de697da1670ba50b12b52e2a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab1b29a85e0a5b5120db87d58821c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb6f7cac8e90155c63aacdb0ed87f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aca67c0f9e878efab784c6e1bbae532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79084278b67c2f81b98fc51dc2a147db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63eac462ae2cc942313f5dcd5a5b15734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70123389e58660de49ce42923284868035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd1ccb8bd314287c1c3f4cf8da38ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beeea48a6867ec77dc2aedb445c2a2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dce488524841b49178a2a4c8709df038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338c87ae1333314607c118fa395815739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8d42e9713288cab87de9ab30d8fab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6234381f2f764ea86ee73fbe22d69c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaabbd030cd445426e208004acdf3dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742c9b052fa9698996f2145d121091c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf0ac638266dbfcabad51de1e808fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf46aaeab5e6159e33f5803eb1c2e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409316a42890881cb5ba3c051ede03946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd79d02190e8aeecd68d329d11a3c5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a610570af1302c7982d3c873ac5a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c8e6f9be90707647bec421b878e5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9065c940287c901bbaffd791943fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32505fabdad40143834de983addd9c8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d57e144f3bde7f77fb693b1ff44c7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e27a42fdb8480b6950fad011eb0a3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c86c64ecac97874e64b2e392f90fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3584cb39e88c2280c39ebb34d560dda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f428b9b8b5113f34e34b010fd66ed856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7441e35749bc05c883ef844741c195257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4cd4e32bdb23988d3a91f281f084558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087e6b48b7d68bb5b747f41f5ba48cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a545d4be4e20e07e7a0a19680fa80160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9bbd71490f3167cc14fc84228f06c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cd5c2334830f609d7c6bd992af09262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d47047c32d18b43d901c6233945e4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d34488629531e99d2f2600bc68850d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a45f1aa25ec758253e4221277e080565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadd0e754efe53ecc9e4f3bbfeecac466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e029ccbc92542df5322a858a2f14e6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f29c91e6f5c534c10b09f9d22e69968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77afa69c62aeae795fbb2e701944f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a27f3115e9e19834759acc3b12cc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909980a93485750bcc056b11ec8a67471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f68098c35467f7cff7f6325bbcb6d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b41684f03d835633fde72171044f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199c2b2dffdad17752481f748c3469e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfadc89de616bb9f0850606d18e5bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c34142ee98de465f095283ae2c5ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec9e02c97f3af24312bc2ee9310d5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b601e9d71f6e866127e8caf4d73b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b56276a3a9e58a720d9d65820441ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2eeab793240e75bae4fd34a07f6a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c40d9ab16415fdeec09f46133482181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f46f1bd0e4c641de01789434a6d85182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5f0f45f157ccde5861b7feee96f6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45850343bb58327a00eb0230173c3d1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41a3d426d2dc4bce40979c896f3f1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc795bfef05ea23feed8ece5be4d30386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb87318b6b677444f42bc802d21d2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e84fc1bae111dda36c71996e20703388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24db45bb076f0fcf5068b246e4ceb8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bd31b78884af56bc88b70671f992790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24e0374b326e505c8469bb0d2d525991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce8b2cfbeab1d17f7c06ae3caa17bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0d4bfd0eab6533ac391db799af1cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592680b4a69f7af6135b9e9576aa23f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ed5cd4241527860c07e363c8118c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc93e218fb7c02c14a227961ec306496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d4254f997775340e9bef8323495da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef750a2fab1b16d682aebe1514223ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1cb9416f31be3a23c199ffcf160b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9d3d39030d0d0814da2763512343c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3e66fc29be6bc34ed6d420ce52af9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0a4b905330e2ce194d6ecbfab7f8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4701423ac3bd1621a5528e6f0d53b3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb343691b57b85f0b9eb322ac78334e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7aa95db78f8b3b9d3fe335ebb1ed7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd87562154728d6f45ad17af41353f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ab642c53feea966926edb0c55be23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1f20edde82866a3c4c5638562b010108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6d190d21eb1c0bcf02cbb559b95fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161669cf826d0a300fc93264c9300c0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff95dce091c43bccc11199f8d944b3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a96e606dc83c0347f5b0e07e09837d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b0f31dc549aa6b918dd82ccdbae59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da77623d5a39ad02a661bb204091d8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af46db6e0bb6a8b34eb600f10b1d97b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ef9745a256cb01d2e31bde6e6a3e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2738ca853b317200fcaead9da16b969117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c274dbc8e12dbf363dd0a444c1f5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcc26da4b553850985b8ac35b60aa7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c25450b44397266ec0dc7746f5f3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ce1428904d08182abbcfcd80b5864121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6aa61f049f504d9dafd7dc31c1018122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2d3599ecfe84857c18be6c11b4c5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bd07e59e4ff0c1b9fd99d378aa3d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a2fbbba4e1e0788a5a2655d218521125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234431cc68cd34fddc4e828a9e1d99e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0b1bebd5546fec0621c76ab02c559127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fe9cfa949e87f1def750ecd37310b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ab811f94fe462de37d58213b698ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635d413be27f998f10a82d6ac72197b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479ad727fc620b50ccf18e1f470fafd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998c91ef56fc5b88bac2a773f5f3db1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c01c662632eb3fdb0cbfe201fa26e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b693ff976619f567de8e6aea9ebff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c48655f8a2538d24001914cc7ef35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e0c220cd0c473bbf16498eb92ac0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d76601e77b5cf3bfbeafa05af468f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b51fba1a138e2e292e2c800efd87d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3371817a532cb1c5c1a43efa7f4e7d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29123e5ca909c1b9b03aed9292d60e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980fd9110d6095bfe8d538ccd08349b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed674fc0f19ed65c0fbd51881bc72a4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64913fb4cbf32054efde30db8d97dff1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df1c0daf4ccce72996d5000b040143144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e1047171b1a21b533c350bf7f7cac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b42e52d69f3904008a87df5916a604146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5bcd574bdc47110def758979560a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cea1cf322cde732ab8ab8193c3bea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6a83a08bfcaade5ce6a93d3cbe70b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce5b1e761e9999be42ec245b365489150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cfdd93abe1d927019e5b2665c21a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2aa82f481b163c7eee6f42546f8b45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c19ca1907a4785b01eb9ebf461776153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c58aab19687c666ad636fe261bc5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee4b4b9537e6df35830976e6d6e463155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de484291e2fc8f3fe781732a7856de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b1efb736192fcede1671f2963ec88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09586418b9706ac505a832f3966857d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079580c7a7184cdbd84bf9276303862159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f32e7e3023a2101dd34a91e0e6245160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f4568b1cef63d85971fb9faf1869f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176d1b607391cd36f6e971c220a6e84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011dc141408d23cbf95793187cf887b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd338144063fa39222356d4f25e2efca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b45a6d0b2166204cb24ac73f1b5e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcc9c180549d4e6c3285358822cb9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca64f3d5207c035209527d25cf7fdfc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7e83a7c3b2e90dbdb2ab26c072f4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4c55bbd68a74553a929b4626a5e8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f4b0bfb6f08c8dfec4d73348d4d63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe8777105db64f70b9562c6a6dc3c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328dc99c2e31ee107b6865d435bdeee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd23c2e4f78e39be560b88c378fd33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009cc344dda5dd3bcb19b59f9eb42c9174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>