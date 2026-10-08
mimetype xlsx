--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ca57ab52b2c4c9f7c76a891defb491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61525e7ca7cde2d1e901beadf847048d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec50e5c1b486082823a48f1766b6663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c192af5635b778a8c5ff078ec2e690c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dbdbecf21025f651d92cd8fa49deb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441ce47f4d7d7b1920843923b29086b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95177bdd3a3cce9679b01abd1be67e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe16b9aa313516f502b31d13111df88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73037d98eb27cf93904d02f318f9b6ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130e36c2ecbe8ba9d6fd2e5242eb5e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68061fb4e76f8c490fdd94ff5ca0d28211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b44b7e1aa9eb7a443ababec4dedfd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53193e065821153d7a5fac338fdf69313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39730899b342aa8e38382833b3470c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506d77c30d598f6666519c629331b6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00480029e4cec5ede66e73a5dca4b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b06b6d25b48a8a133e742e46b942d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7236cb71c44c8e36310b9da016034218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12bea5277428fca4817258259d63f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe0ba84606fa5bb0a899966f8ae1a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc71bba9f0277fd96fa2733cb3937a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a70d6d33ac371bb5343738368b286e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc98fd1277bc857f9a6ba6b6933360723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409c527ab817b575780ab95c8c5179624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257b50269b73cec2a9f0d45b2f7758c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf144a1e64eb7984dabb84f1205a42926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7dcf0739f8dd0750cf01ad138f70a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088691ecc89f1f80ddc16493da45a35128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633f425ddba89075f8df4199a649d4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674557bf846469d642362a378a3120b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9066f48e1548db9a96efd29fee84a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec5537a4d02eadf72f6a7e1cc849d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3833a0021b501314a2c6344f6e894133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4041e2f43a84deddc4c65b1b001ae434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535f47ea984be8df00f0df70a4b7acc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5e65ff5eb26a1f88ec6b6ce67b6db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aa3e833bb4e6768de1c44202db8e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d5f7a6046b3fc4368e993f71d2bde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543fec838a652bb2dc22dcd8e9ba2d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b888dacfd42d5b970e8fd07a492be1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38f2ce3514b528b1e265f768610df741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf90e518539c50139b57b379bd542942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a9980dd35ba10e8cab4959e5aecfc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57188b0ca630a422398f1d5d3f5150844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91ed4edb83cd17ad4ab627d64abfc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261be0656f354fa43a2b342f1bbef3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5c35c09c5377b6edbbbed82da2e6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fd440935c7b460fefc2c8e57932a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044172e291ee9db72e8bb2e2e9989ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78959c5e447b4316c5fecbac9a1840be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc6ef9716a3c2d4202d1f84ec8aa4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bfdbef3569700fe957d771ee9b61852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1fe39378e0978a2c56e1bee9d92ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac99d51aa33409705a9408c3a45a43f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4166930cf165ca00902b5357d00c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a965e9e594f2e01f298e9e63fa7662256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1002ef55406eb2a43babce061cb86957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28dad239b22351b3929bf3f862853e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1ca1d75d988e387e58190120279e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b044fa28e71b37abdbeb7ef5a301c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae42e04e3be3ca753a3a0abc09f69f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6cc66e56d949141345490b38c5a5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e51a9f22be2a8ba81d0ef922557bb863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1332c1a33e7402a8f172b8d491bae164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759755705ee86c6accc819f5631c9b9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a74c24b0f43ed637c41fc7bf09bdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1bf525eb89beeb0addc512174e7a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd5d1121a23ae61f1df18f83a54ec568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb1cdee1c9b8cef0816114d920f28369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d170e4034b7b8a4e46bd9a7a8080170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593c70eb44f9028d67d39acc666f49471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c53e4db7c3455fdb44df5414a721772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e29181718496a401dcb3a3395c2ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4520df45779214f04d5c66a868a3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfff53242d9cc5598a498389deac6b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42671caa7d0c04fd85b1fa391f0e1efd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25e2bd5758fe0ce63c228c216e59e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22857cac2909ec8340f5347642a875eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac651515a55e6af0f81e5d1cc683b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0b89e59455df36c3b6c0da2d5d1c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4db336742d187f7297f08f6fe3562a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836475b55e2e391752c9cdf0f76478a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f074cdc87787c1a2d8cc2c940491683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bd0ef1424144bf57d39391b21221b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604a0abd227c98124fceabc7da5791d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbd9cac734b0f3a3890a5a7c108d2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b0663c548ba9f79dd06e04b46e6a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcff827068723e705bbc057c41e9aca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95927f86547a1803de85bb84e735f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18e957f6f1c8eccacb6606986eb4c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ac7c5b0d52d1d5c0e05b8953b936e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8199e5ac8eac8d03e8e60d63962a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4760d04a3cca44db1aeacd6636140493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca54b8c1ec8baf43f9173c3e0c9408994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc3bc1194503b7d01e20fc5daea1da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ddc4ce95db175120eea02bad377c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538f65c4639a3a82feec8a06976907897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec9450fc0c8ffbff04733e8c14cb8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5bc826fe2dc94bea3db4586bd324499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd329830fdd3f17cde0f4a08fab8a0b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b15df5fe7479cb706add1794551108101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65279ab3d48dff12f003f5a25ff1694102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52b48cde861f3fbc82cd670a086887103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107a3bcbc570d7a6a4437e84b5783d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df278e85783df2b60c6f182ca8435ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc84d2abfa180cbb81dcd0fe8f23b60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ff1b08ca40411ab83d15c5a26bcb3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af9ea0d94ab21cc3cbff15fdd7910b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f721ae79cf5d823852412df12ad672109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf940c4e99ec9dccd1a78a09f868687110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ed5331a0f2ec81daa681011b30f2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9180ab41b29eb2c95ebf206fa38b5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb12f4e1a4b8fd18721191cb55e39a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5b64f6c2f0417f9f721506179c126114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39914c634638be6fb76ad2c4dea3b21e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fef769924519bc7cd254fd82f571c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e5bdfcbfbd0b5d62f743648160750117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf31564d31e00b473573fec16cc8915118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f9594d1d21b99a4aac7a7be7fcf26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572485e40de6b781f95181825ddbe4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d89efe0dec43555c5316326f0330dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4264feb71e29fc401330ddffcb22677122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffadf48cdd69897fad4b34f380b15e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10540394d755e1b112de167262ac2bb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f92cc337714a9a3eb0b9afd597111125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713ef44f3d756de153a0c93bec44923126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da42f0372c788bcf704970fbd031a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a620e4b9c7ec0e68a9776540a1b6867128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2127f6509a5eb37297e9f5a029ddcb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e589372b80b4739dc9b191269c850b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f1930ed7f0d89bced4a4ff1a593d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248098a3cb2cc2f79f2df1c2fc91723c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf081cfd8b86e50e592204cb8d1800133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12d3a2bb81282bd8b3c07543638c06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635416643aa2d0c2cdab46c4288176ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9788a4e8aae28e3857cb14dd96d8c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d1d2803d05200f36e4e33a9c1549a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01a665c742f16c89e60ec6ab8ecb0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb803a55add54f0b32d245a662d10ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b9149eb4012e2e6da1c4a9e0555de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093dedd3772c9448010d3e09dbeb98e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dbc2ed28e2c92c7e103ef0ca68b67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c0755f4215a70f3773d6275a512b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eafc49a8b96888e8922cab86607ef2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001f761a3732f82d825b1284d3d63a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac03215c0be4e64242263b200ffb8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816850501bad5fc50273464ebdd7e7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a6bac65f152e3b72309e21e36edbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd398baee179e99d8914d59266cd03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2196a8ff3fccd3d32ed276bd6a5b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4c543e900fb0c916d716d9e9ef648151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c547782a5d9f07d902aa808bb1d52b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2d0fdd2a6a5d424de23fbe611a735153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49449f54b9213e0ba1e9b28cbe57a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3655ae15166794559737d9f1d4da00e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5ec23fac34c6964cc7a6ec28263c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc64a66b73a99da47866b6a02c05bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d8c5113d9ac3f7b4eeae1410e78d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664815e916f6a999c83f12906a374994159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55990a12a2c4a00369ee9568de3df398160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502127d4ff4875d7e445680c8f40ff8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ee38df0e15ac87e35e8aa7ace74f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b0e12264fa5fd24ce1885d87ea156163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea3ddc3e7055a8ddd6d3453924c529164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed259da021f86d8f0d0aa9e126c97a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2889fd942c536577f73386c799db6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc82ccecd0d5487a52d667dfba410a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc97b2d4334e1ed37d79646892187f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97ba84c4e384ac78a92b3680850232169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2318c88a75676315a869a6453e8f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9800518132a4fec55c018a1f3db8fb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c178d4585b89f0420d54ec6c3b4650172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c5f062e46cc9e2e6ed358c2f47f01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f980a093819998738de2deebb62c91d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f4866814ca6aeebd3851f0fb13b7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b2784c4c2444e3b1eedc2148dc4dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d33e0350ffebd1ab51b61d90c475b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e69024f80e3ca98e76bba887ea85e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70548c8a9d4dfd3f26edd95a604d812a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f62c6368b83ed89ad565e0c7298a1180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f43eb4a4a96629c60c6b3b54b1fcf11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb931c3076ea8d91b60c52fe54e99bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598ed7b5372ebef557602bab309741c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1e74bfbfd0bd2d0c2ba755e8275744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a93fdee36bb31192dffd682a1c1015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0379211fa296b65baa876250080e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d01bd9e5c9b02f2a93aca7e1c9b577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed290d9d0860c060c297e129e9e6d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04bbe5ff5609af8cb04da1ea6b45b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0d9c6094c54c550f5bfbbc398c2ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3f43a195e4e3437f3bd08107856e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9d932168f66b698e2eda5f4f9ce5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb2467ea0c72ceebd554d8d24d935113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239214e6dd39a3a1b8b1f341acbe4b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356b21a919a0f204aaa0823f65bab6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0dfeb0bceb2757a3919b6db79337c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa899c7a45e579548223a2b05c43e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c14d3e901c086aa233b90d776f55718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76289bb754a5f02f80876d0e9cdbe319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92ac28d8f9e5cb0bf95cae77a98dbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dbe782ed3c4428ce99ded140f6ba521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30534caa49f4637a9036243161f0cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d60e744e4352de2968f8a7005630323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12814b75c653b11a8ffc447d5cfdc51a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38945f82cfca15c44acc58f07775561d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcbd83876af51ce5b4f5731976092226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e637f45934d4536bfad815fba400527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42358ba6fa80f4ed8ae45432dd01494d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16724b14623bc3c16ce765179764706e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcbce7e6afa303acd547ad15b4ba1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7a8f221c679c5cef167631ba9954831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845910e3fe3e6efe2810d49c196f880532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb9bed7885a7c273a52e04de75bc1633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9351d87bc24bc93fde9bb2564d8295234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a7f74e4aad08ead06288a7d3123fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d426957a97fbac346ed88b91dea578736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fef96e6c8fd03e89c751d74383dd8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46369f36511f10d599c09ea8bddca72938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d9e171fe7956fb58e1e701f78f68b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbd47fed745f4f94f8794e38b3b2e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767cb9d80e32d39ef30ab3fee30873241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2009dc31b913f4be736c250c649625942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8be837ac6baf0d02f6821051206ec843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34727e0a49f91a6e4014773261068bcf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89bf010d804f12cdc0e935ff23bc1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b63d652305d60a7c267878598ae74c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a54329191ebc74c0dc69cde75813d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3165a055caacda5492ffab3686a68be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f134b578afedbde6b56da7ca6a2f69e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae6200a8ca8db4e19ccb1d59b48b7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfa68a8b8c504fb7b3ab399fd9312951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c8b796f9790b612c907ea2c54ab5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7741913d4b398ddebb8eaab5caef1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d862ef932e413ef2ae9cb3c1f3c0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12474e404f0262ecd63019a0dd980ce855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de82d07d7bd0949af49c53d8afa4da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16473df24d42526a5e6c376477136057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a60959ac0d19cbe4fab4b382dbe9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda26ff34e1d11b7697a72f4f70f15659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9549b4a9f6535548765dec76400d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452572036dd28a996d9130e5767d2b8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dc6dd662186bb28b15e70193ab00962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45e8a37c72077c9409c0270901f36563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889c08b8ca62b2358b3791546978b5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a193d1488f5b370dc00e46c1e9bc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743792209c47b308aa74998e9a05ea366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16529a635d63bb333c001f7160607067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42400d2428b40e26c024ba6563ddd73b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fdc7ae03ee716864b6185a04e1ab269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edead7bd5a4c8ab49477f51832195970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0906b1ff704454da285c8752234ec0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d773daa6ebc9d691946ce959cb8c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d6e9c909885052f5aea3366ac29e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edc83744680c5b2cb8b8947b9cad5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3a421b9e0699528b057b7c7609dcf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaae94f78088fbfb9c79f96efbc9e8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35567e5ad4265580a1353a07008546f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fdedbae31c88ca8001c170745152578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ec24e717e675b1d18655d2b39be1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13daf335e2876256bb5cb42afc66db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7a8452969e7f8984ffd1e66d9661f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd1cbb6bdf29f503313d3c376a654182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273223daf8c8fb02200d8bc6183d9b7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb334902cdaf0236ec8e763ff46232c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8800ec68383454d36a2f46ce244c8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525a70d7378ed6e91a815395301a21c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc556e4b5a974befb07e589a61654a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4944ecb99fd480a7902d2612557ee4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee1b5e480c55da991f8c5ecfb870dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3810459075e9ee6e4ae0bd493972a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7177d2ced38af2db44249d154695f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e755a8a8b0505344ba3b5bb98775e2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef475cf00ff2bb712205611196c54593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fd2bb782dd58e0c3773d9dac8a0fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50824eb85d7223d7302ca47ceb736cc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a6e8e5a67e31d1d60f1be3957b47496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3520c0188680329019fb99fe9699797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6e63bb32a3e05401c59f6a69ae3bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe4da469448183ecfc0c61b776ab3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f68eef7568e03956c34306559a93b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781a9599e377b9c9095bd0a4848c9c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd09de8fce641f4c6ed13774fb8150102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a7989a45bbb284201f4743ea86c7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5944343be24351760e4436fb6d8fec3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38869bdd38069d38d8866f73f627f1f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e9a17d35540acb3074688ad074c87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044999eb37bc3eaa39315fe561845a3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6b714a4fa6485c8bcebce75d6af29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4d9c483851725a6fee7e49e65f8b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfde8164c54fd8f0117b7aacd54ace110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa76f6162b593f7f4e1bff48378777111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841f46e571aee94b1dff842417a5c88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c1ccd47abb35b4fd75861538346e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cd3cbbd7be009f2499384f949a638114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6c87407e34754e3d0a2a716d9bf97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49345c086e371ca44af5335c045033116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9dbf986ce534bf97a0d09a606e1cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87a37f0206c0802803d85bccaa139d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ebba1dfeb5d7b8e976ecb1614c926119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d71823d7dddc0667e8aeb4d3b7059120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5e75aa082e3af1fd118dc18af029c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74a363dd1d39385c8598b92e96deb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3b2d719e01f1873dddd9108344356123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3a9d03936beccc4f82ff75532ac6c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c21e0baf622ec0b98cdba133a2c9a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25968ae1dd93766ee521af2f0f22d56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09173af9711dd1d2b22fd15e99c50f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d369a1b037b01acf6e48ef2636e2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002201e859f9b6f38b45b8e640ab05e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29ac8ce219854fe992a538d62770b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc133c778651e0df5ba4e52f03b23243131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de5fe8c29bacdcbeb77a4f7b7c56d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040c660e177446ed6828a4063406da7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e17f97c013d83eaea29bb298ff741134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e2d795d92ddba1570963aee6f9d1a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850027527427a7b67f1aed4b7f1d643136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1e837dd0f6b675be98e3b8e56f0fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b99ba95fda04701a09fcba28f89bb7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869803732728360bec943d800fdabc5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046d14692321876dc482bdfaa2a69cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c076b64a003e5e1a4e3a4c3aadaf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c67c7e385f57263d19efe2df73723142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef60e2b95217099c910ec090eede4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a614051a87db8b1f3f3a3c5c923af77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846c12c6f1eb5cc18377e4e09225467145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49002f33fef32b307db2113aaf2ee4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d8629e849dc8e7e6e23e5b9dab19a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40355160f19c547c51ca70d16ea51b5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94804f1f4bb0331e686c5433c75ee0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4432f0450b7cc4859edf1166fb29c05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c100b47cedcd411f458fc8ee5d2c71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190aefc6bcc71139a5b05b31baccabc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64364b6eebcdf71d38e0a85816415b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6c0f0c86b0eecff722d13a25b09f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092a9b570c797e342eb8eb560cbee66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ca6b14fb93a2505944e2d70530d8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e1c86b5f05703f241b387f189473e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad056b2aebe8217f6d33f07f3605080b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7de158f9dfdf09e7220662880f25f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594340486edb66ff0eeb78a6f8cbf04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24050f2b5bcfbf4db579ac82290d7bfa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336cee03e5578ca0e1e8efd2a699e2d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6bda4191a1da1b13a562dc8e4ba43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0243e602c08f057679831c95bb974164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8f6d7cdb0479b0318b31519a3fe16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c282182ee6e462459494abe043bb6d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3c958b546477418b101b4121f34fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b33b9a66607ff86317f11a5635848168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d61994c85cf0f9a7c8edb410cdc01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8239b79b1b995be48baaafccb98f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50055d49b733a9d0b92ea55649e2aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f22fda841cd28840042f9b59a7832c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62662f56a2d0236f06ccee7a7385bedd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055770809286765539ffa7fee56b40c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>