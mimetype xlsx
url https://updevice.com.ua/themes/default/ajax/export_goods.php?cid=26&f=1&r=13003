--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91ece6ac2555e84a051b72c4b4a0b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da184861d56fe88e9e41529caab9d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607ee61eebdbe1856b4c527acaf3a463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864b163609e95185cf437a06a87dad34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d925ca10b57b929331af53dfc17e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52c095f50d7425084f70eb1c5bdd1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1385ea8917fd3c73c4f3acbac5120c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25f601e2e4c812aae6406d1a7f8a798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd96fc1ac55e73e75c5109f24d7c3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc3573e7e6dac24dfde7539507c25110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef549176151e2c27b264ecc9f28ef9ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7a4760949f9e005148e27d2d7f6fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c5e4b56cf4156ec9b5fd73732de7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c791726cd7ab33a9c4a64492f735514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f71e6cc97be6833913ee16ad492f4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcfa0b562cea476c8ab2e2d100663316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442af52413e6e5e265fd5d0c908ae41817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82c96e17275ccafca05abeb602d8e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76432bece0d4147cbfbd1b27c8858ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13706a7764d21ee86e9b33cb5523190420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9655dbadff13e2d8d61b325db378d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55b0cdfb711d210d4da251596daebb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881d3c034e07c587c7d11dc45a3eedf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07440200cc6aa344684f701061979e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34789b241a3de97ad42982cfeba6d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fc7b8d9cf8c1ff0db9d2071f6168926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4e77b3676d87d98b46938cb8f1cc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e01759bd43d7927ef875d2bb9f294328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a70cfbfe30e63cb9ee447874a9b4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6b07852ea386931a1a2daba3720a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de758651a83de39f133dfe6b4e70bf0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096699c31b2b9df04412bfbe4626194632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb8d59e9b2871fafde311cf7e5448433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83393cd06bf7f6e95a151211a68a946534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834f01b4eed72ffc1ad29daae0f992635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c96a2b75fe3d7122506bf659d318bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76bf3272dedecb462af226526b2c2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5c14670ba78be68fc8b3d166dea6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e552cf59e3385d4244674700da2989c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e201a9e29982f7e1704bac7244c196a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120acd762022d4b21fdd3b3bcbaabbe741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5121b1e1f8288d394418cd38d4817c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a4e94d7b273c347092ebb47aebf9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070b8d267bb3a68d7ec78951db5e05e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dfd75be8edfac8215aec8328120c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc575ee5f5895100580a99a355de9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4ec51f62fa34a81d9640dcffa644547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb5e071614e93b2c075ca19d42156c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fe291c27df08fed75ffa21836449749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f920d064220c116145c6903f82b355550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92656567f9c6c62cedcaa83a219b6a7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96bd169aa1309856c31a82166a8c1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838851bde8ce6ab12edd1fc3dc2d6de653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff5ffab72b2a8594d5102e6d5c765254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81440d654e917e66b05ab030e78a892b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e90bb7b42552b5fedcff358b5405756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d1e3920affb862b714d0a649de17a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75639e671ad4867cac760d67002df89158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536476378aba8cc961b8d2f7878c45f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5b16c7962c18232d50951cbe208fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fd502be6b60cd98818160b053144661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd419e08e367aa14eb83dbf1933719262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eaade6a99b91f66a47f3653c1df6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80536be15fd34058549c1d9208ddfbb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce360912d74d4de2d1fb14ff01e4e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47019ca05d95326f2a803a9afa9773a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce31feaadba3abb1be040a62b2813c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d2664b4834d7cdb2f1691488dacf768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30571e99a1f4cbbce80e99d1a391300f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca66b726be3f23575ef5c20774ce8cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7b63b0e1079fe8ed04b17cf34a12171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd69b535f7ed004869dd8f070968c5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374d1ec20a9456c45facfde340b189073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eec080d1a3556fbfb0fa2be6ba627e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e131c6a99fb59ecaca3e8b1d81b5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e97f5a219b8fe184790df7beec4dfa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac2f5929c08832e6f53fffcaadc37a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c59f7e058a3d2d1aa0d1924b0e3cce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03211588e1ede0c0a7f8a179ea607c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2253925c3a47b0c5cc3316b627c22de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b662b072a321814b623f68c30f30de381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2d9c39953350867cf72b37caafcf182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cd8113cba74e166f947f899b3c65b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921499d90733e36a50d1702d92dec0f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee6dffebc0f734430ace07f32b7fbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474236983cb3fb70fd527935f77a52b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183eb916458a5849760347642e1ed83487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab931e5849269ff8320980fcf08e173788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d526aac3a65f0d10c91fc9fa761e1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d946d092099603d0de76c165539465390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d681b09d8fbecbbc5086dcded280bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc519d447abcdcd0ee4dfe7d51522fa992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f8a0606075d3508562587252ef4ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf6371f91ade3f57b950e0820b51b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538064db56d13663b8658a1b25c31b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd147c57400ebc18a75e7ac27db984696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc6b3d66b3ed6f9119ad4d171077ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d877d6204b61282dea120a2c11cdb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65550d05299e473bfc0f6f97fa9e5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826450fbaec21b94423164f9a3b920ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b811ee8a8539c94a88ed76b23d0c818101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f34c7d4123926ae9599e188fe9351102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660a47f88db4b8bd85d20d8269ab007103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0ac5465a26f773a6c705e6aad879d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124023a93346ff0d6210df9267a4be1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ba6f970d68e71cff00a0de8dba9c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879682d7e5e7e286e12fec59c30178f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db98b47490f09a94bccfbc1a3e169a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813af794de458f251b09e311fd998eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e6a19f58f58cc78ccfad0580850d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee43fd5b65c05b417e026c838f64cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47804281864b88711dce469a9627bc7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1e7a5647b2b343fd0693f5d7ee2b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2684d70e380cd1e73dac5bff2c62ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7537823cd5230a7e02ab6636f90ffc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e8dac5474290584e77656a7ca41ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd807a7b45a74a910a09180836519c33117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45daedac282fb9a55dccb8cede3c109e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfd556a8885cb106c185e939ca221c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dc928019124095ebfe59150dd9728120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb0d9fd881734b1482677cae5e436f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad93f5d0b76168776d5c83263bc86bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d95b336697e84e225860e2afb7fe5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcc64dc584621f625fa36118e55e26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a29cd135298683dd62f79b5e32068125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8105568aef1da5dbb113a2e954bf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4020a181a1376e113104a1a278d9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb2531c5fc165f2a02ebde8492d1bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad459791ebab1e00ea82a07ae9ba304129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87de9ee8ca3615039c4aa97082ccfc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0a464b27e1e3a5f4c9f344cbb29e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451d3323d9d23c392ce9be2968d21d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e002364a82fbbd8266bc90c3b47150b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d777c1c23de455e17d8db18c95c24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861db8f3c197c9288e12c97e6048553135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056283799d3afcb1793ac6d44bcd9da3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc1a0f8698913538db9212fceaa210137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aae54323861fa4a3fc3d2d4fb43bd3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8fbb9d92c7c26f26c365e7d8b3d31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cd732a5ca64125b88c2abb23a492c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b14414ddc73d43a7f947211c8178b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4f8bd1a964fbcb1d6ee12859eb68b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514784111e74d89af9a9689b18df8d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982929840c0ddd33949e615f9c2b0537144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6101ddbecbf11c3bab2fc0b2228c9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e5252b44838029f4f5a0ae54c3717146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865c7c51b3bff429eff0a9edc18bff0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb30a20445809e183821edcf3c7c8fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9306659e7d5c3864fc051910b22af5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078db75d8b41f5379a0538f9f6df53d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce342802484a694855e8607c8d3c62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370b006835875c8fff1bb242031f904152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0c18effab480ed0be1a424e69eb1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd7ab89789ee5b3ef9738e443b15c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e9bbfb49024338cd2a68c8db112ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a07f52963c4464887790c153853a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e621c0ce2cb3178508ef2ba912cc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f4066482d91299e5ce3a0aa89b19f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac3cb2d0e221c3a1ef841f79018365159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd180f33fa3e7c1b3a0f9d4965a956eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b7d5d8fee1171c531b3a575860761161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0334fe9c8bd82334d657aeaac41983d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8051aef26755d59246587b140e8045163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5b4620fe569f5770a735ce53d8624164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce878d861c6d523c1dae1c7fc8fcdfa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3effd73878e5e21eb9762784462324166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21267e8ec50727598fcf5b2c2e273768167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a096e73bcecf0df653978faaf0e3d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73924e5f64ddd40f401c136dde2d157e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4bbf6219c36935a677466bdaf0df0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b932918773440122eaff5f52d1389e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f390971525d151e42409997c3fdfa5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4adf2dc8981f0884ab62888c1c3c6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad44743efb4f381321a052301922e41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b4e9f68ff1e465d91cf71b5c78be6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68c43b9e7bbc307ac4ea1513e07e49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801450e90bd4552a3a3f7c91f37a98eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83a8d5a47deef2c5e38e91dc144e74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c92d5e038493dd05d59241a939c4e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f591a8304d1dc3d5959d41b2221f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecda4bea56d4d744883643c97b96c46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c270835476f462cbd58894e9ab10b4182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2186597f2f651d864326a26039af0191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f24103dc5252875c8e4d239f8f58e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941b27a4755f19858c2e8a2bac4dfcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b98d565b04862afcfd81e3bc292c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc1cc35dbf953399b775eada4933e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96bd344b96960564b64be34d767b766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c88ade9711cd25b0eea814e1eecd5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ea7584017d1d29de3ea31da6dc1498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902427c51fdea201863b1f6d32929fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59917c1e25f3e4b47bdef24529d57110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b73042c34f266acf3ea5f58c7ee24f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c309dafff33f7f0307cfcb2a41a3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e45896e13817eaf8345bbb13e9f74f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294f9b02ea3644019e161a3d071207814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a464183a5f2b0d0884e0b95e793d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c956e9142f55ea7bb5e03cfb4d9976416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09447826cf76dae7921d8a7d5e354cfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34571007e3cea7d5f5f557ac8b5e8b9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6545e2e6d8125ac91d7b18e86685719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56947ccc79c43501c4fa6058ca359a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0aa75f51cf750fdb67caff395c31021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb201bcee175a608954ded85b49c8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a713cec6af93bc5b78bd94e41064123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9a3be4c5ee9221fd668b539821c3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e73f6510512d261cfd2470c7dba5ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44a545213131455a08d6f65441f5bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c690f6b2578f03ca999054e1f810cb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1944dc965721903f60dc041b398d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae10c558f8c374e7669de144290e93b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db4b4b0e261a4463ac26bfb7b7f88b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45cc5a5d945d746fedc323ac6990b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4854a78a6b12c51c535d17e99f5236b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fddee1d263c0e278a5cc0272536f1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba508fc25e2801bb2de9c63629b53ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986218cfa50febc87654b4c221a5a13435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b2b59ffb534f3d0cac208456e102d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ca928d6e68e67ea0cc60f2f2e749a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c80225c3d1005d15fde0df0931e67338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dd201294eaf6a9229ba0342f5587c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2eed6fabed58ad1f22b13b0f2f082f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8d19720e02eed98a988ccd98d58a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d879a648222d63b36abf845dce7dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf1f3349af279221615fef0dcd525843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee402d9f732460a8dbc52ab8cbca184b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add25e8a7a1539d3af365999259c948c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0540232c522107af3429e8c97fe5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53941a152e97092b407b9b3d4cb075947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd101d52ee2dc76978ebdd40bbac69e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8d50160bd3011ba8a5566fd83ade549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d26d115a9edc66e06ffbee5577f75b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b2bc108c886bf64f933f5c55d0d0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a4cc4ea811bba5fb9406003caf69652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c66ebe51b6b1086d34e50aad4c76553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887e3c9f6e6b1b87f8e6c647f603c8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5f734bed99c1bfec3c7d3c43452d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46758643a7d4a8fb29f2c0acd80c3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778a345186ee08f41b39322e009d6e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11abbf577442be9045e2318d8017c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5adf9928d1d39d787016e73162a9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945103c84bad6f8af3fe5d7b02d740eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8995fa2f3b4e8ed6b88ce35ae3c1eaa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6eb4aecd547f3b26470f547ebe77262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821f3f4463b46e93f6bb9d2faf38c4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402a26f6f3e54543adc099559402c4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0f98fe577a4e64ba8d5addd6fbd8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264e1cb3943be5074cfb3dbff33634366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468df20c6454ef5c227869a92e4d1a9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15893ba69a4fa5f182071799f8af742868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7b9175a40065f6c755bba67f1344a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33317c13a4ffc5e37ecb93878a55be3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e256b75ab9f9b38ca28dea03f94b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbfafca22ca1d55642713f2a16a59272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1ca9140b06b8f0e1d24c75ee8fd5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9fb3eec77640e91a439c164dfa5d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d737595a5b5bb9ba006a5a426498e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8075327f5872b598602be2125ae39a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddf80304845a1c69e859dff732258777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eab8d54d61636c4ac77866c36d206c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03482fee76917c9c8a64c373f163e25979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c778ed79c37d4d446868384c0678c3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfce3ce411f8868dc4b7fc799f0b38781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ed431df4cb5c8e3e3e43b9196d99982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6409ef0f4e118a6ba5daec653adc7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beec0fbc4ccb0dfca3bebbd2fdbc3ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7780223420cc9844cf45b7405853585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab53be528448f55f51296de9325445586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0afecc847cf5c90bf12c5d03ba10887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93451e9501739a1ed35b309e12f1ba4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d36d0f01d1b8ba49bd8f824ca8a4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f82141174a330cf454957fe2581fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa28006dab8adc2f7e62017f02680891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456c1a39d0502280e546a88e88cf66f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bfad1bc788fad399bbc65ac43d01193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81895e2a63d725a7f25511fc4373414c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41509d3e70105239b1fd83b2854ea3a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fdd603c5f535f3beab7bb5bbb949596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2ef47c4077699c1abba3d1859905897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb7dcccb6f3bae12dbd301e4c994df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c784123c1546d152d81246fed4ed28799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a425d8be694fcb77aecd69e31274c8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7b8ce68f91097d3fe59fbc75ee19c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434740a7d45c29d37d1e0a37751f508102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f8deecfad98702b1b82d7f4e8340f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3cb69de30d382932875b067282866104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781fd68a0c6ed9fe5d73fff16bc2f15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f2e945f2b50d5c9a0474e661e1285106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7511456fa7bea7555f0342f30b5b8d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab35bd608c8a0067d4ae9d90498edc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7d969ee718eb16d6787e97302f167109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff00546789ff6b014957763c5a48d00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e8017914e09bc1be84dc244e65d83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3a618ac1c439b30dfd784dab0d582112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3c7130dff5825dbef64db23ca7ecb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f3c364e7204872eba2f350dfa76d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6680d576b8d2d0daeb5aba18384b46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a5586315b28e0cc2de17b9e6a5c63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d23f4db4a22a32f8680023afd8ede117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d62eb6aee2380dbe874e8f77670c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc1992b6b5f74965aa47720a826ad9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42379700915979b5585cc17dc5df3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c595b0046a2ab79df4c2dd9a7fd1c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec65f13a21a82fb80184af883f1904122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb79a3c0b51ba1ecb70fe148a17130123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58107b7bc70ed53178dc971cb545580f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939b84bdf1cf0a29ac3357d8fa47631125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bab98cf3163abb48a87397d1e745a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23db01a2937a65210e89b721f00442127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabcde801fe8730eb2c17b924c5b533128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e12d29926a22c455ea5e1f7308dfa7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11b24befc2881d814d07ec436959a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e423072c518e4b3f9be376ee852137131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3c5a7e9d4a0036eb92c5f937eb535132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b21d4f4519732fc7d7680c7f34b6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd09be7551579ab86d6c3671b91dbc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9381d1b522ecc1d0c420c34e810a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bc7710d99232a61b2e99295ae4206136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b300a541b09f92a5110c789ee4421c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c46233eba8bae11b030ffd1c17f3de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795a5497e6c6dde442092658348ef4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0610ad28ffc57ddacf72ea3f14d7da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942719158eb2c7de766fd297989319c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee37ee283a1f692613d27b6ba44cb00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cdb59e50ccde601a3df95363eb688143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3bf995174c621c1eb509ac07c44fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f6b0f34ab32616180920fa05a570b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ddd908b8e63bf60983c3a8c4b63a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c571aecc92d61ae24b249732ad12d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83650072e8ffe2ace6cbcc3a5e173e66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae3c21d17218c3fc7fa07549e7c1e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320059599ec831d65328bdcf9661f62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f88ebc75add56421eb97240f3541d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d32144c0efe3da6628854d8333fa7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713aa780d903042805b64ebdca341db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866a4c8b9770630cfff176398752f37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae8bbf25b7c230fee46066538afbb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f6fe3b52692153616e78e7ba58295156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a524624ac7bf76ab2fc1ad675dc08de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ba205eb9a8a9e77ced2594ce19514158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95411acf3f01f976d6b7a85f53f69050159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aff061392df212bd58a03ac37c3e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa09235823faadc09676ed2fe647635161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b312891e294ef3ccf0b9d9e921e70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32517c2a24d85429074a363d67067f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f64d64f6f79fdbf808b08926945af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d4de2f415b6156fcdb711db7e04de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f3f5137bcab58bad58fb207394b12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d954941fa72ba6d5b795ed075669506167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca150a8b0721b8dbd6762ba008b28c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4a0281f2ce48b9de85b5f194a8c72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783ae2bd9112cb8422cc7e7abfec06a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9a8ab2916c2b23fba13f2e00b9cff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064d3535cee943e5c6cc77d2ebb7c22172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4356b172e5c05c63e55d2c7d1046ffc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fae345d1eadf82873bb552f1018935174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>