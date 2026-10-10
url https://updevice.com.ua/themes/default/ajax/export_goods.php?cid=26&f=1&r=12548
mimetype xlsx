--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1059b3987cddc6812b7146c71a28f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbf62973019bc679e2717f7a6b58752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d1b82ad9ce171f93523e7b135a2813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddad7e761e66a38c814a085c271f4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7079aca9789d1a8e65a06f01d16fd25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb640d65f2f6f525bfc0ff0e0a727056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e65ada92ff64dc2265e28bb0bd07e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f25c6f50dac9e387b2877717ad1d978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567741db2f41d2aa65e7e96da96678249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24358815850f2c47e841bf2004a5f10310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc356ff12643641a4ae6a8fc7cfd9d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7142af89551f0b35c546807e178f1eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c59585088c2a52f37ce076b2fa7e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb8d3e399d162270cadcb842b47a9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cca5026afb32cc14f0c807cb41d1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5579c3603abfe73d8d9482e6d0cc4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4797aa9e72c5c66f28def20a411cac017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e59b244b1160baad967ac26545a6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785ea67babff4515dfefc6e0672abdf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e40783dc8e71a1529a2c898bfbd21b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b3fb510dd976f87a8985db82a283721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691310574dafb45bbbfb515baa78efe722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bb8749cd09f106f33167475003c8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcafea2c0295862b9c8dbc7b6ce46d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a40b6491036d5d923de9644fe8688625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a2c1164a56cecb15624864a44a52f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42c9c1f1e3965bb645e37c86a0913327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c615cef44c4a0a182a125694abf9d0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4fbd97f016aeb6e8199b110825ff029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c902f985402d4e2b98616bf34251bdf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95400839809c735c62860e17458c6ce131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd328647fad01a9a2b3a92e68d2c952532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa9451d0883900a7ba6637745396aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2998ac5f07d93f6a66bc2c7cf245b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19dbc756996f465efbdc2e179dcf8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e1c230bf45592254db0bb8ff9814c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916c518e7371b314838e1e020fb51a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cf3d07e538677ef9e88c15dd015d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8e5777288ccf115cb1bed7be3ceeb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8dab364c132b819a1506efc76b1af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe1e792601dd09084c33ab39932b7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae277e014ef3ce8aeeb1ede8418891a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59aeb1a1ecdb4574fcebc0c61a0ab843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85934d05d2b21d169221097aa76f26e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01961a4dfdbb7f9c3abb64556706301e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1dddd07b3becb2262aaea2429f66146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace77f4d0f363ac6ae6764250a69f8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d91fa321110227758c169eb6d0eb8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bcec2dc9f59061daff4fa9a7700d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee97e4dbcdee2ea062466c7db29368a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56218eacd3cd3d60a9caf61f5fb9dc7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bc499fd3cd6b21bfd3f132d983ac352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a830ea67aeeaf49f6f05e0050a1fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45b3cf85ddc911553603bc92e3b73a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd9d11c701707d40c86458bb36700d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d57f5916f95a4a8a1fb698163311b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc94829db53297f450b2fc2cd6f65857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedcccb0f29495f26a15e75dd07762558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb2516a732277883279697540e403959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98d7b6a939c304e6eb8d16b505c0d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf207555a9a78875377a1580d4f65961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43c1ee43bb30157d21e8ac8859204d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8451c3c1e067aea09999e417eff918463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0d352fbc8a7cbd035112b6ba36f1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f504bd22e27ad8c322331c2e95afb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e665344f58bcae99f06b72522396dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758a138615b9b19eee2e54fbd46851267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4121affc4f7eadfab66cf840cef45f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10c1ff8f3bbaef000a45dff99d1f3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cae43ebe7610799c7f7e648268bb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c36bcab6fc1841215eb528f462c49171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b3dd671597f797a87a612f4999d0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f122eb60d7e29a540635d022406dd5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa062418e44df6f75f9f0b5b39fb3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1f197cb6cb0a45a104faf4812a03175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a55cfd696feead6d814dac57d83d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769532574c1b4dae863b3556939135d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d0cd6adc08ef8c26e0f5ac4fbcb1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d76cc480785a287135e3943b1f594979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd43910228d89c443c43f8460ab2bb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800422347a1dc8fb760ff65ce2b47f6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d30f8732dd85284e75544219fcb6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463ae73dc57584f730954339844f3d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb709a4ec8b972d6f76c5dd83d9fda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b8a32d6bfaa0eaca5a9af9a537a9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6437f71a4616e27d332f89bba1c49a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a1c39ca0e7da0405d4e7662f1e9a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418166f114abc722383a4c3d6c7766888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e46706affe308f1897aea1f48f17f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c95c2e5166e17125b409d47ff545f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713aeb3f37b62dfe7f4beb2baada39d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a12d614e927b1b1d63d4d786b67d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d97c66744ac46a18628ec2f6319fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a419c00d291100ebf0acf4d560cc6ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2abf16ff6e681d625eae04d5a378a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b470982e050e5cbcae970701f2d829e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e4e601cf06589d786aa68f8bb50c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ca85f154d126eaec539daee9eeff198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805e9301ca7d846d1b9bdd56535848399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256a929b68fa98cd1d6e757e2c5a5d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7722b9f710153d2755f1f490a51a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3361f4155048685706632ca34be55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445720acbe7ec58106446a1323484db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353f9505005484c89f0a2fa8b546bb9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2142d5b62aa1607dd85c7d4eaa7ba13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7dca4584ec3f920fa76872d4e7874106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb885c8880d9e4dee822f49e895fdd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd095d2f734a2c72bf26e89a590b4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78475fc71d44ecaa2e841b924ce2c5dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bce8335c39cefb1a6a7df1046305a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d74faaf2dae3729228f989b8e56ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cef0ac918235447d70366d8b2cdb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932473c5cd9d3d7a9f1f6338150b60b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833371df99117e7d95055d468b7d5c02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37a8e5d222f9bbf4d01a3534d1b622115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfba4772dece3a26817624ead123107116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4478fc7e5a91eac61264cff8df0b9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b03fb3bf9106aca03dac3b41f349f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d31a74425994f13b63d8565ca4c8ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e9b7f8a45a94bf672426e49b180e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cddf203758e88ffb8c476cfe3fd720121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458131e7d9a2a5c3be695cc6e17e41f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8859436a38d410952f045f46f4a2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6584e1fe62d451db951598a65e91e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5d12c6a4da7a6b758c35404c5ccf6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408b3d912657a62c6c3db89ca2a1366126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dfd8f0527f009f4a964f99ab9c5a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7ed0fd95285375bc8e1dba04783c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16169f83765a13ad94a682a31f1c8c6c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad1e391d10bdbcf689b2012419b1c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca1f622ae5fcdb5c7131b1bab28b6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93acbf122e4c6f6377006905082ff86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44d00ac1a8e108f11fada93c73b669133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50e011b10acc1a16dbe942a1e9a546134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a2a1fc99233f42be8b16d347c9937135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508f02261e0bd2170942628d686b767136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44828ae1689b2e8b1aed3cbce99d87c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9110d5de542574aaab56ce8c09b57d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22505df70dde7483dbcdc09542eb3b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18f73f94b9d9dc400ed8c59dd5a321140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21adeb5d6ff611a3af7dffa97986706141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a6f24b2213e1b26f17646de46295a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5958cf606ac11561b95a61ce45662143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38403f462ed654874b531ff8e7b773144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceef96ba446d419122297453eee6261145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb8fd46b525797ba3e7c05355536e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cacda09a58275ff93939c2b0ad2b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee659ae5ffea5c425e9b92946f3a93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049fb114ebc01f33540922be6b1594c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbbefa6ce449cbd93a959d1f50eb4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f56df76bde11625ed54be2a0886048151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c837de113e64259ca5f1c22dd9d2928152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7470ac78a29a615e00cb40b5c6b03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a95bb3f84c1600bee7eecb1597675b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69769494f15a5a4c5bd0512ec7cba3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d352e83c7813f74b72fcd1c4bc56ae7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0a29d9a176c14f9d5d4999a4c7c57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292feba54f2fde896ae72f75968d3f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64aee704ebd7a86b1cd40a3262c181159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90105118a75dc9b37afa6c8b112420a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6984e399f83e2e3b3ca52bab6b5ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc79ed6850d3f5116a3bd400719112162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9288807008a540aba8b63c92470ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc616b9ad3b9e82c84413e4ea964275b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b533b45dffadc9c17dc5ccd08d1fda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b40b4d1e593f8c70cb2f0e2dfbde98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70297a2baecb76be1da73d4360ac0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d3997d3aae02caa768743fff1bd12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1278f913effb9b3dbea81a14e487383169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9deb7f1670e5329b39ec9bea64d15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7af80fff68ed879f3066b03a946d16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b7365c90d26079baa240c317bb559172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a648974c734f334da4ecca9eb2803a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdee9ba412764a187c5ebcc120cbb30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e37b58dd54a8683cafe1d29441f27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee025a44c82abf915f677d05279a57176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1624673745adc4d9c3bd186ead3199177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b88cd6304d6efea09a44206b2e225a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc2c5231b13771730860763d9421cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a884c2cb0aba6b5112ad7d6a8d34e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15592e6e0f43f42866bf1f7f4aaee31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec26fba41428aad206fa0d553c7e8af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7acf22db6174f0811c059edf40aa9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e626982583cf947eccc5d63dee70c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd3891d9ea4633efa49ba4ebc1526b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340f826fbd88bc558abc7e1dba54c286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2981a329217a2f0889ba9e18020de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446004212bfaa54e4ea866d1d4c8b0658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fe1371af366916aaeeefcc1537d0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c90bbc27a393c74141c25980b95a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4f1ba3fa2cc608f5a251d147a23fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd376a7170a9f4bfdaaa327ac4c8be312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acd6ca576bade58ee660754100ba2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144446a353bf1d8853032f9f7984c20214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757de0c5dd382da2c0fd44d4106d8a2f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e2f47e7ff5b8f3cbe5b55a900714716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92f9aed6bd1edf69347242e4bdcf3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57769bccfc84bbe3d05a95f3f63212318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad197f6d19cbbe8f87e62cd0ac624219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4eaa8f1daa2beb1f49e6ae23a6ce4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f89c442b859383459c7e8333696fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb8ee211bd1eb1ec1143b510a853ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3bca3b4cdc79bcb34d8f03db4c49e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62307e0013a8816082780957c3541e4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ec0f2c9ef6745cdeecf24832f51c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b99cc2e4f4c8e7155b62c45b8e07e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae074e18c98d1893404d3748c8cccee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a251a8bc126ac3ad08e1913470126028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6149ae7266d00badec74eebdec3186829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5ad73b17b248117de00c9bac6837530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e109b749d7ab46fac3bae363162b5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a4cf96c2c19cd58e16160446d45f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592a221adc64e59b66ea6187153326a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edacfec93b83a4e2f7782ce5519aae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74386d4d60295829b52d3c20283e5fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27bc4f7acfac0a1c4e50af8905e28836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7de20ae243d939449639fc6212003337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7d873ce16ea7e53ac7c45ce5f4d2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed3fd9e3de9c6018488424c7f4c96c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957100cf8004e272ccee75ce7883a6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576f02f182941949d0052727c0e46df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baec7ce2f465e4e434f4c483d43b9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df433850fda552e40a18ec4f3c908ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64095faa1413268419cea4b8989397044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d233cd4fe6c5c7502e4ce28fc7e85045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d2dc81b4b4592258f10cc6288c9a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6fbb8b6a4ac4588ed4ab3d32033e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5165abb17232688a2d6643d0443a4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a47a6e7c284f7875486046460519e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633998d981c826b13a78dfce49c85f5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219b7f634a43630447fba5bf841372e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f038c106979304e1c6141f1288e92952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbfc13cf49a9f89677a3d9a1fdd54c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c770e93285d58311c1da919d9914954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbe7ed72da4494507ef22d1967bb3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c4a47fcd38bd46d1b1ba24d5c2c8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f43e844267ba651d547d82c81ea9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483cecba4efb2e75599427e0b5d077158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e23c9a0988abe4f94fafc5dd5cc69559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffedb1d6509ff6e371f1fd77fc9583360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4e5d9ac3b2ffc9b6e07031529e61c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875727f73d85976a127cc250fc96ada562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859016bc55950189d1563ce6d56b6af563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5316aa694af49d228e3ef8fe377dce764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafbc4d46b720746ab93f1df6f8566265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371e3c447037bf40f553ba3d932e70566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938c5b40e98021445889110ec4bf44067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17181dfdf6f8decf0d47ec6a2aab9eb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f84867c613948024fb3acb5ba75b2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f337b990ca80931f6b0d188fa9bd470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403e710e177220dfc16f1bd571c6bdb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e79b043ffe65a466df225c24fb8a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77430cedd7973f26aff575677dd37a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe85d14e71616bba592e07591940cc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a0149ecc57302ac0eaaf640a1b14d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357bbe84ae8c5aec5c6b38ccd33aade76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66bdb2961f80699860c98cab18fb4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566184fe48a37509a5b42c79410b99578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6663837cf149fd2645683435ea4de3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8b9c4837c7e06dd709eb393654c6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eb012635cdb154056dd1666521dc281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a361e8c0435a4333f8d08215968ee6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b60202d2efab2484549c7afeab92b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383366a2c8e76041fda9f776a26650a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30060d3cf5b1839d5fcf8a61d241258085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d64afbc19aa8e8b4b20e0e1de842986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b84cf2cebac938f4fafe2882eb4cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa8753b9dd578507320ac3062ff8c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e30751d21bbed4be4a37a851309cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6518b0918e9b8e7acd9422274428ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be593b574d7226892cfed33ea9409c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241a1fb15b3da98f158670b14bbac9d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac8780e136e281bc89d252f3bf3bec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3e8f4fc0ae8531d0be0a54c9e7f8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d23eda82494ceacdf8058b1c27c0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf287ecb679026fa0bf7f3261ebbaa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbd83dc23668e9f6c7725d206dc20197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dccaaac15ab7fb708e249a9ef8989098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dac0f1b74642f78cf3d228740249299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf4c5507c59d57407ada40b78382f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea187ddf147fa9bc335639f956b0e4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb9656c01d69ffddf81b53647e9978102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5475b6ebcfaa98d22ad025ae7c938103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efa7450b978bd0545cd95c16f1e945104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec4151bffa7dfb8f3c8d9869305bd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400006aa4c0c6158156405b6a0b81b92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b6b742494c8b3c6150dbd93226e87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80913c2d7b18dcf0f74eca655a86222108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac4e6cdfa7bbacf8b6847df2248e2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59658af3ce0bd16da321ad0cd15c5312110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615a155097f0cfde1ae3ffb846499e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ca6665088d7ae00ec3ffdbbb71099112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb459fec99c968bee61852520f617b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793235cb455830762263ada60c78214114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c950523cda154473e0b2f9625332d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9336fe9321cb5ab25214bdf246045116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08793d91e452d2557cb30834b68783b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2070c4aab4c102e14ba57e735019ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e982de8d66e7e927575b925611c9433119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6b660625b6c456d6306645db506b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc05b25a4e5217a217795656e6672d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690f1fa986182f738216c0c46a05424122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067d9631edd1cd7ee7f372a8d55aac7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa73ffa48be1251fafafaefcb78702124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873f5ee90a46e9961bd18e33eb7043a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a95693ecf000a907af9d337f68a102126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb969db653c6056c40db6a0cda165d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500d3cbb636490303d644caede16831128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db55abc527d667201d00d8bfcf0cab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3512b02168908f052db3a1bb79ba41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f73324a7e6c435142d1f6fe617bfa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d521e112757a07f3c2988ff096dab2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebe90a473cc16817e95549045e6436133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa3138d417444b6edb62068e04d5e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68ab4f04d71e43da9410a717496e79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293feeb0e1ab0932d9c424509215cf4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e73db1d8b4f69a3b596671478a62a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5beab0a8b474f0bad41c29cf24cb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd731e2db54a96d926fd02b26d26aa8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f3dffa8551749f4d3fe9973b1b27f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f89f856572803d4ea0cf894d9d963d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0520531922f0c36585832e3518667142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d61b0f26a6829a12724bb9b9ff9c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac51582f7e91f05eeee5f8789f3538144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62fd20166a82eecff57db92e215a89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfebd4b95cbe66fbdff2f764cc6fc65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefd98ee6e4bb5a553c9a5eccc9d52c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6ab5f5a8413e62ed03e7d0f5c6ee8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c7d4245c593a67d8697b6aaf29b85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e74cfc1e063b4cbf0f82071959872150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3aced9b93245feee4a495e976ae0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a40721aafbdb0138f0f9e567065e19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257807afb754a90a4f6d9f0d36562176153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21227879124f0a5c12bdeb30fedddd08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15894efb8a314f013cce504fa02ec9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adc6e4b1455ee1ab316142d1de6301156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053867935ae5c80ad7f30906a18b59b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf1bd65ab794639e6f42605424bbe2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90622906bbd8521af26d47938c37c654159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd9f34791e7f6f949b873ba6fb034e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86151da03f9e6be367433ec550fe0aa5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2d9fe72286f19d5a820ee0a9c1264162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889130dd5acda5673404217567c5c7c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124fce40eaeeda1cc57190b17138565164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f32ddae71a2c2dd9656ed7aed68c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53efec6edc1024a70ba438c5b040d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b93e00d6c9bdd78d038f4b30401f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5164475479c6362d0a4a3c693cddce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c871fd7262bf4c17bb3b6cb522e456169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34596e305183959030e8e9a389401d18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ae94a559f2665aa4f47d568caa695171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14326856bb3ad1af3f253f67036a9757172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51155d43a6265d45b6c56e4ef05491173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2be4d38761914a862c0869d2af8dc174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>