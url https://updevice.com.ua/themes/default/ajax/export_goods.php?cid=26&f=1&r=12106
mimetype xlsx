--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a31f017cc62716f431e4868c1ab401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a073469d9ac5e91ee0bfbb16d5ffe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0552d2f9ca013b3aea82b019350ae003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324aa64e97ba3ba2345bcd65de3c64bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a4913f4d7eaa2547c12e3060c5fc95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc74713b19a15a3089690219c7acc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587535517f2049cc4e49c2a99e7c4ea97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5e113455bd3bdf2f6e1772a31f1e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823dc3c4043edd71978ed8fe241447a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36715023ed82ecddbc2be7514acd771a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a92a18e2eae123160f8965340c71911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72bf4dd7b6d7bb79a9222b0e2999ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939fcb753313778925d0130de41100013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3395bcb952e9812c86d2afc2af2c78214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3813c5119458ede6baa7b77ceedbb7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8c7d1a31e259187956bc7bee2cc6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8db726397586c3a76c77d42dc7812517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3aa9cdee4b6b5768beceb307cc5bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e14ceed0c4b452c3886d6abc13bbb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6ebc9365f9652229a901cafd09da820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e664ea2226548e07c7be29cef649a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ec3f5b8c8f61b0806ae121f50ba3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05383fa7891cd9289a29805557e29b5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8919fa94a29f7a96e50393fbaf18b0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7be78108ff477b82d5e27f86ffceeb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552d1e8ca30a4d3c94489c4f4b964bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ef57b638b272861a472a0e4f85e8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3bf2d72dcb5790a785f9a576e5bc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb5e86e6880e5ae86d50bc078687fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d8d09bf12a5587949a2015cd411af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e266cad3f38dade3146cbc6c9b69e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51023be0fa54f64193d7e7d1fbe469732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a6ce5bda6bd25bc57a6c96189a7c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324982f36c6b3558622a6e67742e7a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d82db9c3e25a5eef8bf67fcd77875735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357c9a18efac512b053a8fac64ff70c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84a4f87d642d5cc79f40daa46c08fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feb1eb263058413135c75d5eea737c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011259c3f01ea152bb4bad53c30f68439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac6bf39760bdd744d14cae49c8ba6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9942592b1ec072ba8926a248b68cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819205d9e7532d410d2d0448e31d32b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39d27d53a497f26134f2d1b694a65b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc86b14eef5236b4deff323d67bce0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29004052722a3322d53e31d211842145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e2f45ff00b626c914ae7f434e289446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8f1210996e7bd3f2fc3a9cda08c1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14a53c85a05698a934f7a7e23edea248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cd1a984e2690b94f930452140c73b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710313f856044eeedf50ec317d9d19a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9f926f61de54b976a36e69a248c0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c986c49c6f51292653fbc24cb62024152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee692f8189a3b67643ed55d9043a4a8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c140d1e699e560abfb5eb28e0d08254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785525581059393b7f4b380b1ce4e1f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd75911b56c69f37990bfd67997a9fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebe5e3d6ba5d90abb7f194bb59a2d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5df02a08e3e4ba89d2475233eda4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33d8b4249bb44eb6b8cc163e854f6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26747ce6883c2bace7cf95fd0bc4cf760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5764873c96e4e62ad15430345c72f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856dc8b42023231c1723cd781f12aab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe712ab13e068ef0641f5397df153df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c93662bc4fffb0142bfbe0cb40417764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa41fd2a30926cc7a5af9c240baa0ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02313b87999aa619481c82bdc9da45966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc891cb356616d5a19a20fa58528b5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d85e2e6cb90ccbef7b6829df0cae368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a36ae9e9f606e3fe136f80afcf8dd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35953502a922f27e8812ae99320d6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0afa53cd0c28d7b05a3e3e2dd483e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9f04b6739a2b394d3eef26ae10a0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8be1f7392c7a655f758b7fe0c9f2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0505f2fba7fee6d1ddbce29b9cea9ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c168c77f9d33858b97ef55d31bd7f9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a2fcef9b9668853d01b1e9bf92c7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53097059e78beb3a0ed88bf4a030b7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeabb67ec7519658bf8ecb773f21db878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac187e646249f71198a81d5140e11f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20781c90ba3c3675cb585f0b1c46191d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42d122b41387262d07251f676cbe9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866067504b00d2557e2ff78874274e2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3845cd56cfb3e199ad0a263368fbe4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b556a50adda6b648cd8b2c926327e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74579fb8b279aff7e8e8e719e0850a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843f020c58de7be49e650689a1d648b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed37e98d315e4145ab9129cf189a74c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e33ccdbb1d9374ae109bd4907276688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74cc71aa6db872d333955bb3f68c1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9b0f8e791d40899bb59c4977b34ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58215ea9dc864e4c1226e0cee680f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c474ebfe78835a8e73095be5ea41d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b376dcc20325e557e1e2e321e4d26fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8f10da0900ca62d0af2b6cf3a2c9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4996a1fbe5b4dfe9a99762bd0e8e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603820e00362c8195b3c60b8883e81d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf89fd49f9f2f36928c3902ebab1a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d85833c7622dcd55f297a7042eb92398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f432018545d30a7b720a70ecffa25b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ef6a25c2813aecb666514d0ea3e0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eb810c1f7eaaf7975bffd7551ed53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa92c117e42bde129a96883f375fe1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde97c0a042779826861d0305b60253103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2ff7c7fc919d56c50cc7c1e679465104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b989b364d99f66510f25f47b7a1c0d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a6b6a2a3d9b80d7e6a5e9873da021106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4cf553208e0609739ec855b00bc5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581640902d70dc8e362d6d83abd9317108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498f3e0fa8a9b44fd057bd9254041da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc67f4a4cfd681329f57f707a9897bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf44e62b2d07af5499fa4f0a1813b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc05c07b263bb66cb6683801f352d18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfbee34c177b0d5d312659646d3102113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf744745485759a8bc6e0e74822e1e0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f217beabd21a4e79db40e41969be2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303fbf3227db6dfef4a6857ac13f70e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2ea62d6f86d7b1f434c040125ef7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7068d52a53ec3166f47a49e5a079776118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ccebfed4a7b6523a93b28d0839912119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267398d816f553d19a79985ed0642e91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084e10bbd38c25a6e602acd0739fc36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09f4a1bf93ca848444d0efdaa95d15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616518c759da270948e84bf542f33e99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6714bccefc14ed85cd4e77fd3a3cae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff984e26ae5ff6f658a9a2ff777faeaf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb819b204788b76b8a31c8b7615269126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9f156b45737b6d6cf57a43d1a6bc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f09a49a205ef8a834d30c3d93ed296128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a63a78fc583af808357f3664bd6be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964e6b00ab0136296087d73d90eac47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858299f2221d604d4fe0426e1f6051131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0d73ca615ef4420d616cd46539afd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72f43658e832d45676d44418c29ef7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43644e7ae5ba49bbf087dc78861a4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742cd20929314b1617d1c465f376738135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3db2982ff8efe521b5ab5d183a00bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb72db084d6b1f457a3313f62f5b52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517099ecf1321d80d8545a1b01dbfa5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ff57e882e931948c396f960bef66f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df648c815d442acbda30f1cf21cf8265140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6db8ccabcf57cb04feb5290525d0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb448fad656d40bf566b6dd5e1905e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e413dfe0b70eef8e82f401bc59fcd62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d54ee93b9b386c72842a77cf87dd46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dd351e7840c71a590b286b944c7ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff6166d65af6706bda646b95defb1a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24f461fecbe769bcf1987c0cbafb75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66a67e955331e298ee0c8358ae0738148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d3d3078ce238b17352b6cbe780b0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b5ff65f8b673f9fcd5db79bcc8adf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec93c8ed83319e7fc488ec6ed9aa8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00507790a6c0a6d72b9de37552d3dca3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea80d324b50670541284e57292ab4d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2d5bc0ccf8fdbf1e0979811796629154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642a645f0fce171378754e200bdcfbb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492864947cc03982fcb488ae70e1240156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b037471c11270037958eaa1c455a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068c445d088a2570219afbad18da7bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdf28c9d754274faae606f9db0caf2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa832bd3ea93b00641504f20d61cff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f8ecf239d4ecbbc48e4378e26969e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ac014b6eba822c357b6870dd4a8b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acaf5e51a85d98d9e5c56ab513792b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1de61a7aafcb073ab8e0dd12b04b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c8de7fbe4ae5d9f21de43c6fe786c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006b1ea413a8dfaaa3103c484fe3083166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d95596844d619bae8d188a111e146167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cad414bffc0b4a15c7719f550935c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990c4d8eb8cb92350944802a3b29f19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2247c0a53c863428b55bd8d602555170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb634f8e2d80b7edcddf82240a9c70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e04946529044eff4ceac98311777e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec49f16e87c533966fbfb8d82b4f1e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de29e0adcde2232db9a412759129004174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda851ac71be2c64530409c6f7a9dd0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08457dd4df77e69a22c11f5c83471d5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925935c760517ed269b68678a750277e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f025bccbe6f8c0f7af213f155e4b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b73c7b685f125c9f15df1dcaff2458179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeeb24bd69522c4825d0b9f9be7b77a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6e28f2730b76a4f5b0ecad72c2bf7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8c5be13defd65da72c85250b1c63a182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865e072dfde108a44c8458235879fd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aee0d793c945bec96f9da3b13dc69e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894956ce63a9198f902a7725c8836a0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5998bc2671967e2ee5a9a88678d524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9138f6e32c164db35b763ff1efc655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ceaf929daf88440dac702b95dfe716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268f195225b7b38414642c9307d4afa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dabb82926b5b64d8d7d314f2bb342a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4d61823d681df1af2b9e5df3f07c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fd543722221128524ac1cd23c516310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fe02394b0bf9ae59a55d8dafb24d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c781af3f67e5d62204093bfda184d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941d83afa1c91a0bf67c782c76acb7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bb0c6437a87686558f02ebb7a820a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07052e967e430c1fc42c747e3a3f88f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32375a68fba16312e9825dec5c6d143816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179e7cd0250140f0948149426cb0c4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffdbe32b40254d00f9462ba20c229e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdd0497e38985b72c6f060c27c45e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c15eab41882c6fff846365d62ecb5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710649d58362bb9385a368aac631d61d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92797b56370f304d7fe66c90059399c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357982ac1d96c1e0822ce0613f6528223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4db5a3910001a3d517f48d8505f51c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824b4075856164479814b6b373736eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e8a36669e1298c7dac7a40602526c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bc5a9c04d61227239173b45ff663327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4064abc347352bef125d27bd6ed4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a703196ed7fea879296b58b0ab2df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf41ce1521b9098abf3a176998f84a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ded2d4f681de4a15434f69af7a4c4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b79614d20df89e8ea6132c2172d4a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7f6a8c88904567921a3f9c889229533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754665537237238ecc43fe29636ad6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14fd1356de25fe3ecdac91798c153e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41f53f99938fdb09fdc3439085355b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9ded3dfc28ab52203043946f01eca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1e8e1c70dfe8e063228c7d171d6a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38bc879c90d46b1f0ef4427fba043739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6757ffea4fad1ee509463a60bce2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea635bb9c46af9cae9817305cb32041d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20d2bb2e9b33f2dca3cdec408f181d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13ecabe6927beeb0e147c178243d1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db41391c943da3c07d9f51a7e7c66e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0d0499b9a5db270e9dfd14a492bca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d147b37e20326ef660a3f4547d851846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c60e540144820e5919a7b0705dca4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd319d6ebb99602f9365b3c507a35f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23639c2235f8d0e8f0ba1e1c9bf4a70a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b588c7b8d11065e3f8874744e94ab5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6451de65635186212e482c6c0f063d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df096c229acf9aa11a5699d48096d0f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe7c92fc9f7119ea2dbb18e388f8ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d370b1683afa61f54a3a13a4ba26154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e3ae70e88aa7529057200a80b290855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61002aad809f54299e9cb594f51d5ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9163a8f35e2d23372966ebe71499257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557adb435f5ad3f898629da7bf1e34158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce36bc1b64e5bc64a27c4fd99151a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3cbfa39d096501da782ac99bec51e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630f6afe902d46138083bb323b6f3bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f2f59363259c887408004893496fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bd290012182c928641d97cfbfa52663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ea4c06aa1735d1bc177761cd6bc6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680b6086e919a6ae6f6fd6ab394440f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3b5c039c27b3e3d70c7b34f53207466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc470325a76bf313ee6a39121c0731067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da296dc5fa139eb25d3d8b22f6e4596268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb90ad2aa767b7c6c583337e9ffb1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839154ec3ed23468a845e3f306dc83370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763683539a48cea8437ab350a56b655d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff1c175bf73e87ae2fbdb8a9f931a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881225455939c84b559bcf8cf1c9ce2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269fad6fcabad7a9751570fca902cc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c851d350d75a37ca1460c0d733abe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515d8f2fc4872c5e435dbe32d3c143d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f2c56b2397ec7e942a3503873c46f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d722396a9d90e2aa268cb2ad6ea8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad40a08980ca04337b21f2a576b76279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84b19b96d1761c5025c4ce757bc65b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdaa736ac7bda44923194b3a91424d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accc99cb682f820b72c02cc0ac05ea882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b916b37f0d083ba7d738f9237ef56f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3172555cf64c7f99eb2fff9629c0f8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be497ddfdb97c81c6f21060e0183b29985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83650e8dec94aa2b54b30d8f309fd0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91b63a0c7ca84751e407ad2b49ade387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f216c66326b15fa41e212fbaa063d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af994c6e3280e005135e609152131bb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dfa4844238297eec42dc5f45d768890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da9c6c25b4d557840a831da9d4968191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb952a98b5f29d7c84e3d6dda9a48992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d41cff810fec2ae0962622e6f431893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998516a756f8b3e0806f9a80fd288ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50e48c63ca2a0a8fbccc6a6ee9df1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba75a6ea20f6a27ec28593d2a7e01896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705df20db53e74e71f5c25bc5f5136497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566064900eef222f2e943883ada724198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c391e848dfadac8a3f3be18b78a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b9f1dc792c21e7e608df307c52f15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2243c4f4a4c80d3ecb8bd916995a0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039bbc3907b1366d90b1e4a801a1b81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa71afc7785bb9c8885ab1e002c20a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaffba599ed55f505db621ba04c6712104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b274477bb6fa13a35eaa2bdb37bfa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0380987b0ce44c456aedfb44f13ba65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05c26b52129a595a657da77890e7df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10076dcba6f2337541bc6c567f975f1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ec6a41b150e77fe2510cbd2397f99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898c0fa0118d6fea26e2606f3acce71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f484cb9002643e7e86c51e60a71e9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4b30c22b031985633ca5b22210975112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401db8134d206dfc3f7141d935929254113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8c11ede8a2deffd9ac17e085ba670114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c8b73ea2063bef6356a7a6cd198f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f0bce919ecdb8d0a92cd68fbb9759116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52bb888eeb5de5a183fda45acd2e9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b5b63f4334470350676ad27b5f494118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dbe9175354c3ce3c9cc4a4c3662ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ad6ce61c7042d6fa4049ab50ba9c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a8a7d818dadcb7682396542fd4e7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d616867fc445e5e50a1705599b6654122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc5577083de60d2d17503106a8a75c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cffd43aa089195b64fe199c2d2fa4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4784645f2ee2ccc069f759672d7448b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa6d43b24ff2c788b774db65a48c6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216c3ca360a41d2bc66775e59c38277127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42e1ca596f0d297f8dc9f3ffebad86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734d577dfb9ed76dbd491226a266d5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075947eb5abb0ba6fd65cee7d119a68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d8bda8f07f3f38f6485c5df6f633d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4420a1355d5971dff2ae52c612d98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98207c72ff1e73c10e85253c9cb65a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a9802f5f400f87740da8a92d19ee0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7f36ae83afda90f222662d8eff2e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c512315864f85f66bfdec6c172072136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988484ea9d072eb2ddc2ad5facd94c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630e906cc32b7d6226d5624971733ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477149679793a6d303df635350dfb3b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a948df7f7a27f71497e15b06716c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf6e0eb50420446072a1078e6ee2b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b639dfd5be78fc9cc5bc7870f2048e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48705b7bd7223d92884ad94f03fe9342143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a56277ea7dd3b7c8bf77d5bec68e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc401426aebf31c5f8b68e8da2c153a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97140d1e953fc00fbd9f83c7a1daee9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199bbc179e4614b810f537f50ac077a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688a2be403910840741832bec700e89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759602e8ca88309944911b75a6e3444149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c68e68a70bba2ba1a0207fb7b7a14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3564a1ad4917208eb206f6bdaf33c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351aa5f1e511d4f6d8b7be1ef94599b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee57cb740f9e511d2ba85a47feb83c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05c07db4f0dbd00828662f95c61e5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac2c0dae5c7be6c7693c738e01e199155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cd147dd05ca1ec3edde8d08aa8f95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521a839c8b07e0e1b9a1b5af8d26413157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0545f9b49f798f3b74218291e6c40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852d0f91529ca982239c4bd04d2fecf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6ab47831e13ae4ef8fa8eacb10675160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689f8218e9c00d026d2018a37ca726b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30f19aa64916a3e9f449dee4594374162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b5968b2bebf318cd188c9d80944af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd31b6682bf4273f49ea5154cc68842164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5eb2c4a8344649fb7648646a73c3ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eace936c16d4728885d59a52ffcb7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b02c1dd961e97b90706b261fc5771c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9ab30d0d13e4f1221b29944945862168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef778011309a42f5ae2be7d8895eeb00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6a39a88d58cba8240178acc0b0288170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1fa53d0d9d7015e8687e7706f9d26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d69ddfa1ee0a9e706a453d9050c6e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569114df15a1b2a67e0bde0045e4380173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9249e110c6d8e963315cd31f4f6ee174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>