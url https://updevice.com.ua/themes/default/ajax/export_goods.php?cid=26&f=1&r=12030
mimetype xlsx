--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25333a2ddb03ae32a54526f1eabadd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2df4c74bf2ca2a20c9acb93d51ad612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03b290f390b5af074babdfb0764f193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf933450b90f269fa1aed762ae0bb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23effefd2feb0aed004a0178e376345a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404691d822604fc36831a040bddd6dd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064dbff821adffc16cf8c73c606f9757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66448314c2c161a68fa406a8ca9430a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64772d44f6b3c725d2ee3dcac5a895109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220304b7686a222d8a855ee2470dd6ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939e345858b27b3b0a2e39f48e324c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbb24fcde777fb834fe976dffe7b9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b18a3aebfd072912efc917c0c2e7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d11d1fda98bb4a2d0bc9f38960ce8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff860ee888d00d7121604e8c73ffb3d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23042476097c1ed0426d97f2a278bbf016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8cef562193bf5f84fd214e27d23ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc482927f3ee0c90909bc59f44330618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414be386576b09463f373ceae13ebe8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3062128d6a13167e07c7749db93ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8859d9936a3d4988247f488d50be221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a855bfab553eef425f24cb0fecc6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685d8eb752330f8a986307dfe0f06ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae0f6cc25af549c3330a115bd7997f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb213673e63e619b82015c48e69b46f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450cff866c0cc0161ec0f4a807114fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00e2a198283ff906d661d084b8cfd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f6e51feb4ea4163b084f909aee30a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f45df7daaacbb7cf259cb94c256a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b149edba2208cec82b84c0d02756ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f8419674b3e7383b79536f6234d2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bac15c8914ee6712ca929408883fe532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ce9f6e4c72fa68272d898182e0a0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f294bcf1f5f084cc7ea324c18508da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd90361602211791bae16fdc87961b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7561a739ae7f23bf836252d4e8d94936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafbabc2b888fc8ce93f13d0ae94c0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1c3602721d7854f48d6e08e1ca01038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50510b0ed1a68174dd6862a4a0a97e2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8eab652e79c8619af5bbd3d91ed7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefc06da59573a2d80850c06ae4ed1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b295bbdf6c4c025754fe08b6a894a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baadd60cb74dcb6c93cf290af3799143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849d302d02c711ef1ddf44611fc7e2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1162fb8eb76c528f1ab2bd75a9476645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fe2ec88ab0429f195565c07f6039d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18ca4ac290131c88658c44be5dc7b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d05b751a0df445e0ff234c59d92e3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3bdf420507ad1e727bdaee8adb11d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f37660590a893e495dbe4d7778ad8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf728c82896bd5458736e1990f814f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b357d4e5ae0658d95acfd29ca9e3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03fdf918dc9ec5b3b19dcf76d3441053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744da409fdb317f4a8805c6d1dff22e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd0ae6ca29b06f2fea20c67587ef0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3fed47f84e04906d4a1efa98bc30156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9fca867478fe14e40bbb17c06335457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80397c535b34c2cf7c5cbd42850b9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd7c1a0b02842e5ac135398b61660059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dcc8d3ce463a32b49ed6b9fc14d7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e61221a8bbecbc3cdc9e1d31b876d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120ff3e7772a707560644f278ed87b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c311f8433c278671e9814d188e96063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0171cacbe71ae93fdbc3f860342f68164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71885824355161f3a5fe0ac6e36ed69f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea324ae539dcabddebaca5e1977a72e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2365dd6d31022c4673f01a6389ebb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b8be0ff77bf10cb29239bc06e24d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ea19451f8777d40dae594a6508e2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1443ca310d09df54cff08fe191aea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66915eef4df942fc44d026a122fa83c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbffcae38c1c445ee809c17b5a0ffa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3668b46b8a158f57d53c9e7424228ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f41545f6657f6c04fdffbfab105c8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7569e2228f0832eabb9122fa3e7a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45b72eca6f18fa057091ee3bc1d08676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac6cdb1b11dc6a32c7386a7b2deac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d038f87368c27550c450c222a9d597e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519db245c98ae4c2808c964e593b32579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03cb4ec6fb1f6a87530ad3d748bb9480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc34451b9d55b0738fd0a7d69d4be181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d04fe7cc33b5d3f5e7fa7d97e4fdb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e6dac8c56163a6603557dd072fa7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ed7f5aa66739538c495abba8dc14084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e83dacc23fb5fe8196f97aa0f9a11085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad442ea0edf697ddd034009e4794df386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2361b22e5f318815ff3832872b9d1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad186c98ad1e08dc92e704c6847e4fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91be9633c42e44a9a0d40233d217dd589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746bce22a45c1abdb0ee3c66a44393e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c132efbd4d90d88aae1d23b1375e9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740802c160e2f07a66a235f0ade0b43d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e765332b53d29f29dac0ff3c407a56693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c947c1e9bc64164865e7745d8542ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aea519754728f6740780ae90004c8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd4caf1f1bf557a575b2866f20a2ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eb8248d1e9c7d5cf86c980efcf67597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273eff8f53486995456be39bcdeeba8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469659f9dbe4943495431d60309cc6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b7f4f24d83e819b176e16453c4c48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe1439909b41cb60253688a7b1f9ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ce567c1ffe9f5548dd4bce1a92c6c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc13d72862835baf00b006752001c9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeeb98ca7e59b626bee80b6d910459e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5eaff8dd8e996f1ed72ce9d03c6f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c4f9b5d2a52bd695c15a552007595106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b269da391ef7bdc2ffabdfc1183a825107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54673de301db0af4e4197bf5951d4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e074217cda4172a87d1f4fca653eb7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc85064bc536f4b022a60663665513110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233d65f6356a797d4d67688debd2c9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9f59460091399522aafe1ca66659e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d011607d3c2ca2749a5df8e236ba59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b169de7f6fdd95aa0db8cece7b2d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b731d690c0c293fc04f41a0a9f5bcb6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c43c5b2368979cc6d093ed388e24e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbc44429d2a1c07218e44d3f60ec3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61987c16dddebd59f999f40903a62fe4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31fbaadb08d2cc38294f53f139bf42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5f5229b5975f93987811f65ebe67c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba8af1173236ff7ccd975b117427a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b47d78406de99a62d00d318b5a279122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c2b73645b5b09ca7eeae2c576d370123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cc6fbf489a2e4c97072667fc56fb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb946cae151bf8e5424373e13fbbdf9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ac377d52b43697c03481a4b017323126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aa3076d8b261f0e4c4c0b9dfd4d0a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc2fa93436066ba2244a54f496f877128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda349eff486b36c307719bc95b9459129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3ff6bc65e79cf16ab4e773405fb02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ad5debf7132c8f736011637530360131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bae6981be1ef0056e71c23feafb93d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccde1a06a6b8c3b1cc8559330c0c667133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c792d853819761e246d104bed3947d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d822e0c311a878f01cb5b98c251598135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e015dceb74ecd9ab947cb81fbe93b01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fc51d6e77efca24a11916236e2082137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7c90f1356ff1d35ca2af2eff272fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792a83cc5dae6e5d9aab5b0be0eb605139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16385077ee144580252e69329d84dcbb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fd0710f64b4982a4cf89827e7822c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c49b9fe0b4414bd9d96376db81ccc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a43281e49e7f105ccf46c57b0e9d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bb7b581deb6bcc394b4fbf2751e95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6565ec35863c4cbab70045d5afe49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2d405e91b6f77877d005eb027b1d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec90c9bce95075d0642053979b0ea6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc1acf108013a8ee3596d0da9d78a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1d4435b2cc5318891c5dffb8ead79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1d83ccda6d53d2e46ec5de04bfa8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cbd7d117399aadcc5dd03eed6be2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10f0fc5843487b3510093e5331d653152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65408abbb66cc15dc8292d556e911e6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a040c116cc8794ef3a4d706c4d0ed9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff84377647d0df956cbdc027b104da4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546574b16568a9cc68735d1246038f10156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de0fc6636aff54ebe9fdf60b747e29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e247c45b79d04cad4682cffff59cff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432bce13d4196bbeeafc168ebedd3d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9c251e48ff192f37df9da8e40623d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e342f9f60cb91292648e71c2aa896d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0f601e685ec4e33f4c9517b329ec4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26bac19e226e2f963f5bd9795c510c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e6c08beb4205519183cc0f8b6a538164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7637b4fac3c797dccce73fb35e5070165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8de27fc9bfa93e25623b6917f81ba3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32f91d143abdf9f86521e3c5f8f89c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9efc54e2aee5aeb662a8d8e03d113168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d627fc69fafc68089a4819472fe94eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e7d27f8f8f905125e4bfc67c7c08d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf303fca0eabe2e6ffb96b60cbbdca9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e33e8f4b1b2aa9bd304cd509c444e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd13ef1c3ffc4a20cbf1f61823b7d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40a75099de7d9fcb980648b35ee615174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3dc478a14eb776c654e98fda3f4d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccc018bc4895eb4a01ec141d57e806176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f5363f12c3c16a8223ec49be409ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef5c03d85ee394e0c589076021a3af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39e1c9503a1fe1223f982e7ac936a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149107cca2f3fd118e4b2d5ed88305a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defa8450597a67e5dfa7c797f348d4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34c4b908e402900a3dce73f50addcc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b12942f98c5f0c525c9538d231971c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b24f260b59edea2cb5242e06a23c304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77a49a56f53679e8ba661215cef5185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a46fc58267d7f8da4178ec85faaab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bc2f6adddfd956286be7ad3cc6d197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6faf8bd5819abc77a0f106fe2225828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be3e2ba8e2a54c80a3605b35beb2ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9f9caa39e77e8616c5fbb1965495110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be13b102fc4b9fcb4c9744112d624411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcf22240a4953c9ab0a50d67ba411812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d2e82d1f3b47df18d9500851ee32513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcbdd45cba735153e52d3a2ec9458314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89081f3f05111e1c3fd3ba5b7a90949d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333297e7360d1a54a225198b07112b9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94a876f84cefceabc79d2e4da0d7e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec826a20eaf25abbdf1ee9e12b201d2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb0ec9170217d1688a9eb28b999d7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941095ac1df219420677c98467ce7ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be01e3debed447b6953d16d2a4e1e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da243976696fadbd0cc7ceb3c24b4dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66d129addaa7fb71394a5b7d57ac8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f2f6aa4164c313ac60ecc723f477524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fb5f4a68c03eb05ab2bd77e1fc58d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23654eb4a056202a41fe6048b7c381fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938d51dfd4fca72a0d16b2de13aabe727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f533890f74d4893d5aa9c41b76ebb4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd358f6b678ca0e2086a10057c21f2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca71c9658f24225c21756d1cb48e8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b4f9da57269e8f84525a5fb11472c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e929266534735cae92c18035f3e4c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1042ea5d1322f58af5a77f90bdec7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270cb0d82407b194053dd14f11818c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89d43750d926ba84193a49b7427b5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4708bffb742373b0e299016230498836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac84093b4051ea5a225a970b1c9972e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555c14def2670fc58cafab9368e3a3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabe56ed96388f5bcb94edf578e4f9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdacda87f9547529f27193896d292140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1638643c0a76e8863ce66a038ca6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb01f04a943d49dd45170ad5c09fdab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141004778367ba15274318d47ff495a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81201e3bb25c248dffa0f8bc97121a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd911f5fe0e0aa1a5f2e288dc230104c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b30d40d4d7e615c6c35953fff902846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bb014a5ad221f7e9df9661c09f16347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ac53bfaf7d5e73ae040fcb96cfc9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12815ac455176f050309c863b92fc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccde0f27d0d622c1155ceba04d72e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6837e34bb1687ca174cd2028557f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad628e064f67aec246fd44a5aab54952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d054aaaab8e8226843febf2b7c7f6a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807b8ad48faa3a399c426ebf6daca8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce75e71d8c1bfa98a6a6d6d60eed51355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af9e577793733e8e8bea2c1f4114b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a147b09f28d615ec190f9bb8727d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dca856fe36cef595ff780c040ccc558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721072edc87039717561ec87b0a7df159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b7e4b81854f1828937c540aa7fcfa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3891a5499c4678c914470f23a7af261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b58ff62698152f3f04397c6d1fbb462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f2c7755f1d43ab463e20c0fe364a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabb45bcf35e5f64ceda216df5c693b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410940d047602a960ae94aa89f1cd11665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e90ecfdb77d34d3b7a954901c05bd666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21fc1d5ec80f4cbf60f5052aabcf9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2020bcc3eda961c1c50dd6132084cbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f08c88c2db0711906a5f341596b8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45759cfa69f9385a65b0d059e43500ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db183567ba0d94c3401295afe7425f1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6942a717d4714950583c00a32caa51e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c68b23d3425765bc7dae065708f8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205e51c1c701b8a0a52b658e31006c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8e2a79be59b33a90cb944cb5cfc7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03551841b364aa1d621f86584f24d79a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db70f78de29e5502beafbc12eb2229177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6996eb946de46962efbd9a12fa314078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c597d82f350d08516f3633bf4661b2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480151ecde3dd422308a2a829c80f2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8fc8cd80d589edd8a82cd210ea31481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38c93f0e7308da88c1eefd6af58a5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607cae19fccac9c1498a7b2837e980883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171abbaab21aae4f4d8b8684fb155c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57069948d9df0571725495db1087440885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8a2a2b5c91473ca39afc66179cce386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f9a87f42a47f1543323f15fd29f9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974826366a3dcf6603e938149f38fcf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e60365bac66ea0f850d1a96ff4cde89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168f14570bcb6bccde4b5e82c78d4fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e41addb0f85c3941908020591eb79691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a82ed62333a40950f7967d984cf98c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6f675a05013ba62513bb9a81b255093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633a25f373e8ebfb00bd5c39f8a43ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051235268a2bf9526a79bb9f7e7573f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6d12eafc6ebd83761f05317197ccc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72db78c98146747cc7a019fd9703d3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478db069c28c2c1d5e1f00b1a199e95898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb8549f3366e1349be631f80b3371999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4052833c7123ce3df6c12b978cfee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f535a86437852e88997f5be6073e46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b410db42b38beae106304dbf2d9ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0130478234774cf0d7df6ee57b3b04a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde6af6bd6e27aa9fe5649171ef5a88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90eb50c72d5d71d24cf2e6fb3a14b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67845445c2d624dd41e7985471f4dfce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fff41d2fa5a59442782ada01f722c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5835165d35476a7564c9d06cbd0bbda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4ad58d9c72cdf47a2715fa8f6a0c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65459b185e3b47e24f3bc0cb9b299907110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb1d85cfe096eebe7ac21049097d88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54bff1d0e7295fa6fa0fb4a140f677112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e78fd9f1e3108787ed46f38b0cb027113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a05a10d0defea76a53475dd9c0758e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d6e89cba1bf2088672f77c581b825115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959649b29ce734550ff7cee0f5a64b11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfb8fdbab6d7157c7a731cf42c622b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c86ad9c121f09058cbfb877ba4e9dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3e3d4b4e3f9bc7038b902332886af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9d3e6f385674c449207ee61e612f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015c4cc63b8aa7acf39f217a9eb6dec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa639e249ff26e8cb8af04a721b8ff0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2080d6869d37b9f0ec31bf1d6e1ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df699955ebd316405aed0973653241c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f33bef181906ffa1915153dd75a1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea09d03718141373d5c5204e4913e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029979a7fae1c6768ef95add8f05426127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2ba34cc813e03e8e528385d732e31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e882ed0d13d0c4678ee310df99e959129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfff08ce95594a4c56e63dc5de655ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f04051f65015d16ff0ed445884933131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de84f1cc75b90cee2962777700c315e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e88a08408d98965cfe9e4f19ebeb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17176714646c5f83a441897cde926ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209d73fa834fbea7671ce401a03fa7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b1aaa292b37b770f959238d9038d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f147e1aa981b3c381bbafff99f67f5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf434b88e78c6cc03c8a18162d00994138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac995fdb3f8258e708810fb308a3d513139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818af31609780dd9058ef993da969af6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed173770b055b796aafee33247cc426a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf43587923b57b70b3dcee8dcb609d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115406d39057fe45dfa92ba2fff09e8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03297c2953770f78e0eaebdcf22c9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f836aa7f069d17425c7e31b372d176145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484389126b383cc9b245301a75e3a663146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baf545146845abb8bc0b038b05936f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53085d986ece3b030bad8591e46a8aef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511466b7ee389df18d3a47618ee00be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e84ff05fddba8a8feec5ac8eb4f0d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883a64cfdbee3eafb779de9e243156a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d24e245bd7884b59dec29354e4542152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb2c46fd5ec47f8d9e5e2370600e09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e482497941868948f9e13ccbaa3896154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3aec99a6db5549177b3e6e92ab0058155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f93974950aca9a2f9b5e21caf7b38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed999a33ab289e0b8ae24f49ec62a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf0cc2242939b2827ba48eebf8d1f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327c75c826f52049b6482c00af7037e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65768b7f1d30558bcf720c58be783288160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48aaa6408059ff0eb660a6d10e72602161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e95539a07fcf439e31b53217e0abd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c2b65bfe6b4adbe22ef7816acb8cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7516d70a07304ad12115b67596bd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54410ca9fc6ec06dde4f7404235eec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ca95e015a71f0512d014b9d1ea576166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563afa593f5843421fd46de7d8cb6e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39d188576d652f3e60be02812e3d06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee3f45952721aebbbb1cf97565ea4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383eb470a05e2eec36979eeddad6cbe6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0530e18495e2625266f6762a005afd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33ae068cdaacc85d7b2215685b0500172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c0386be0b02f463f034314ad6cf36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d76e5c6de4a345841e4510e7f982d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>