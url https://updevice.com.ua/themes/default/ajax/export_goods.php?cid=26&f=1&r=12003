--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727951d3857174fb12a3b2b3e57fa8ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bc67e4cba090443be6970732cb9652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e7944ff700eeed7a68958bc5980e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7306b6b4e5d5e0929e13ce091681d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91b89843ef942016d4c98b079cab4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8074f83cd0d145b4ea55d3e8f68806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e567b1bd9ac955915aed4caf07b52f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a83b440d00b0ce9da0c34d0fba4ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190cdd5af4bd20502222df9933a5cca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a4f320d9f1e4cd4e150ce0a17daf310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfe7ed902ca755ddf72801ff38902311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97bb25a41339128ebdde06e55b65b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2380892d8c8865846f1667e088cd40113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fba8278e624c640bba0ec0ed8f3f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167aa558c892d882860d10c2a9a7a3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549b1f6bb13fe5bd49e7e4339306a3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78624946ce2c1ed1c668c7084f2c2f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63877c0c3386df7ae11241ebc14c13818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306b7530fe362ee652ad002c8c7a9f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac863a0838d982b78e4658ca5e4a061620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447172108d46739e2f4a8edc351a56921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb28c572162854be66be57943a8844f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d6f8f5b80928730e1d7230e9030d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5e9249b02a7e8b4e9b49049f86c3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14f90510ebc4d576750926412002af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca5a162c7692a423be05b2ce1b65f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6d2b0e5114cb8e93cd010415b230b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c8082a5dc6a334caca1bf8373a75c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459dac80eac8905a08246fe863e8c5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a350d84a7ae44cb0daa145a6a1d6c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca9808e703a274aba092f202606be431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74975c35a670f61b74a511f00e4375532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c662eeb271452edf736ea7d51411633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dffad3230eae7f8a678d2f8b1453934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1572c051376aaeb835e69209eebdb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dadfe9677c8be3b0b4aaf1b3e83cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ee1d84fe16becdf915b69b800c5cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d09f5cd29896178e6428c1b6cfc8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374689eb0a36709fff747cacd5de955839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3dbfe6c24aca7d57b9e4fd6486f1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e99368dd22e7da97b1546ecab90e8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a90fb1da0a89c40d9b90db678a0b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af231cdf83e5982893572d9999ff06be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9def060bdc4999f00f598e248c78644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378386918283fdca83ee2f1c78410df745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b357ee1a82a68a742d59fe0d003b8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee6e87c2338d4073f08646877cd67947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ebc67494889038b816d1a8e87ca8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae36aa2b16d52db05ef50e0e8a206749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f068aca869e087b7733685364b10cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd90211fbc3e030ee8ec45377e316a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed307cec5ec840f318c77a697a198952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e03614332dfaaf738ca51c6e4a78253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84db40fe37e198bd474573ed71ceb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc51481b8b9434f26bbb02252ef6b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6d7b252eeb9136c3999888f6e8d8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59203b26561b7ec7eaa1ad6cd9554d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16de91ff51ad50bc12ed870aa89acb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dab6b823878a71683c0e35af02b70359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaca9fa74385d4534e491e2ea212aad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ef7168d5d5be59796f13b6c8fdeff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a09e29368a47110e4cdd68e20490662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e53430274035c1ebb61887347657a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dda0587dfc8df5e81ff101e9cfb7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aee80d7f0c34767c974d5f01b00cd865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357d9a92edfe21c8a7b1493fa5ec6bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b0bf0daca73ea62ffc4df33d48e6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177c5cb9667b3f7b45cb98af7e1faa368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9610a258edb6f142183da64f9fcfb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c344e29d6dc2a4d26afb083e93d59e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1face6c6ab20a3d7076d512f2bab7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f00b33e52684064c70f4346b3007a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b838b37abc35a82e644ea813f1139073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511ca12ef6c69f83e336db54c82412b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4a9b6a2f2fa3e1895bb273bee17c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c5d66b0ec2bdc10a423fbfca2c99076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7ea161383d388a1ff9988bc6bfe2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ee92e35c682844526997df0927d5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51988ccf78a43477c2da48e4ef21abba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa742624a468bb68b4bcb9a1a9f4492180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a55c8f863d0632eb57da66d8e3d65a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc514c5a39cd9c0d5106a5a374d1d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bdf4871e07733eb40b77486133c5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765d942378ce86f43b67914b27faad884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e118c01d677c74a559c323ebfb1ccf785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303b4a81015ad2be1b9c7f5144c180f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654ba84a2a9125aac46da026e3c1b0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a18bbb65d0dfadacbe0469725fde9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f672dfa8515052bb1a3c1a2f9403c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea692ae7f1e3e7e82285b481a530b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a95704633452c4396e3024128232e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5c0e9b140b11f3a289a0df680441092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a9c4df7f5aefabca44b2eeddf0ef893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549299ede47f1a4a78edf2914b52b5c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e274215bb282f2ee94fa1223213fb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf65f6c6f76741cbc34e515ff869c8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd321c78fef4b84cd58ea305d73186697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338cbc2ce5ed4f02f75eff12ede0a7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8333dd71944e6b857f8cebd919873a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb901c3b877c46c9a087078996dc6af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2639033cd73ba9753a62eb48207652101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351a0188a2690e7c0cb1bc537ff0e68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a0b2df8e809645f93f83c8d0e2f00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a2776dba0b65eff7735ebea392d1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3be21ca525b10fda851380c5582816105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ee10b2ca4716c937f91f856af62df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14a53bbe5ded697ea923b8c2802fcf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e6cb0c3059e0aee1d1fb1d26f348f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1efb499404eaa92977f7181b3ee306109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f0bf38ed2e862ce831e3f1cfde82f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d0b8ffda35294b0a66e1ddda3614a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ce6294006b9a520d7a034cd247b7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba6399fec30fc7522b99c6373476f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9c9572d4357b03439e32f5fdeb74a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b5e5f0d630ffc4745c6775d2ec52b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8209027c49bd399d36f7d00ab88679116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540fc9fdf0a536d0844bcc6331f84f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0207fc0386c85435d05d6521acf8b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5c68a2955caec35de00987b041b90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdabed49a23b61aa5edae0d5a33f7c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf290830d7c387c0318ce114ee2ff97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d288881a8ac24413f6d7bba289d9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438acc3fa5f8a453e4f9768f40b343b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a52772fa91b864cfa27b5c4dedbff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8141d773ee123856039073fce84fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92271f3f6e64ce33c36d67b1d03534d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8734d8407e27ef88a85d1587a39a6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56744930c3b268bbd9e22605c409e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc9ceb7d115a21f1e9f1515ab74b38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353fd087b0965b826d6fb1f2f256cf6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611b39503bcbbebf569041cd44bac9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab4581b05a8d826b285b625b2db043132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6e87d67676f3b4c4fc178c6df0a5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbad3f55bebc666ae4ec0d2642bf6f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5de948f58a72d0533ba8b5d55a633e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685c5e95e2f85e74133ed6eb1cc92a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a053c0522b957d056f1624a1322be5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb1b7681ff54e7d9fec5d3a59acea2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cad201a77864f3d6ab44d30780dd8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b8d85137e0ebf311632eae0acff34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19623fcdb6aac3612f536e8a17c5bde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039373ef97ce4bb93a20bc63f2f1e1af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b224fcb27985795ebf3341b92bf6015143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb96541f8597521a6539b14cec3fdd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa3dafad9e8f4011238d28446959f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab59f0cf9cdd920a7f40d13dff314ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c316350713601d80abe5605595059a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2e6c3c89d598ccf08dad8313abc95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6462d4387988a7edda19cf6420304ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bd3c1b1374771670d1c90c5bcd0e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa48e54aba99df87ef8c646c04ca5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4ac2f6f4e3d52db5a6f617f242057152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451299e0ca179b5f58062a541306d1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935611f713595183cdf0dd7a1227e14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12987e0d9242b47b0f27fb73a691430f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebae108ec72106bc1b725a17a36cad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed759929e13532db7d33808187a054157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c17db0a788da59e0f89455e2fc0926158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce22cf89715ddab6cc0cca817089a26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8c381db0c3396e49fd06e4853ab6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48527d4107bc198ecb10c4d9099657bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07019875423f4ce54e47f9095fe4ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816b4b54b34efd60beaec10dd4ebbe3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913043d074dadd05af4784f98d47899c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce01ed1f77616fd64efc9635c91bc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ccca43547cc682929ff6b1ada0a2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c3b16e404f3ff163a947d22bec00f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37ad47b50c69163676694f59899255168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ad7a937cfc443c9e5abccdcd0f4f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572b407c068f1d25d7377e0d2edd83d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b8076cc7aa2bcb683e305bde86632171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0723ed577f8009f3142e1004ee143172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fec3c49f3940c60d51b46042d41c61173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e081499c66c201ab8cc568f64da5e5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d4131c70d7c99dd2e68656f26ec34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461b875cfab2c86b51eaeed39d5f826176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb0defb79d806643af647d486255b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4b2d1f0e12669a8b45cf183bb61b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605f9a1e5c2025bc20cd3f80af3d105179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701ddf76ee73a2d1a35c13f2eaf028f180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0df4ed03f2cc7b63f3e181f5269b8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a4598b3cb93a393964ee66e6760db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36ae1523c3cc8454ca6a59f121f0913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df956ff6bd727a7fb3dc022c9e1d8384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3b7b970b31b158fc07454eaedfd645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68914164df287868350a53634697f3356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b7ba2c8277e306b297babaac55c617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2842ea9ff381290581ac229f899e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7704742f0f56a4b10cef317769ec489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26625b739929cc6abbc1dc4e0e1de2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47c80e8137de45eb756d4a7f29d05d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9c1eb46204f474e25923a6785165b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5c093b589ac4088515e7ef2f9ab2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b299e720fcdb6e29e91ce770065af1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357385d10ac8ab0c1af8fdd29619ad415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ba0bfc19b790b5a3ffbf987ebeb6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33811de4737c39357504ed9869cbe21217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db65c9382835938e7b6559971e1164318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae54f78a59c8f18279477ef882538e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68356a8b28cbd1c7803bdf6e854bced920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbe2949d8d2510e36c41ecca159dc521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e656f47e3a7fc0cd132b3c3a23893622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dca55ecb616defeb86e9217b6bb0c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd9032abd2ddc15854ba1d6213355824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52657c5955464852d3004be9f0c961ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f31d3d0b4d928980bdd3aa482e6b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e4e15fbcb62d2e322c6438f310ef727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b289972108995a1cd01a7588ea17bbf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb21f782308ff36fc3c86a32e6332f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378620ef9d68dd8e4b017012c8f681f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e8143e44a14a539ca5084f37f62a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbf2c4b25e79f50645f1bd64e2670032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db87b338d224232a448b444a1fee8c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636b180507231b099d03d74de1712df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af12047009b56d5993e5a0dfe2b66e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575037cafda8166fcf9fd420f20f88036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1675705c8a6a19f8b7d203ebf0f77037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62580470a2c60ad3a5e366e165f04b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b635e8965336daa2e3ee9868f2cb8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713d9d48883fd0f7f00ddbc3c00aa8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2ff12ca42e480704014d9336fcd6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeb66113e1ad5eaa67041daa282a5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b0fc8f1c01544f8bc92d7c181eac643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26355fe603666e492e20aef4f6519ec144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8276ef9a8bbb84cd4353acab9d19945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ece27bdb4a270eccc8d6a3c30ec35246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2f147b9549c84e53e9c123120be9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577467595d3a48a2ddde4c6aca7a97048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b919e77b4cd65c2d2edf19b5a9530549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb90421f708aa7c10ca7425fefa56c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1db9a2ee51fc1d5635166ba8392a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154c9404b34dec62095f579b5dafbfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8007caa92fac94bc7554da6b6881d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4a111e92f9910cc3c9a03588afb4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ea0c87d54a944632d7ac0d99a953555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e514424317b8ddc64ae0b55a3cbb48156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64812c7c6fd8dd5752e6ea2d53469357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eaf0f2c9074a81f460efae60b27e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34b27739caf56d7fa06e509793c6f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce228bc64d3980d030724e7732c6cb1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a90a43238f10267ec72ef1df40a2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a099f969cd57064958bb311b05f2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5f924b636a00d5ed36dc36b9349cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072f2199b6532171010693bb140d70a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721361ceba16a579c0ca2a42310299af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c584407e69d0c36c4eee55a2113f4fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7d0f3cf4585043d21e8d62eac40ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2740fc14ead03ad8f85ff59a1048fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e40954a78600004e1809a430461a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15769cc2340485c7e48dfb54994d6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60435032784d873254bfa4e060a3391671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd078554adaf780151925ae311b94d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a59fb1845a55c466248cb12181f9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5916a722b9baa662fbf60bbd685930574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928110be51bf2d0eeda066716c4cf7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bac672ddbc3a6fec2c2fdf541996be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd824534ab7fb38092071f3c1d912d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7551a0910a3227e78eb4b8993e183578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46a0acc9133b7f1460a4123eef1eec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6052deb87233a5582939f9b67d0102580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa492875ac3eb246ef3e747ff36d9b6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09a3a96711febef69630e208ceddf882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15689d1d0601171cc7147a7630978a7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc37f7bce0ce5dc33be74182b1454884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526257dfffe96b28b6ef0a331468df8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0153073bde4fdcfdea40891fec8db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e5175dde7a27370de489360fcdd3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200dc626d6a86182b4a14b3d04dba0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845a78bed7e146e19094ddef03be7a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a22e10eca4d919202bba8694c90a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da461b3696f3863c42e91ce44f0fa89791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6837400dfad60a1f5b3ce3c9e56fbcd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6844bf4327334d617b6e1a319c1f2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c21ac7c561a32e54ca410eebd9c18894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e758679aff2a41c913658122f2e90cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01039243336eb62431c51d6806f9cd4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4022a36e6a3932d6d8afdd49bfe9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f3276f48e4002f20cd522edb9871798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54881e11887ea6780c8d802f7fa7eb1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16942c96c746105f8e5de250358e44f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64821364bddc4e116f374db4784ba1ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3836578a922aa3e49f3b3255a2a7694102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28b19603439c64971576dd1f80fff6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d2033b8fa94c86bafe45ee7c54b87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b95abe081c833f0a4f5f570e8ca5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae61ae59257291682d4ab941d4892d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf4b38915fc14a9764fcf77b1e551b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f2d65fc209ff9be48eea3faed91a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24aedcb6bb270fa927b929f99b0c584109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f7c938ba0eb5208e1502ed19c1d5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b593c537bbba7410fabccec07694136111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765b1d9703b82c00ee467e0c80590a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fec4a96f4651805e32fb3c7e7f326113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b112ba3f3f3a32f279d929cca95ed0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fbd2081112fa4c080e9233569c077115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7bf429187a4502d55670199386ade116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e43cf04446f25e259554199da8f51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f793e2d886d1ecd66e3919c65f26ded118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eeb9051b840c63580258382c0c4adc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4f0ad7f3c0fbe78ff84eafab71074120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cad5db4d90b65b412974da50f88a39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec01891ded82fd150aded921b74ed72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa45e4d561ac99bc8deef28a548cae0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2585a61505b799fd5bd1c069f33c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7921b13351ba114659aa0bed845212125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20404f0e776e2666260b2066356ebb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8568b78feaef731ed0c08bb427e82d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e009d98418bf76272455f6768cab12c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9244fa3537982d5c1537d17ae21a32e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a3bf30da9475a83ad0a803e9bf2be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57589ad94682845e2ac803852ef60f78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8126e5a834dbc7fc439c767a6530c4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037e9f53381a250132dcbf71eaac174133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aad54eff24b3587ec1669091e44f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a58e3d2544c30d88c213b70f853fac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b21f3c809b03bd429ee8a4a63c15a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9e7eb3307ff26e5a5558ab5670c8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1a74bb920bd09e3be991a2a994574138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44ad78278a7394867baf66c9fff796139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf4bd86c25735742cbc513d416a4aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436f07605ce2049d80e5f3ac3b18fd7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32728463e032be1681a90383fe2ecc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e04fb6b8fcb4a8153a296fd0687fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845959f4f9645d135ce282fc7acc348144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb50d6c957c4cd46bc3a6c2fdb25c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f4191c1e10c6e376b03611efce367146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7cf4f9d53f047b98e30fb95bfe783147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bdc4679284030021df44bfd6e5984148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c04abd84c3b7f32bd4681df5c8990149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2bbbe1345586806e4db36cb3372d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0a8f31488e42f95d4949ed3c3374b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0f25b1077c49b688389e5e396944d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716c4f4bcdf213050c8da35d3b185e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5deca03ba512777477f537efb8dc7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8ff8b50cc748dab3862c0978bde5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e7c42c82c644efb0f5358826ef1eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2eb9018252340db43fb3556d00fcee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385ddc607d723be0b1fb58ae7c43cff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55a61a7c0caa318edc076c66e198e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667733ff6cd430b24d0b6c2a84b9a48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc203491d49ddc1d45c96431dabdb094161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d9d9a2d1071713d8c290cca87fb87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6d907500aed1fc500fe4f99d1c1aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8968541c5aecac14d6b1e416efce5b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24491427f927052d926da94e10641127165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286875cf4b9500532b033e4b598548f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd7b6c49c4b0a94c3189ef833dc351167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bacaedb755e46cc07270bb7b155cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f0ec37dbf99b3d7de7b0e49b2447e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92469d2be6ffc32132d39cbcb43f58c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e7338fc99c3c74852d9e6df8c7650171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0eac5dead99931dd36fc5a373b8455172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6065ae2067842f63fe2908127d5904173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52203aefac2bf9b40e0939fa938589174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>