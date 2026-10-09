--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08148333e8508ebe700151b384f497331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cf59c69c7b34049bc2935a792f4612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90193c8b97a1b5b72ebd23fc9aa3f7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71147c5e28fb217780db0f1d9f84fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121e2c11ce14a9d512e90e135e86b635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2a26f16684103c9dc5293b9f8ffbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72035a480af5fd06cbc24fbb6508a357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e75b8edbd7088ac8bb37be376f8418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428432d1d6c815c1ffd9dc1318e97399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e80a9880d9597d11c0ea4c140944ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b26b05b6477620faa5622da9905af611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983314ee4706293a03942745b6bbb6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b044971f7536f577689406ea93a579913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a87d27e995087f158b4e046576000514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cc03ef659e3ec624c88de52e641ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683162368997b9942a3d2f7b0518c60516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77add7939c6a0bef727c4f65aff8d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc6622115eed1a559fbb50a578c7fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79810e8179ebd59da3f8cdefb82979fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac1e60c78bb540c2210fa5c6391e0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ea4c025a4ca052b7d85b600e7313721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da86bab59f3c178dcf5aec03d66c9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323754e2d9900ed853eeddd4d85272523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735f5e3aedbb8a367ce25812935f3c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7120d9b82b0cad43e14990a64261e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92d6711f0733d6bf9790f5dfbad65626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5a4a3aabd0740331938b660872cd327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d5daba564a75bd16b1af050a3f27028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57225b0e9311224a4cebdb3c606ddb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430870141ca687e260401b367084ee1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77f667a26779c689d8dd87a3a53a7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed8a9cdd2e28458f8a6534f3b4ce3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663738dcf2b5b034128b719d1de6d9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b66333ea2140ef9ed51236f31926a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bff090707675441cb78413ad27f3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c40e24cba6bd9ae1ddfb9d173ffb836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7afa2f6d78cb97c5b6462212dd5c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b527cb23b14d5b6532b729cd1047a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e919e4ead578d6403b0e71e8a872c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae0696eff830dd9146f9a9728effa140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e75c9c9269c41bbc504c25b9647f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd73bce8f9d89545f1bede1f3c0d0d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f52588c5c6379de32ced525a5034943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ed0d7f1dfadad6e8aec1068da3db544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600bf1a2be3963a20545af9de33de3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23d3f8e084a6bd32cc0760e65944c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0b32051e8f97419971be0505d2bb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8c1be264b011cd3ea28879bf2e6e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fcb73b0c8cbfeff58ebaaeeecbf8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb51d2c97cab04abd7d369538e1f3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938a9faf61f3af7926ed3515c9f5db451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408df5d0199b3aa80efa9c5446a0a33152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaadd2882543bf5a2a81653a1374dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75059f328f31749f5a08d4ffdf223e1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad7bb7c62f73b584dd81ebae0b881f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0d60acdd04a948ff37b12b19c1b5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a2f0b89c8eb41da8f1f2957ccf4e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb622903b911e5bfadd3d76b5a2e89bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0df3466280d6ae4e713e8c36fa63a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802ddb894509474a49bd87fa7f9728160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc10998bd2f2e45cfbd3624a641ce2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2583502089e11138ea51023cc5dac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01a9109f6029071e9e30b2876ebda963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116148059e49e9bd8ce25c929fe988164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06042766605d1ce043891a973d50cc7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec593bc696f48f5ae59c15d0742017d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b621ae0faf2db193b1a0a71f792dd1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df315c8dcdf0a0a26d6c84b12cb15d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178176b5f4d95feda2d264cc1ac2d7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18ed0f4333b588e60597696fe8d48d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e454934a9e7a6e6ca8a01b5c07c1e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c6e56c99130a69c11f2e7f01f94f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8570476e076267d1418537af2080d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fd74fbfb8d2b9cd4d10493720eda774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91ebc7e0fe0fbe099f17635e6b8cad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7380a7fbd4c2ca67f8f8082ce3be8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b8a38e44540c7ad4974c828bd97f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455db46d54c430c54519f6970e0e6ee278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c700ace4af6b7ca79c000acff877b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d4c5e2f23c53115c5345a30907db880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0bc397bc504f55d3d0a129e88d87281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f0d674fb8a866bd87c05c3736465b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5e0a2b2c905f7b57856714a941b9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4117bfc197c45e168ce6bab48c9ef8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d1cbc3f4909d85b51c8ee395f322d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081a65f5661040227d188ff6eba030086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ab1c605f46b92dc8d56d4fa958f1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711629d4c0c5411e4d0554e532b25ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed0d5fbe3c18d410ed20a4127ec0a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19989cea79d109851c92f23f41c75ad690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15282487449fdff991b57e3886762a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73214e2b5c56ba53e490843ee0ff25e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471156d8d90792a20f4377e8142f42f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66050b76246f5dc74f7c43bb72b4c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b92c1db957b88af6e4801163f9d4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84378f9bf666ee8fb65da47295222cf096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487386d7d171d122082cad4e85a30fcb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fd3d5484a8bd1c252428e0fe8ec3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220d6c84e8cd08e1975cc6f1286fbed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa639119e35b4547b4348422ebbd0154100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531ab57c154b34acca99429e1ffbbaf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eefa758ffd46c6d11bb42a3c0d20ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1985cf357504dc7906f89606d1713103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410787b18cd3714f8e7e11dcf472a63c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72478817d779e6cf49aeb6fb1adce25c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c885513a2009d7caee3c14a33040595106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358983a8d1af54f91eec1797e7d204a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0831cd1947c23472b4945906e503327108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60659f7875f1a5e3226f00b1c1a00b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c740c5212880d065311b1799de248f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66085c80db855e74f22417455de2d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc465486e7a47bfbd8465005dfff5ee4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6deda8d4575f20ee4a6a51a6f20d50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f6c0fe3376855b83c0d41c340cc69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d84a3992b76f230425c58f0d4c9f64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfd676a5ec8d46f6869feaf9413ea2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746deb5f094ea03e7db15ef1cc0a5db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b66d090cd2e7fb66df1a9b83e0581f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09688735fc78a4cf0c4b2837b1013d29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0c3ab1c73fe8f62433919bb399ca4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ee061b79b88eaf9d8487d2ee01089121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfd492946b4b78d1d3ef97377df4c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca4de20d74544f83a012f984c83fe6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604e7f0c4037b77ca28829d0b5b0bab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecb34953c17fe85541d97672ead620125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeac6da99f775c0b906028b92985aaf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b54bdb4cc279cf450dcf9f10882b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fac18014fe7cd286c3de13d517aabe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cb52d3d301a5f52d0b01e8a92db1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914aa0cddf2b3df217b440462bf6270d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9e4810d5493c0eb6a617e3f8d0e04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569754e0ee7a2ce12cd85b69434ba736132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91349862aa3edd5f76ee9ff30932696133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16c96c8ef340e232d8893070f11c2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd05ebe86ea979b4c3cd9743bb359a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e541426fb3f87ee864a5ec117ecdc0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4d4ae40c88d0818be4552b8966253137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590ff907ed82e90c72450ab3c5ef7b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0498408119a4c77e10d99e7aafd5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719954e4ecc5320b97bde10434cc41e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3274440b6d41e768fd18f24e775ab2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f18003fa99f49f1031a1918a92b5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf4195b61b37526a35c7dc431d4868143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45c14b961aa04d5beba90f0d890b64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d5afc194a88e4da139f57c797923f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbe9116e4db6075efccf22b7ff2dc7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde1688884ebc0f5b4c44dc779b9a68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e977361207d163bb509db8463c7fd4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50c16553b5ee43fceb91d07059c777149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a0981905b15a2a432eedfde7cf8cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ed4da433bdf121c366616242e85a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ffcccb89b3e475f5a60696b58fd41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6a74dc249d76eca04ec493b498427153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7a8e69cc456bcde435d8d1a9106fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f40ad24b7a985a4c7d250557019a3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa52acfaf721356d83be43c75207ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d4b3572744f166195dad6c15aaa9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ee7c214a03598ab5e36e765a99f30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd89d86e6b0e191d19c6911225ce559159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d30f520226c661f76cc3391f57ccdd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a22ce8fd48869322b58502a91a2887161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764c84d001a692bef45e41fd5979611162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a208c29c95ba40105d7daaa7170d43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3a44f1703d6cade1ca991d586e43f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece946d9364e5de1b459411eae124e47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a304eea97913efe2926cd9cc11ed1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bccbb9f7a4998b8ff170a635b6986f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793fcede42f2d7b66a38f802b45e3c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebf61a7319b05e7b4c28a985e15105169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b17a207cea7de273c4f238827c1c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb85173567a09c4f5e54e3eba577c56171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11f02df8e83eac605ff5f88accc829172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467c27f6437ec895d8034990f9ade6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d46927f0cdea327956100e373ed976174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319df2c7b1f80ad31d3377d138a9aa5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab8f740e90ecf332cf66a94cab8460176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aaa5a5452dd4a2695c97f66228537177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26845ff699d7221463b8e1c55e8c3c18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff08c4124998853f74cfc489966ef2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780b016d1fce8779bfb97442907c90e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0fb41a7ff77fbdecfb3812d4efcff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6486e9d8435b44aa378320d856ba92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b90c2ffc65fc6872e7d9ef62bf9323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310714fdf09a569b1be25c95b9691294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da93d8fe8b9f1e0229c20d8f8137e565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bcc71ef49f1dc92e007e64eee7e716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f489dba1d9d38d3423f664500bb997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3497e030a7808e12d68c44f4249cde8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28e3b683bd6a02f0488ba7ca92d0289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a3f29f802c2b560ab7008aa072bc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66804d6186e803be2f7bd5d45352fe5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9cc189c0e0133a8cbd76a318773fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f9fef2cde2b6d02a9fb458f61e83413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757d8f763a97515de60b45fe467a5b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde6095374fff380bbe5dff34fa6ebb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ba355b41d5a29b0dc8836f155ac5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f528152d12ae654796684c93dfb96e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf120df5ba0a50ae3e09fcabe1ccd1f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532406c48476ecdf72af682b1ded91319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fd6115e7f788d83d3648b5891dee220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e958cdc619e0beb4cfa1f34859be8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736168d427531cfa1a0eec2616bae61f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784a79393d01b96635a0379952e998223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4658b4aaa6f4b493ff9150000073c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d92b46262b84dcd39f3d957c5dc79725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dca90800d6237344c9d2345bafb6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032a22c83797ed983eda91115100b3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c90cb2b49046b4fe50a74ca6aa87b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91c5d35a7e35464d4f0dabf9fdb8bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5fb505d608cdc26b55d91c91a154a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75111800c6d30bdbeb3f0f9911023b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923329140b3d03cdd28fac108b52a4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f7022e585457b2954c382265ee46033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7309b7868076020f181f8fe274b7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76898f494add601a0f0324730b88f0f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5588f36f5be3f36c5c6a6f2d0a19536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0e38e3246a0b6a4f1cab2a1c344cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3c7cff7ecb2b1650ea62c29d76ce538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcf46701be03e25641ba603f53a64f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446408eb32e3dc6133142ed949f2bcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472ed63c5f64fe6f0273fd97ab5bb5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29105aba02a0e21b2dd4728aecaaa2be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8ec08c555f2c3f9bbf0070096101943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8387200074dc6ba504be8be4c9b55344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bea9efbea323a551122411410bd5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0b0b78c2a40b84fb9a8346a03b14b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ee86cda6955dc403eaee82c97c95b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ff5d6c77be5dae888888b5d2e95f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47484eb073c26cdb12e1cdf0fe997db549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8701a15291b6bcd6d2df5e0ea51a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78583b701182961dcc4c562bd82fc551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9776d537aa6d49bc6cd867cac0bf952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ff9b572ccd74c9046536e4ef8495453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b7fe69cc5422807824fd1d05b681b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d37c8dd73a120e7cc9c85208b1481455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5c417ce61fa87eed0408e3d701fe456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094949cb49280a4f6ad0b91ef66ee4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bf0aa6927ca015fbeb72387d5616458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48ee2931b1b2d87ed79aa0c04adef159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d9d6a62ccef2beecee4b75d0d4f8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2226fb6162fa2b80019e1ce4b7c1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1cfae0b83a7ca08429b77dcff046d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23312eea27c95d994882ae78695eae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe741a2d7adbebe91aa68e7fc2d1a5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de414685f78ea24e3b0b108564648465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de130da50e69225cf54c355735330b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56563f2e87dfa87810dc894cdf7a1c8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21599112838f40e961a7652249d4e5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c569de7cf7c870d31ba8cb51e74c3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297ee4f66e147b0454da24c855762ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33cdf0ddc0238fa8807995dd82c0b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b5a96b9f7eda70b282b81fe4cb29972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c03270b55aaa7c794305da54bb6c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40fb2457334fb9d3a6de37a716057474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e920ec5f5782d4ca9f875f1f81a4c6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e69590925e504c3eeee52f80ceac276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7274ff3280f8863e4900c069bba7c5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bd5f15b928c25ea443e88e180dda078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c81480b9846943c4552ee32a8b782a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab428b6bf4a102979f29b083f9d81bf880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8929f78e5fc696aa4a43646e0a67881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c47982966d01abc5bd2bfbda1825d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e805a2e8b6533196d426726fe1a3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5db6baf23a12c4fa2599d25d9ae5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6213d01a21ed518908256b5def2830885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f193f10cc03b5c849ed96a225d7f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba031cbdc2478ee472d238777963f2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76af27490dac508b04d1cfc828c91c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0aa24e222380b3152c975e944af8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426704669e2bbbcc3b132bc97a7003890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaba397032bb0c6ed6c4a60a4ec80cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b748e2ecd6b0e029f6455b51ad32492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc70693cf15ccb0367b59af8ed58c5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fae039b77ae80b1db1a42ee39c62e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051905d4acab4b52d752b25b4b3957595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1877e50f81b3b52f4a262363c19292d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629633e012fc8526fa4888a0632252ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea6bbc50e2c196bfac77f2f9ba46cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592a753ccaf0f1e9f24534e28edf9c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821496d4d19ba14eb14b96585aec8b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3904a9086f6a71af9a32f8e6d03ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed52edbafade5f6d6ae6f5ade6682f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd61a05591f48dfd9c12265b523ccab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356c6c7b442e2719fb1be71858d7eb6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2730502f3cb87a2de8a60e0b34dd6c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d59c79aa6d026376165ed3107ec5cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db9ce3cd0ecdfdbe5ebac890cc1bbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8911ef93fd7f525a35af4d12a8c22d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07562b454b0d174bf5cd56e6fb0b60ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbd1cbc7cefebd7cbd28bba505048e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab600837b6b69109187a93cdb1b1d2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b372d5c43c228348c97266481a98d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0145bcfdbab2cae51e0ac41597d247113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eea0d4f3ac83e3cbda1f95634e6a04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f746db54c42109ae2a8c886c196353d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ac331bf41945a87741af7de3d055b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d0c95f0849ebd5bac4dbd992292ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857ea005553ed92d095a42e8e0c80c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c7105f6d18768aaa36a3fdb4442e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ce98efd9899788a5ae65945647ca8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e4dfa988c3b3c8729a0ce6e6fdcf5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ad4ff6ab0de8c596646e8d2bd38a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8ebb7fe573983cb556222957db815123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb684f5b97cd378d04225c93777de30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf268d7f8167ff27660d19228b2853125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ac4ed72809849c2bbb3fa80238244126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550020e152173b6731cf57c1c44f7a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68242108e01d97ae174d6f367928174128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e26de9e15652cc105b3dc1965e05d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b03658d7eb4d2f47eb2206516fdd2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3d57d150ace78f34e38f0eaebc89e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef24b592fa58edf13ec7c1cb1114461132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7ed793d077940645704ef548b6251133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb1660216e4a95eae98271ce0fa1bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea9e6532d19b883715ec381b250d5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c2e036aef4d7a1a91cf7c01525db6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e8f360e66c6a13d15db1f94e41060137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cf5bf13f5c19fb3e341dbe207247c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e86d98628be307b333e69db3eaeae4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9632dcbdf2ffc992f662d59fc140a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b504925818182b80d068871c0cbdfd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef657c3e6f8c1fe4a9073f546f26d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e936b856cc3690757288de29ab1f153143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2ab3ce4e718b053b577beba3a35d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb3fcf652e01ef0143f4ff626c87be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a60c41d28617e36bf1d87f3f129764146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d86a94b4a72158605a5331d30aff9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fbd3b377f08e066cffdb9a7243f26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2e2bbb8f40087a5b7a418b49ddd62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7c59f4a122268c8ec31e04c2e6977150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b6d436b5c742aeaf2843e72b89f0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab042fb8eb9fd516191d2586d3284a26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720845f7512c28c20e9184ebffa2b87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a6c3ce478640a99319563ba95cb39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb2134e62046136594f9c7f2e4e3f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d7b2ae5eb8af4160622895264e0cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32132f0069f073761836c2e9c75d89e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fd1228862d7ce9f14229a6d1995a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4d4b32334ca277cf5b6b76dcecd4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81c38da69f000c3bc1443f4fce40f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b2f3ff1a8ab88c464b0f02f75401d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d10b4413131d958fb6faf88402355162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214d90fe8ee5220216bdbb75e702f0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5a4128f46841cb233b9df8eb58988164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb57c27625f7a692b113a40b78f504165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851bc6f291d1651d91531692825e68a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff02a551bb813a14a5fe0b4acd6f7df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fae728489bf8cd81d51a828b33d1d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca60c3eceda3ff22be9a0e01eeffa73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139f068454014cde137170786e4f8d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f306d19b84edb431d041dadeb66b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb23f1dfba14f2103938d7748397c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ed64fc511eb7edba910be9a5af127173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0242b3ee18b8c05055e6f478d1cd8174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>