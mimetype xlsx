--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c428345f15e9ac9edb3019d96b89661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064ae9bea3d5ac2dc983feb9ae17ccd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70124310049865f28db4f4b75890470f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6226c6af7691c420bf5da3e5178514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0642da89b3d8145880a8dc36f50905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4197521dea8819952d30a46b12def596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa0484ba1a249d5648c7e77c7e45977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5b226a57d5c69da86d4909967664d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1932a559233db3220b294ff8ccaa169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0789cbf5429c42df1267b7f1c7c95410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f2850398dadfaedc537ffe66edb5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2acadeb9560ab4768e2dfc5c81778812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa52bdf238e0f5ff739e985496599d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c6e167584ec7be240dc3f26d707fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393a06a8845cd2449d6a5fbd6ec58a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f33c2437d1e8e95af00a04ee64fb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e113fcbc9b6df645df4e12adefb50c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5261e763bcc364fcd585a933550ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869efa7548a9de72fcc05211eb195a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5f917de9d7a1384cd28178a8f0bab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c4704493bce3e1bf8e2cddf5aa99321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f830a359bba23fa20608e11f47bf022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f15937716a6b38d01434d278c692c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa0c9b5b19e32e4e8106667142ca0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6afc91ae9cc240e1e623a9655a58c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30942fe8bee602daa39f9bcca732cdc226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354b6d3f143e2a210f6931e3b420ef227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382cf438986baf57e220a49f9a81c8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ef402e01e8a73860705bbeb08313429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d5fad51848feca191f983c941ae2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294050fc0d34d3c43acb6a18775222b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41804cc26587a7032ae92750ea7d22232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5e4f763bda9b16a23624bf57b565e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df567a4d03ebffe59a6cf3afd04dab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28967163eac0b8da5a2461d2c077842135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702748a389d9cac47ff5cca5d5b192b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a01a8343e974e7c90d427a4af2470837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4abe573fd564d283d4b16b5c140ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731dab85ae1359fc923a87dd6874c2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbecc326dac67397d7346910224c9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846aa7949d27da61d5e4eb3262fb686e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743362991a6d8ad394126479925b524e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e44a459c06880d9230c042f25bcf1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92642a34c7dd4ed9f77b39221dc4651544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aef9079aa0aa4b1e817e10342e600545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717b281097d16a8e583e13439a6fa3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960918b245cb8da0ec78b8532fb8fb9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b77a21a5dfcd10cc32ceba7ea9fe1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7070e552f77e64bfbdd3a88a5e34c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185fe8ae0c9d90a8a2a18c223414d6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882dded7448fec90c06524bc5138e3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd36b0d37fc5ff35b99c8558135b2bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb87028f8219e4034e4bb38605729553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933e4635dbe5fc6e08977615329f10c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeda212300cd0e6014883eb8b61d1f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ff9a39b4c2e052edf455d7c81dde956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2638dbdf1698d33288ef62680b198d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004980a0b946ff19959466b740afa3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d26056f8e03329f4d2998e8a4ad7c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bdd4fb747647d1d311f92c7d5092660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0be694de42a1d20739ab1473ece3d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39b6ba40dc1ab629d039a148f4db9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d275d7d0c813b88e9af29fb08c46763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4436e3027a5f4d3ab60ab1a3fbe05164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6ffee807de723f9b7a76c4913d5e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d951cec3fe2ab348578abe571f1fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1756a012f93740ac8ae6e549a04fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f10a8cba38a726234f27f3434373668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf0c61cea6117aede6353b52c97db469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eb7911a3abac08aa289d28844c1a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cca5d5824f094a921b9f2c64bad5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7942ba147a0f65ef77df43e944521c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514d93450bded54f7507e09ac7016ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1a4c1802bd30dd14096265ed0581774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38c2dd31562808113bd0643f1b0c0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d0e7fd27fa5c031203050e323e04176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d3ef163ec6b7bee0a51f053a80eb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3cdeeb5ace4292c4994ec4c37833a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7cd1be9f3986cdc87585dd93d9b8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58b7cb1d2782be773952ba49fa8d7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98861918a4460aa48600e7f77f10188381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc098afd06e2937523576f400d8be5f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db631622e5c7f396ae57e4af47c54e0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1eb439ec7992fc6ca5b698dfd12d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a755c7f58ce463c89c415bb2cc697985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ebbb4b47665f45785704c493bb0d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521421c59ebb2280a605b0ad72c9ce387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cdaed9ee945fc6a80f068c729d11488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01589532430bb8aa3da3e270c2699ec489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597776c0c205d66a1aba5af66a321ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1e7d0202e6e7d4c50e499b07dd5da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56135fde792beef21e852880c797b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f05cd72987fdbe7c192736f88f27193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d165443ff4d2206ed4ced9f4df4997394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3661f9ecf586922b44b9fe9106cdaf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091faf34098936d36a0826b81cb703796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec38940b136f2a56af97c07617a940997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344069cc80154437f0eb5daae21fb15298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b322347face5e25cb91e70433657099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bc1781de855f8ae98f7211a8087ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aca9c5e81c25833e13d51804effecb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dd04d0516875a34cae75790ef1048102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcda770ac47ec905fe9ee20197b807103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e665614d96f4442485900364d35e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9ade1e057adb4cdf5b34f6b3b2ee1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311f850e92098ec05149e85f169c908106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4d8e628ce660615e5d0ff6d435476107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed89f217201516fa9fa99f9a08fc467108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1a371430df5c3cf3a71a65b71e677109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260d605a0d2c69fafa35b98821090b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493e44c86843cc19b3bc2c234c568c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f62a51633d415bd0e18cd8bc5792f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d32d665107c6799ff9dff81e77c19a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae29cdb44e97ce57d671d0c57e9d262114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee839a906c9add7c803fa9300b92e7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59f716eab817aa82b812385871adc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba3a756b432299b8e5bebb6e72bdf0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22b411a95975558fb8ac78d82f6ca6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e26b9e2f4f43e3149a506eb0b51eb7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28618e930a9604494b25fe7b1cebd005120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd75e0339c399e2fc5291a19054c4a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a72e21332f4ddaca6c921af5a1fffd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178864a610ebd8871d1bc3fe50efadb6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b64bf8adac7073b55b51d5f1dae17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9652cb8a64cce375ba627da195f1e7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fddf9123f5f04abfd059f1faa84532126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81f8ea54c37fe7735f5f07e9ccc54e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c4d019af9da513de9876df5d7a4a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f1c7774851112ee20edbd2e30ad77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78742e0569bf66b82976e0c15cca567f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664b7646a05b67190b41cecd89eb217131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add478b1498898b674a1394f7328df2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129933b928d850c2d4f9837a06b86ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e8f38f9e0231799c1ca34772c3465134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e802ce31a8828f84a1115e66d42d602135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58669001efe4fd06a640d2808575a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec93fe2b741eea67629e25d5ff0006137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0730e4ce0263986d87f373319a9612a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2839d86b84f960a63addcbca0131c9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e02d10e0ea4c71447167d49c935c5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d780cb5f34950b7819a27a99d56f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837729335efb8447bb7bc11bdb9c66d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90028474737bca0c5d476a568711c1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd3380b5162a2eab9b61ea764d0b2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b6c06df1375129e92193e79a4dea1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eacb9c26feefe204d74036af5ae11c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d213475f3e6929a0ac8662dda53690147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5033a06fd4770b8cb63ac525802b3f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e84c16e487ae61704894b19abf05dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aea241add65f9fc3f2c8a32da0a453150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f282b8658a5ce69ac9190cb14ba759151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274555e8fa013115d3a76e0ae8cf9f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4d8d27d8a945d7ddf1367989e4429153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f262412bcd180ae6169372a913a796154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e755491d174bb2ba77438dcb5d69ab4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeae8c8a07bf6b1a75f5b1d3b23650156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc553571f2cd19fc91a4285c116b7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adae44e65dfeefbda74c09af87ef198158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30001220f976d4188320b8afbab38dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdd6f0615daba22cc31f7ab24707fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f87ecb4ceed8bd6ccd143d26e9726161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864520fe9fed642a049bfe7e6f62b9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eeea66bfa994f0d2e43723a4f7314163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05843f853b364d47f619786985ae5e9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c583ce5ac92abf442e6c5b6e1ce7aef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef53f65e45dcc5734e91790f4546ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1cc1512036af690f66d98e6769bef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3161e01adec85cbdd8223dcbc6cebdf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be49f99237c10e04013c37a70ed21e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375a885003903c02e9a66d604ff6920170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafbb98998454418e140eb3267b6e2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f957225c9139c99913689443498e02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26881f0901f04ebc71ce723cec11f9e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adf1252c68ee87a805098e63e20796174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88968b179c77156b5f4bc32a7c1ce5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be674c14d6a5a1a4732cb1fdd5a23cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3eaec050b0441b2581cf443de31c8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fc321a157ca8bea96ccff5805a6fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b195d71ebbf35c40634c743e7677b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcd092d836275ef2d272140dd4f081180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf6ba289ff0210bbdbefe34999022f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ba1540782bc188aae4d1bdfa3426a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4170197f8d04636dcf11388dd649d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284d29da5be6fe39d8fb6320f0038804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b96c60966598ab6b256b53edcdf17e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e913a0fd6c1a83e94b340d1a3fc016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a938eb09e8d4bf6a0acb8cb4ae8f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5367c613eebe52d441136eda3766d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6a602a6282213ab25c70558183ed29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d352ce0b93d5dfd3b45880aedfbc38710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089195f560434b0e04b59c0b97a679911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e044c5553adefc65038d525c4033b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09a10a9634270278a89accc720dd6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbccbb2340b9b7201a4ee89a5c7a33214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53667046b044f043a13409ba217f08a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285f36f670c81762a85b65bb455437d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805eff8442edc6ca0ebefddb385e61b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b1206a4df62b8e2b5f21abbbe654318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d579f8b3c6f85e2381d51664aa5ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564764454900d95d9d0e2f8d1789841620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4a4f227f62f6838401f227fd997fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58c30739caf6c6ca853986428f15a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a93cec72e3c7111bff6810e11bfd2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c034e84b788ac37e33d5486d3d475524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa813dc59ac848506db2d5196f93fe625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a67e5bcc07717f9e96112a4812b8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308cd9a7e30af6d1d56ec7327192eb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4b254826af7216763a66db653790628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd680b6771a2d583cdd0d559f1cdd7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aed537dffceffac0aeba9809be46f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1028685cbd5f49f55546a5d9d6b6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e13f940c08fb63bffb9a9bab264f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afecbcf9f425667ed0378a648d2474433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5fa82b20be4a9cd0af3fa1a589b4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d10a58e1a6286a601e79d6a51a4d3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53191e1230cfde1a0e98adb0d3783c1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e649ee833b7c23da2c4ecb0d66624f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c0caf370b0efae2591d886a831d4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456ca63cf8036acc6daf6f79136794b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605a9ede09c852c039f5eb0f78cbdb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe48e4ab9dc9a8893b6585f3e30fa641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ba99234d0fe1508cc0d610bc0437842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b35164e758b78e2dc4ad128607fdcb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541c898df66b55b989b21de0812ea9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab608cf58d0a361e7e642d3c80dcc7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055efb8cf1f2f4f88477fc024b0f19eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa79b94c2161cd59faa732ac7c25e3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac65b46947ac43b01c7ccd59f2bdcb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e9223981ee1b6f4931d264e34d39149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6b56cb0011db19c0e46eeb8f5038250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6de12e47679f66ed3cfe74d04849951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b54919cb53d32c6d08e9055c8992152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8c123509685b8258273d78ae044da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4f6d02dd69a615ae5e82374a8e36454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd241e22d7b4f2427e7a6a06d06a3c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0bf493116a8b4e0bddbfcf75d753b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a112376b960f1604f1663c8fe455757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba326d21892260e0e4e1580134331258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30c395529c4af52d7eb36ca10c18cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74b91d780d8771e9ce14939792f94860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace9c519f1f4a4a06b1189052258bab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c913748730eac799bee992a7dbce162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0e365e966a7f71051104c85bcb9b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3607cdd35ed386116dc6c325893d2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a74e308b4e4d892b7ca036f9d9038065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6440f75d110887c408d11ae0a89d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b800b8a11a8f1c8571ed1ce5700925567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c323752acfefa960d50a4fa81dd85cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02afa9fa7d1096b212b10075b7165f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9b9588186ed2ef80980cc919a945f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14588ee165aa1677b762b8598f70d20f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be1ccb187f6cacfe91082777c987b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c047682d0154fc769b3afdd15ab4a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525704a9602a81c628ff50c05da8413e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc158697a377c83d0b6f97c1ecd00375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cdc0bcedc6368a46c7438e25470e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d78489656edd69233174d822ac2ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f5e6244858bc1afcfadbc6956f0fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262ae9ba7f4ce8cf2e3942f1a7d28e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e357d3f24be57a67dc78d400bfe0c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac48d9cae2d499d32c7e20b4ffbf76d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae64a59ce0499c03921bb7ae134639f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ce98053ba5f0dd364b3fe1b46d7fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f804aeec3a6ef85a0fa3cd56c00ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a0be6d573e108cf649d24d3638e7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952267bc419f626420f9f77a8e8c658486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fa8ab8a9ed42261c3c658db8f033387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f696c625ca34b8590a39038b1aca9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ca24da99ae8fd12030a13e36d507c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f17beaecb4d1856ecb40811e2a100090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5face9f1b4a05a3a8d72c8ea84e77db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15915f5a9289f68733dce9b8058ddb1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5a4ca800786cc8742f6b51833559b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ce68e8d23a2e104381a3f32f2490194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e0a0a4e6b23b24618df753144b09795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948d0b95e87614260dbfed38e64f5e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf28a7d22f7006dfd10a8aa72cae95b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578def06d934893924452ba00efee1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f154ff9671763557c4d811a1b0b3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c61f0c0ec8b9811cc1714396a22be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771117aac0e12aa7c07be9fc730f7cfe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fd9a7139ab24415dfb5c1ca6331e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb293cb493c9174605c2f33497cb22e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95a96c4b6ca9db08c30115a124ec46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8d95bd78d270edbb9ea34d29a7d8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c77705372b249edc00f6f8efec8eef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c15513ea8fe944f004cd087da5ca6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8dfdc9de3bfe32d2361c1e4c35a35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1878c9495b7a8ea8097e22d5e8e9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421c706a01958be145649a7b375a6a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4d1c07bf486938073ea7f53e1c54e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b13e3387beda0472cb96f15d8e201112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b2eeea4b471c8b8bf5f772310d195113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f497fa334eaf18ac78cc6b017245358114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104c33db8133c683d400df1529e2951115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a73285f9b1cdd899257341722c3cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15525f2073cb72b5a40bb7056798b028117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b721e49e5a94937aaf94fe1f08798f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415094a90ae5ca57111f52a8dd1bdd79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4e01ce47a60280ef4858565fe7d9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2da9aa817c05a60de3976085a617ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f8b528dbbd646754616f0de1f7fbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502e0054e591f1cd4cbb57e400ed98c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981f95b3baac937abc592a49846f155124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f54e00338b5ecc29d53820659d18bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bc055c2aafeee1a3b6ae98afa54d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3efa5cc7c6346c6cd99a2e6a1f9546127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243e07571faa4d65d259264e2cd1b97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f06f22a2e106476ebd4838b1d5fa6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fb3658ec7e00fd28be70b9813091f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb857175f939b953a694d39f5b1bfa57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a7cba2af087a00129eef2e33469fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9659300096b2f963ef70ebcca9b0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33431e6b3b510776de75ddb1626be3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a44a81368cc3ea745d9a0202cf38f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a32ac287db036d5ee983ed8881c2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c73de232671ae5ee3848e128ab025137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d104637c06c6b37a58700d41baed0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0cbe3fe8e0ac574bafd7098d84d3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e3b14a835ceaf1a604d411cd854dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a24915e48ac43e002994571d6e5782141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621aac733311994ab56209ee59bf5551142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b8441584711bdacf1aa579ab4dfaa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c5889155c2d65b7c748f7e42571a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0ad1eb9bde1a6c98bf702f57e8cc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d82ccca3b7ca638c0e6b05b0e20e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d77e34cc886efa9de9552ac5cea7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a4d847a82f0fc8c416fb94a6b5d7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11d8933827a0ad6ba4210c1990b8fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af157c76ee0a36512237a908a6ed8121150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1f0e44cbbc767bced59309e070113151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70b7c715e0192fb92d735a84c7e477152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf073ace6b382ab541255f6b1b004200153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4581c5e3032b1bda4a435ae4794a2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88051df48aeff758d3342c975e6b19ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919a38201b548c70db7a20338c248c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da470553d3577fcdddf172aa911e49c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d498306415f3de49f2f877a3de75b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efad53e9e4faa98a3b5ba54e72f5de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5624f3224a5ddc4d8207102c2381f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc657f3aa741f1634bb63f5431d0bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50125b7643ac6ef56462e741132f2d0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf022fa8d307169e7c6e475f5d36e66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ca2acce196976e4bfb7cb1df0bcf1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bce874972e32b1b5e85589eafa6e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02058cd63a0b381e146514421ee2c9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7ecc76d4c12e27fdb4302dc9fecd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bd58ab2bd1d90c45fd515398af578168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4344793fd68d2ac79ca54154cb840169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c9476c78ce7f70e54c53037aaa401170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcb680204610b2da43814717130e28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495135087158be42bff3f2691a093e7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca449d58b8a2935cdfa5c3750081573173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea07a3949f4e225cd789e26547e6035174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>