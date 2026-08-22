--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898c0a92ce07d9a93b13c448a0167e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba9dffa650e6910ab6143278857de12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165193a9080e8e4f13f73c5e55071963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824020368cd29ef64f0a557026f4e114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847684e211f1c911a37c1d60e1e52b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc39da93576cf5315709f3075dcebdf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0b3dfc9d7a08d5e1e9dea868084577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed825e68c49af0ec14bcde16d7b8458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325377a330ec59435f4cadcb64d5ab89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc13018abb2e7d9ead90b0403f69c6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431ff21b5a27b53c3c9301016a2673211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a83ed24b44c3a54477dd1f6722a3e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157caf04380233350f43635a4a5fae5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9830368ea7d1d8bfcd16996f26f3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbef20c88be6852f20888301bc8bd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6539224adbd7f7d8279751435b79b5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca54812b71fd8e1e1e0abff9aecd7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3cd6636cdf3ca40cd39445f631c1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee03b62e7992987ed6bb44fa07d550f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f7ea3ba4fc65206de0088887ed4a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214c19ed0672e748e78060086fa433021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705d5518f1cf84aca5812fdcd689cd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11536fd583b831f867ee76712ab552e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9e71109237fb1e76318722399d65d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be2119c6a6a2cf32b38358e171b8c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb49bdf06a80638fc8829fb4fcf01726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c1fa0de6c834e980dfde44637b69627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44891a778302827a5450455b7ef3337328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66390f56bad8300a728efd5f4b608729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3261ec8ec291fc1427d1046d412ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1268828c3a837a0b82433b552bbb6be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea138fc2fbad7bae34d57b787b66ee5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6529f4fea961b8beb7b423c9231d7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87272a8f4d9753c9f194f1657d5ba68634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35023fe5bc902f1bc142ef416936bb4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd55671c83124570d57c2b6cc063edf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fc90a6bbc95e0dbc0f5cfd1544cfd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105637c745ef1fb553c281805c523a5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91b7f689a1ad74dd567dafe20f169539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44b83356989121266260bc578cc4a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401859229012b2f0ed52d2b131e226c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe811dad34a4b95b8dca9073836668d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c66e4e19e4b82a34d7f48ae3e1cfb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a41642ce73a12e82c6f66e77aa29f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226ab7fd88b37c39f0dfba0ddd1dcc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b65d42ed35f10d1cc05528d2b926b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e6015e2e83c142f47dbd7561ad89c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5a9de144c390582deac0013b4048748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d402335166893905729b178b01e3ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ef4b9a4dbc8b6128edfc56b36c58650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339649b180fab03d86042351eb2d84251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a89ac78f79123428b98141fbae8f1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac5c15d60186fd48765c10b0788b2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1434ac11a1d21207f6769850832ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe58c53d3e36313f4ed6bb408069fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b639ca43bb70c0fe63ceb15f14b6a4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991568f022fe1abf33a02d2fe85545a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efae08ce3552a495b1ad8e5a64971958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b094fdc3dede94eba8410bdc1875759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a109e044a924a76a4927c302ce95860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c863cf9f1de9aa2ba250718e237cecc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34661a9bca6d81d07b714b60dba05cb462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc921133b10a9c27f985867f0631982363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be69b6fbca972875fe75f403145ae564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc7a65ae668c9d8e0e3d90027ce6b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa775ac31663753715cdc68ed7fc62b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9304e6fa9cc947449ed28ef2e2361b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c90da2f798ed61b19003639613723868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14cf7cc841b753e62f0c9238ba87a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eef19b35eeb8103476b6c7969c285c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698be9c47f798c506f38d8d3d2e1b4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55054100d472430981651e8524157572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e5074d84a046b5070033f5514c5fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60410a780b9ff05e74ea8858e38cc01674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37db5e19a442f04c2ed9cf12bdfbf3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e1e0cfbe6e6bf17c8657fe0d2549376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283661e643d9fd8e3b44a7a39039155f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983245ace8556b2c01c5a7e33c7a8db378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ebb8c5466288d6c898e6ad16f270079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639039b93ba51b75e77aaf00384e27a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227c44932421c3058339fda859faa3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec29cff860a0bf86855c492e9618e6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe45e0fd346f200e0674eb9a252c1cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa97479370b06f35463841f2da4768784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b3c0c4183bc94e1967246bb1d3aa885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793ebf38dab8d482719ceb826a9293b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0dd36bf693d045958905ad804449a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a52631a31a2faa50b5408d8415ff488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a657f203e44500352bc4566c278c3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b5963edef0e68b41b7d9970cc290290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c9b52e482b792dd371ba316d8ea1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8783e3d557b9a673c7e9741ed641b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664748c7560e557464f490dd383a8b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3ac20fcf71c0de81870a1e2af12f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026510275c912fd81efe1d0596808e6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcc55622dc99c6e0687410a7a73a8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855e1e3247adc0720b8237ed67d565397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23b115c153588ea651d84e43b00f9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59832bf9930516983de903d87da6877899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11964f9b0474966247f0a6dd53d844f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abe20d307e1c7926a4390653ac1e56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a060641c4d6394c84c6465252585fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf1c6c164803fb9e83608e7d61088d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5227997be85bcff9a62bfbff18783104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b14b902843374ba48acb959204af47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc07e4324c184d2161a6993df0f075106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be13147046b86e5a771968caaf9df6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa759086cc82b9ae8b7ffa110c7759c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39259c6b8ada75d4d37ab104561fc3bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c9e93f53124d9eae175992b774c90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c966eec21dcc63576690ac8ddd9c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27a06e19b225c05735f3bbbaeec13b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394f1034fa1de17b5d85ab95e3042a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945ae5dcec85cf244064765d4cb47e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745989f0b3a8d8ef1e212a93af3e1409115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d9706c3a18f7ab2defab25b7607cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755979c5f9e6ae0dcb643b790c9d5c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a4b49c3371e5eefb6ef5fc2b38d82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71147b81cfd931dd1a80918fedeebd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca637e09b188bf62bccb3f4f13e676120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4bfb6bd3715e9f3c9b26cfe4f7278121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9376c7227f08daf4e4c5e7901951c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6ac044cdbbdc8bd066a09e4acbd34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dacbcfb3150bb4c5303ad1a9e7ad6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b69d5826358ad920d31b1dceccf903125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372d68d5c30116d6bb1acdb521dec09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032fc3ec0984d1a3b8ad2030b97de49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a59999b27c53fe9a642f445e819bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3368f39ca285760f6fafd72a1dcc6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e6bfa948873b0404b2a14049e6f52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7b9fb671de6d17158c4d1f91835c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d840d1af2f1906e3664f5b0fbd8a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190649026538a395ef77e9091a82279133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cdcd471e948f378051a704a2ad72c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6658a8c360f6d22833fa7504e481410135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1e6f62bf9d7251f8c561fca38d8b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775ceaea9635cecb54e377627eaeccd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcd1ceadc7fb9fac853a2853c031f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c5b1afaac22a0fcb53af8023918b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca1321ecaf65431df446f90bcab4fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6e0b9ee5b92970183299c9ac7fc6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751c8454de25313d6f6012a0b928675142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3da0baf70fda5d1f1960c2feed2a04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22e2ce5aef149caf6024e7fba3eb00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d875afd99471ecc2543c76c8dac379145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5875729de1edf3f32c2838d2dff22c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f659aa7eb972bec5dc2e2dcf346913147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc9a7d8b893df081bb45e203d5094c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd20c6feb4f95077dfc721788bf10e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0a8b2c9f4177a126dd770dd7737be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0022e0c2f6537ba065ca05c3c1aa9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fdc3aa0c149eed0f9988a53be4c47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e0c76ce7444e7bfedffb479dbb1bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783c884419e31daa4edea3d18674375154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1375c7e52bc8f5a921597f756abf86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64bd0d0014eca46e5819d6a34f4e47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e74fd2188a8d07c5f53e0de9dc105157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be390883b82251afb38e432e650a40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77683e872b19622c7b41a9d7e7e54a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b27d989035b88755a8c1d0e174bf6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b94146d7984ac999e338166b3173d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c046e00e02987afd7ff1256773d2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ccfb59847c57cccb52bc2075c47ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb35eeb7a48b269d6c7f8888fa78e5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00be521b227d85b191114567c097c78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fed2e884e9b6273163316baaee615166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b32d639507f580f38694a6897f1a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b40c4e9499303392263af190d86b77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd7cae6dd2932e5c3cd811a10820f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f0039e13bc59ebffc8d30c9991ebf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0682aea3b64172c4c8037afb0872a7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca5ea74aa96ba28637558ad399966f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e022ec247eb918621f409863712f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ec2cdfe01dc3b271e070d84536fe3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2a22714c12998cd423c2b82def24f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e671e1780f55d362aa64ff0a5278d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdddf3a784a8afd7be9858f20e69d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621da3180efcfff544f821c1e3eb6730178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc41538b07bd41e5c9618e042638d80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57e0094328c244ebe1dbf9d0ecbfff180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf0daae868cb6bfc1910975ff75ac51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c615fa4180db08beb2bb51497bd9b282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f94c9ed7ccecf3518e02f1afc76cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2836fde0bbb8075f6618cf00c464a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ef40656d07da697272beb504f5e135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4afebc12c5e1b8a67b203d7afaace6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfce545433cff3d2d67f099e72baee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948aa92ce7853cfd425e11ae982df2248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d615eebd68bbcb35d40372fc09c8f769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4638c43aa9d11a61e9c696fab617c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50b2cd09f06c7283667a4efa960e9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec8da738803fe953e0e5a20b9b06bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7b499ab9c25ef8a811aaf2e9bed9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb40974439a80ea80b3fab14f4751a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e945c4de16f9322d49d04fecdb57a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3afadb13c39f1b0c85c1ccbe8775e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa17b68f7c711edd7b9f1228e80568117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e28866f27fedfd166bd807c779095a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae726231dccbc6c2f689ebf06a20dd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a186e42425487b1efc4d991c1d7a92620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852aa5e9d1e8c31eac8391ec95456c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2635d23361d5c8ff447e4c64c0b7e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29583d59b907f94f0e58e9e0b5e7ac723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c3af956b7e864437ffcee521dde1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8340eea05de02304941437ca986032225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3be11ddf266f764ae611977719dc226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75298514c7c713140cddb09cd286c8ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041e499368ff0e227a3867a34e21d6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec2590a7d44448a8967db00e0139ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5344a0e26f833c10b742e45fb32faf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47ba486208d7cd5e1fde5be13d472631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494c92d2e7a9e13defe842db38c7e5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3026333813aa4d6333108d21b197cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e15a5918775c00e6ecb12fd92c10b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a066951df91f1d0ad605a254d0b5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa2e5a974bf33bbb7cb2120b37351636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d292f895e82d2653f02faa81e3f63937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb66ed1a6b6a8b2677b9577c507e6a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980686fd442d507535d47a7d267a6ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d74d609c89329df2dc52497d254d1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a602904f214aa3511dcd30dba5d492941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f4738b95ca258a7b8e022fcb0343342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55182dd66c9e14833b7266a099d645c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abc23383612b655b21551bbf6a3cb644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77b1fb14b9bb71528f4e21c86d5eb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4757fe9bacfc24fcadd4d14c127365246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1313a9bdafe8782fec5c618d548b0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135e98f9cc718682526ecf603f5de5c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459614bbababf85b184d91c4fd43b4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4579253d764bf3f7b2d269896cbf950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57334bf311b9b05662af9ded6080eade51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491537b2920e135ef2d3e5250a3e41b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d409a48c3817a937e03f679d75c0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db75cc1a10e7583af79d6afb792c21e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5326eaa121787e6c34c4edfa19ff855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e929147b2703871af358b99360f68256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf4a71f6390823936ab0409ea04f9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b9f457eee06630c4a71407301d86958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb093f17a900ba90c063bc4eb9beb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5cacbbb4be9970d6410544e21234060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411f69354c27e4c97f7260b0d554ced61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a4e71c951b45ec138921f190f57ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520002c1ae5c60eb3901f5c9f8ec61763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4318d77c98a5495642926879eb11f1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2090d92bb486ab392b3cc1dc446a4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a109df88dbe0f3ae2ced3ed209811466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb436591bb358a756cf9553a4366dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7df4b985fdc8bc091eca555397edd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ec8bf44ee62eb8a11c1e520a8af2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadc3d871026ebe9cb1c486c3d68a3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e16436109e3d316ada0f53fa0781b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf0da88ecd64df33d78224aec6217b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17106cc49ab7cc52b6d2866b58698073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65525e5a1581924c13e70e9e6eb04f9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ba0779f1626b2d2b4dc0cd40da0ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2ccd68048638af64197d2df7710ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71f124767b9a21791fdb66d8c7cf1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dec23e89563a457abf95847193b7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babd7730159fc71dc79a12044f2da8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f2e365772615018bace2eae9d1db680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3fcc4af0b1a99b43e5383296b84c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db94a7a716b4e4f7d7c6a61b9671efc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde3c5b77a2f58f06db63549a94e30183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8872816b164e721633455673ea15dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7bce25cc771467a7bb40191c8826785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dc8248ef30f6650a4abcfa1611d3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ed078fe83ee392ad0323e4eb6e2c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e719f3bd43ef2290cf9194c45bb4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fc3f914eb8669c696c9354c08687e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb319c7f51a8930eda303e037c827690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee6c5f508e495d15874226d72145d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b768dbb8e1218d672a629101c6f2dfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed253f6a96354b5e7d76d61fb60acd093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee339d1eddc64dd79b251eae70450e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f3c9ed08d6460b214c88d1b04bd9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b1c315acc1d730627d4e21b84c27196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031eb54675d23753d63bde70acd885797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a176a3b9c8ba898e15230d76f651898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0b8484bcc13939593302c9d14000999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782699bdcb3072fbbd1537226a346b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9345dab10c4ba33aedf9fe8a17d2652101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7d7d1194bacfe41c929e6f1fab465102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbb69dc0b8d9ef7937fe87c56d0f23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732ebff17f5d42ea9aa872e8f418a0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be2fb3a2c55e7d4526f4f3d63c3180105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2567bb37c5544bb5f8237b333b9802106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a53c80ca9dfacb25bd1d1674e767a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaec6ce735b14cdd74dae32dde39e8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6a9895768c785993eaa51d24bfa28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d401bb9d8c11d1506311e450eb196af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901762e02774b45e18286c3308216131111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68231b6ff6189faacb08f1624585a09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad3c8a2d6e8807e37653ec28ea5f72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399999d261fbe385f118f72a3395290114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9145ead728144ee5c7e94141691d9f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106382aed323dc899816b8c7197660b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1bf5eaaa21c93354a1e59db6740e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06e4aeb196664b08828a58b7096dae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8889d66c866a3c9bd2be244e06ba8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdddc6922d165f68fd1c053d772d995120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bd98429a1eb3f76b7e1b99aa0c135121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005907d8cdd46f6ca56177736c39e6bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0ea1c9d351468881843d018045de1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e814833e0f821168eb2657966c7ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f24811f70208e13cfd51209131c926125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ac75171d22e82269a3a06a392566d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9c7e7b5c93781cbdf47ccc45007f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c679ab6087aa0cd04d160060dfa4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870053f7613abfb2b5bdd24a72f1d83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7ee5f30ad972c3f9ba4edb7644d80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa7a78f5a8a2dc896dc770e7f94bf3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275215691ca1ada70f3f0ba27d773ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52cb374a56bdb702bc6a65b6c03ec5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ac9c4d7222b68558d4b2cd6336670134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2588aa44b560371a4c92a243e0534a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d2aebf5bbe696110ca65d4823fc9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c7c6e9f766244a16455cddf68a4ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e8f04d912cbc984a199b8b4d6854e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309218e3dead18199ae37f445fc7cfa6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54383ff3735f09d687a1dc17bbfd9c6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35da2d9654be2f5d7778b1127c79277141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cbe291808cf36e29e065bee919ea0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc6b003a1a31f6889d4ae3aa18ab9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a26de71adedf6c1fdabe2b3ca1a0f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2c860290548fa0a968feee232ba5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdbff7e5c414027868c5c1d38e9248146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c15caf4ec4dcbcfd1980fc80b7c1aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8512e17159199cace2b34a4ca918e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ba2d8ff128508b49eae676eb3288d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d35017636ee776c958cad281f614a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbb202e75a38d29ac5f38175e547c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab16b380d9ff33226877bd259b7915152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffb2dc46e4d7fe6f3f056cb5fd4546153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ea36cec274eea6b4163963c35c7b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f291731e23d52bd01af8584852fbc3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7340edb390d54eb361ff973ae7ddce0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821585b96792eec62c11e345980da4e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5730789b295047eb5487d4c605719158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80b66edd9fce8b390e9f870e12ef0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2333a0bf1f013927aa8e30a3df5623f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee9a95d0584ca12eb9811db29d984d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd56365d35a6b5c387d04eb252d0ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9028f30a6273792c95b2fd01702ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7560ca47b0e0f4012f9cde05b95bec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247348c19aae540444a04bd99a27ec7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd64126dec0ae286e118c52fc8aed9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4542a28b2df4780b05cea6628195ae1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576826d18a08acf0529c62fd260432e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7909ef6842d41bb9e9fda96454d0a2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606a76c8b66b365886dcb226d295edf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942fd54bb05d69ed3a5090579cd29fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03d85a7aaa5cdd64d689dbb7ccc59a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6091070d43d9b58ac058403ecab3ab4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71237a2da9e7479af74fe4c50250ca1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472249322439b059b09ea8af6ff60c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73972a17f17db42a02faccd65ac09f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2690b2165ad8315e5aa54736e9623177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5809c99935f3ac0a5e5e9b92a3dcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b9f67b83e37383d6ad91d5bc979da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2746828a4f73fc57cd2ed4968c4890180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>