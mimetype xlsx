--- v1 (2026-08-22)
+++ v2 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf0daae868cb6bfc1910975ff75ac51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c615fa4180db08beb2bb51497bd9b282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f94c9ed7ccecf3518e02f1afc76cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2836fde0bbb8075f6618cf00c464a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ef40656d07da697272beb504f5e135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4afebc12c5e1b8a67b203d7afaace6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfce545433cff3d2d67f099e72baee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948aa92ce7853cfd425e11ae982df2248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d615eebd68bbcb35d40372fc09c8f769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4638c43aa9d11a61e9c696fab617c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50b2cd09f06c7283667a4efa960e9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec8da738803fe953e0e5a20b9b06bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7b499ab9c25ef8a811aaf2e9bed9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb40974439a80ea80b3fab14f4751a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e945c4de16f9322d49d04fecdb57a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3afadb13c39f1b0c85c1ccbe8775e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa17b68f7c711edd7b9f1228e80568117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e28866f27fedfd166bd807c779095a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae726231dccbc6c2f689ebf06a20dd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a186e42425487b1efc4d991c1d7a92620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852aa5e9d1e8c31eac8391ec95456c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2635d23361d5c8ff447e4c64c0b7e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29583d59b907f94f0e58e9e0b5e7ac723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c3af956b7e864437ffcee521dde1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8340eea05de02304941437ca986032225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3be11ddf266f764ae611977719dc226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75298514c7c713140cddb09cd286c8ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041e499368ff0e227a3867a34e21d6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec2590a7d44448a8967db00e0139ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5344a0e26f833c10b742e45fb32faf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47ba486208d7cd5e1fde5be13d472631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494c92d2e7a9e13defe842db38c7e5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3026333813aa4d6333108d21b197cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e15a5918775c00e6ecb12fd92c10b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a066951df91f1d0ad605a254d0b5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa2e5a974bf33bbb7cb2120b37351636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d292f895e82d2653f02faa81e3f63937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb66ed1a6b6a8b2677b9577c507e6a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980686fd442d507535d47a7d267a6ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d74d609c89329df2dc52497d254d1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a602904f214aa3511dcd30dba5d492941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f4738b95ca258a7b8e022fcb0343342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55182dd66c9e14833b7266a099d645c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abc23383612b655b21551bbf6a3cb644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77b1fb14b9bb71528f4e21c86d5eb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4757fe9bacfc24fcadd4d14c127365246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1313a9bdafe8782fec5c618d548b0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135e98f9cc718682526ecf603f5de5c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459614bbababf85b184d91c4fd43b4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4579253d764bf3f7b2d269896cbf950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57334bf311b9b05662af9ded6080eade51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491537b2920e135ef2d3e5250a3e41b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d409a48c3817a937e03f679d75c0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db75cc1a10e7583af79d6afb792c21e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5326eaa121787e6c34c4edfa19ff855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e929147b2703871af358b99360f68256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf4a71f6390823936ab0409ea04f9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b9f457eee06630c4a71407301d86958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb093f17a900ba90c063bc4eb9beb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5cacbbb4be9970d6410544e21234060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411f69354c27e4c97f7260b0d554ced61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a4e71c951b45ec138921f190f57ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520002c1ae5c60eb3901f5c9f8ec61763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4318d77c98a5495642926879eb11f1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2090d92bb486ab392b3cc1dc446a4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a109df88dbe0f3ae2ced3ed209811466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb436591bb358a756cf9553a4366dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7df4b985fdc8bc091eca555397edd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ec8bf44ee62eb8a11c1e520a8af2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadc3d871026ebe9cb1c486c3d68a3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e16436109e3d316ada0f53fa0781b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf0da88ecd64df33d78224aec6217b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17106cc49ab7cc52b6d2866b58698073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65525e5a1581924c13e70e9e6eb04f9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ba0779f1626b2d2b4dc0cd40da0ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2ccd68048638af64197d2df7710ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71f124767b9a21791fdb66d8c7cf1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dec23e89563a457abf95847193b7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babd7730159fc71dc79a12044f2da8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f2e365772615018bace2eae9d1db680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3fcc4af0b1a99b43e5383296b84c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db94a7a716b4e4f7d7c6a61b9671efc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde3c5b77a2f58f06db63549a94e30183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8872816b164e721633455673ea15dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7bce25cc771467a7bb40191c8826785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dc8248ef30f6650a4abcfa1611d3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ed078fe83ee392ad0323e4eb6e2c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e719f3bd43ef2290cf9194c45bb4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fc3f914eb8669c696c9354c08687e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb319c7f51a8930eda303e037c827690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee6c5f508e495d15874226d72145d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b768dbb8e1218d672a629101c6f2dfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed253f6a96354b5e7d76d61fb60acd093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee339d1eddc64dd79b251eae70450e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f3c9ed08d6460b214c88d1b04bd9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b1c315acc1d730627d4e21b84c27196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031eb54675d23753d63bde70acd885797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a176a3b9c8ba898e15230d76f651898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0b8484bcc13939593302c9d14000999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782699bdcb3072fbbd1537226a346b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9345dab10c4ba33aedf9fe8a17d2652101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7d7d1194bacfe41c929e6f1fab465102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbb69dc0b8d9ef7937fe87c56d0f23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732ebff17f5d42ea9aa872e8f418a0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be2fb3a2c55e7d4526f4f3d63c3180105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2567bb37c5544bb5f8237b333b9802106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a53c80ca9dfacb25bd1d1674e767a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaec6ce735b14cdd74dae32dde39e8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6a9895768c785993eaa51d24bfa28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d401bb9d8c11d1506311e450eb196af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901762e02774b45e18286c3308216131111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68231b6ff6189faacb08f1624585a09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad3c8a2d6e8807e37653ec28ea5f72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399999d261fbe385f118f72a3395290114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9145ead728144ee5c7e94141691d9f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106382aed323dc899816b8c7197660b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1bf5eaaa21c93354a1e59db6740e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06e4aeb196664b08828a58b7096dae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8889d66c866a3c9bd2be244e06ba8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdddc6922d165f68fd1c053d772d995120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bd98429a1eb3f76b7e1b99aa0c135121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005907d8cdd46f6ca56177736c39e6bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0ea1c9d351468881843d018045de1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e814833e0f821168eb2657966c7ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f24811f70208e13cfd51209131c926125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ac75171d22e82269a3a06a392566d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9c7e7b5c93781cbdf47ccc45007f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c679ab6087aa0cd04d160060dfa4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870053f7613abfb2b5bdd24a72f1d83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7ee5f30ad972c3f9ba4edb7644d80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa7a78f5a8a2dc896dc770e7f94bf3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275215691ca1ada70f3f0ba27d773ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52cb374a56bdb702bc6a65b6c03ec5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ac9c4d7222b68558d4b2cd6336670134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2588aa44b560371a4c92a243e0534a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d2aebf5bbe696110ca65d4823fc9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c7c6e9f766244a16455cddf68a4ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e8f04d912cbc984a199b8b4d6854e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309218e3dead18199ae37f445fc7cfa6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54383ff3735f09d687a1dc17bbfd9c6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35da2d9654be2f5d7778b1127c79277141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cbe291808cf36e29e065bee919ea0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc6b003a1a31f6889d4ae3aa18ab9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a26de71adedf6c1fdabe2b3ca1a0f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2c860290548fa0a968feee232ba5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdbff7e5c414027868c5c1d38e9248146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c15caf4ec4dcbcfd1980fc80b7c1aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8512e17159199cace2b34a4ca918e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ba2d8ff128508b49eae676eb3288d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d35017636ee776c958cad281f614a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbb202e75a38d29ac5f38175e547c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab16b380d9ff33226877bd259b7915152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffb2dc46e4d7fe6f3f056cb5fd4546153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ea36cec274eea6b4163963c35c7b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f291731e23d52bd01af8584852fbc3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7340edb390d54eb361ff973ae7ddce0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821585b96792eec62c11e345980da4e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5730789b295047eb5487d4c605719158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80b66edd9fce8b390e9f870e12ef0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2333a0bf1f013927aa8e30a3df5623f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee9a95d0584ca12eb9811db29d984d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd56365d35a6b5c387d04eb252d0ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9028f30a6273792c95b2fd01702ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7560ca47b0e0f4012f9cde05b95bec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247348c19aae540444a04bd99a27ec7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd64126dec0ae286e118c52fc8aed9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4542a28b2df4780b05cea6628195ae1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576826d18a08acf0529c62fd260432e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7909ef6842d41bb9e9fda96454d0a2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606a76c8b66b365886dcb226d295edf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942fd54bb05d69ed3a5090579cd29fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03d85a7aaa5cdd64d689dbb7ccc59a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6091070d43d9b58ac058403ecab3ab4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71237a2da9e7479af74fe4c50250ca1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472249322439b059b09ea8af6ff60c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73972a17f17db42a02faccd65ac09f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2690b2165ad8315e5aa54736e9623177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5809c99935f3ac0a5e5e9b92a3dcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b9f67b83e37383d6ad91d5bc979da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2746828a4f73fc57cd2ed4968c4890180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef47fb187bc5bd3613cee4e9405b5f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6c72f9b966545eecc6392d2cfde482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62e8272cf427d928d668855ee921503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f4ea160ca191a2125a79a91418ffa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4298fda424db965eb1f11a8f429025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76ec7ed21e8999942d1e5b332f40776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cb23168f38da7ec1d3f732b6a12c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699f8d7741b59e835f4c5fc1c0b56df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa85d802979d5f2ece7bfef71c54fa79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faba45190921ff84454eb510dba17110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bd599e5839646a49f86cc8d64b69d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296f3ca974949d6c1770fc2973ec93d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d569d6a8127eece5a2fe6dd18224113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b373f69fddaa18cbd94875c64ffc5f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c938ca3d9c87e3d2e76853238df81bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d245dcd30df8fd0cc51f824a20a315c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b691f4fdab6d3e5bc2b41baf0634a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ce83924f6f1018aebc3c2710ded7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9265352d07f1e08f4566cd575e9ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b009db6a0ee239cceb88c8d4390e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d64ebb278d073c435a7f77ec59b4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c866cd03d85795e33747205c681fecd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8631427548a3e4e6c9245590df5bd623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b5ddcce039d82249b66daebb4d32724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218d510ede4998caa59f6986b058a2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256b97c74b8f53e739e445f1876cdf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093547fc83d5b94498e2f8d761679a5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f93cabc8c220b47c7fcd9ebe49b60e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d6b701239f4f63c38a9643e34472029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576e0d272818dcc292614d47ff86ea330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d8ba0c5e21cae78fd2bb398f9a70f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7cb95dac7137b850fddb50c8378ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f68408c0e9482dc58defce546d79a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7974355cf57d7210b9c4b2f71c61e3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906d1d08eaa0a0d900ab8842da9f3f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509c70dc23a7bc9266519618bc7dacc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c736e61f90745723250619a81ba19c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916653edda1e4e0bc86aa1d0c38a889f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad6435c3f5ad38ed4e8182ee8858e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d0fb7578c96b7c0ad11a0c2e388c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aca2b1018f1785c7c29cce35e1fd2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81104fd6b703285fc7828fe9c2aed642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3be6db049d822fa3ba0da37175f8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe491fb8afcbdb3339b37ab7c2b5ae1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862bf56997f6bb333892176f883fbef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6877bf6e6628b4fa631e3fc40e5198446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f27b2c126d73a89d9fae287b5bedb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33587d393f839f5d850dca4b49d643bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9bcfe7f9856c12a04b098bf3c7bf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832430067d49468d69bccf63f01f47f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dc3f08373f38359bf1589a808512b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc97b32396c51876b2c169f4b196cfc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d11aae80536ade05ebcdb9796eafab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade470518a15243c6f588d22b4f116b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2914c2810fb79a220bff0cec7592ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c639e204283aead7e325ab1e0ba3e6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dad122a73008c8f7a5bbbe7da2efe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d334b4a58fdda59338e0c0e3195b39b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20422098236ccfc24ecdfa896309ad059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dcba5ad692b673efd1525474b15cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169fed3928efb788944aa5c9241963461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeea6fb74a81f8b04f03def11802b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52239505198cdc7dd198e63d722bd7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185a8fff5d7b4adb565d730b81b929564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c4c7b40e402e7199f529f1cd632c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247139e7b9882355abc2a878e2de46066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060f573f84c9db5e7564c43bc38792a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf85edefa8cf95e99dddd6a116b91f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86e63ec7774745330597526932daaf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c27d5e6104ddad3ae57771be00263170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af25a531badc08f553f42c089596f4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fe58bc3f02372ee1bdd1774f18e6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f58de44a00298a094a56bef564d17773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22508bdbe30aa0e04cdedfea33ebee8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd2af6afece068da27dcb4bbe43a3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d1c9ebfd0c7f46d4ab15e064a76a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4086d7d5c6ffe52e8d94bfae70b5fa177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82080a971b8028211ce120e040662e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e7bd7e08dd3116f836ba1da271b8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeedea3004c753e328a9e147bf809ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb1d4298c97ffb39c416f2ae8f13e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70615cf40e01eb19bf5b51d980406bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cdd0712f2085cf967324b94fa9b1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359480cdef8fe36b7c02d2b6bcab4d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc618ef37b8d67885450ca5b9a692e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320af517b7abd5343ea1cf45aed947e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c3a46b5732f487bdfe3e8e6d25d4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5d783818811736fa15e44d3a5963088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9b9c50609fee7a0a4f8752cc6af4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defa5ea500e661a78ded20419a14ccc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b24c4e8f2ba285401f7ae1c482a0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784709c246e83ad1f9d83df0849e0fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec774865d144180da1c37765e9c82f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89752221753e61c9e464039368c8d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208025453652b19c411c821632dd9d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefb0d4db0b86371845d35cbcee9a1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281a1c228b99643bf481b8e0f84128797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb23035b6ef5563e26e5a69d16d515e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6799da5744c15b3d87a7a38ba7d95f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856107de616db6af921a16d220685d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc917979311169075f977d69b1dc59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f50b29b9e85c21fd5a387ed7242018102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913538b2cd041fb2afb4ff7c30690f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8a33a774e2d3a31b00d85478e7867104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cf44c011c8d855a21389b803f82c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fe3c9e1608e3885d93dd0d7ddc7a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803ad235982291d3e6728085d831c1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b61cbf66b387f53525dbb385c8157c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf419e2e1e9e3f6901f43464ee638c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464a53ae4d9dbeee7fb13c80857d7f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c750ea83455ccb721233451ba1036111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9c84080ae5506651d5447375d4a61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb41457646ca31e28395afaa5ff0e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114fd07d94c2e7e7610e13a62af5283114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6f1f44c259e7159e08c04bd53ffa5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2662b2678cc291b42e098a92a0f9ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417946189c20574a39d5edcd584114a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70682aa7b9acad5b70db2a2fa54e5092118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca793ad7878a9a9e5b7186925719d87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9307b56c6092d19cfd443b5a93e85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443f1f1220d48e2c00eec17365d3269121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653a76aa4ffce201a991307c5f6307b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0550c895bab6a336b36cd5a9d89d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa06df2a37fd7e38624e25052313a70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b0225ec53fbb265a0cb85a8015cb3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c3942fdcd20a756950f8003d65855126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60e83d832c231bf50fd00ddb8c67c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996d2f31e2ce4c5ad1e75d8671366b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3348aedbe33c18d359095c7a04fae1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf3a00b2dadf834bd08e87e7482966130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def51d01cf414f241fec7215efe0f5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78663310286b4f8707c604f56435df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72180e815616b2ff0fffb2db841d469133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcc824b612d7c010272082d7536df3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e590b315b5be596ce1df9f3dc9098eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb41b2c8e1f2e6bf7c436a78ebf2b98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626b3f9c3d47086d6c7128bfbaf4deb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7519da6e5550250dc23d1a91473fa46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cf3aa1c149c51c98dbbf3276ff61c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc6e55d1f3d4e84c72ed42eb76ed47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47209c7cbbb26e96066bcb0ac287e2fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ec56016d12826f497f02d8af0b82e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14ee7e828a8a627115479ddfb907cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc4f17426fc2c2bbf866988932ff99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a78f706e11e59744f30d6cc47b826145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25e2e5bf76a4b92c4274a0d489d7ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8b37705d53ccf6506aacf8acf2dea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc6fd302442551db2e8dac04847b4f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120ed7bb87e8ae925b9421cc9c63fdd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d32689e30e730941832d770ffb7138150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96784776d159a36009a032f52a0abd3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c4a26410224666bf2c6ffa5d1ef5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3303065b76575299c4715b06d3a1ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b7a69e661e65a2080c384cbfc1d88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d86ba8baaec8cabeb9fb40a5eabb4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc1fb0fec9a4fc4f9e27242185b8a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e2c964ca64959428a7cf7cced0531157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ec07af5e412af8a1be85e0288b5c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfd4927b21b750a4164654eae5deaa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d27d9430fa5349b3ae6dd0671792f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196517e1b3adcb24e5237d756252d87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899f8cbb935c87ca06c7bebfd3b66f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9008572749ae90e8cd5abee3179c75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556fd8e811802f2e9ffe525e0d6d34a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee54847676caf225b07c9fcc34e2f96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b2972db7123fb2e0ceb0d987ab5e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd14c125a0a0bb204eb3c4bd7052c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e154d1eb669ebed856dbb88f4c297168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b616a4441a021bab8b32649059c32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a9121ad3d9c7818fdbf65f6aaf596170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766c5f8c4e5f4a65a6d5661c167e672171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090436e4bca9a39ed623692b4e49c7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1273c7af71d287b7446b2d99b82314173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483c70be5d98c28c54a864d07f6596d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>