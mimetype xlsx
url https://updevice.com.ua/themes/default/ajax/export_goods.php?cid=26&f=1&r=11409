--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff198e9cd91a9cfc32112aecbac45aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd75d915946960c844271b26adb80a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938345a2ec9a8beb70d96486708fe253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55e0d161f09ff8fb20466c3ce937f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badf5e3df66895091ccd8fadf7be4365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1604860e66b350bb53e600982bc9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d23851d56304d8cbc71ceaf886ba157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ab9a346de800ca8970e00424be1c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d51e7b1e151427a088f66f4342d2709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae8b63f3cb4d8f78d7b6f250956b0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb26f668ed7ddc8dbf962a753410e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35760d5aaed245422cd01bf388fc7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528b7c852fa3af031e3789d9041415413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8c407e71598e936c4839e40f6dd0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391e8051bf7817b6d05ed0faeda440515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd576c1fc9ec94cee32da7e5bfd22116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc901f5d7791d073ac5b978c8a37a5c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c479b8f36774a48fa57173813c3ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacfc7655f3a58fd425baf3aedc4f5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979e0bd3b3ba608584de0afe669f0dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79bbb213cb8b51b96c6bdb8dd653c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb73af3504110dc9cc77d83f8c831922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283725faab5a9a044f5e2cfe665b5ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1240b50469e89356ffc139050505524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8048e6ea5de9031392bc39a79c94a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b2fba44bad047f0785c164586217526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bca124f903f25d4942a8c7bda135de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04a239d73738a38180a531aff5459028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03938a719bf29aa5df44501a8db3ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38e3ed41ba156e795eb2014865848230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb04d1d2d11044ca467d531e61f0a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63004b89c81b94468c76b9f1bfc6a4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cd701ee93d98408fb6088892e857c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954f94533607e66ef7cc99f0c93c9e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296884e4c34092db72361101faab4f7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3d9cc37a53577940bd6a8255e03bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41befff96a8dc777c5c7584d1c0ad4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38f2e52b4ec4212d669e8a6cbcfc7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67e09c22689ec35e126cd2c6727f3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1f7e239a14bda52353d688a71354e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad7ffddfd79768eb2c80ff3db8643641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a37b273abc436014040edb83a018a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72c0bd38cf62be6579a44fac79c23b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca67ae7e9d1897e2c056708eb9e51044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fd36cbc13342e2aae0a928213b6d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd729df17ef90877f048ff5f4cb30cbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db072a68c17f8d852d3c53f17c2ba5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bd5b3ef84aae17253683096a5c63048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10c84c48d922566ea898461f342b0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b124ddfb565f0ecd0a9be998b2d86e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f44ff5cddef40ed1a952013873ad3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71392ade57054ceff72f2805aa461a1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c13b9bbb35f943bc9cca4a4666267953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9e0c3312679912494e3cee117462354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cd11a57431782fad9bad8b9d7b1ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9b49e6c44842bfb3643b7434bf68c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa35a97b5a12b652f5d49b1efdb8e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0036cba864337c5a9dd13f77d49724d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b3e27c50a03445009b1e7a19f30b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3dd98730d73e28f52cccc21a4541c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9943a42ceba3c94675b8a354b9c1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86992c36511062e48bfa38fed539f9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e893eb57dd6e25df592646cd4bd17863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2aa508e286fab2aa16e55f7c53aa864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c2a8a7b59ab03204cf08299c9104665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d6f0b9c459d06509bb4e49bc1357f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2763476324128c8493f298928875867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de7ea6fde8742f80fe3379de28e01968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8d27b03e959d06a8b9e4bfcff7d3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc9229e6dcbee220a89035cf56fe0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2385a6d69e8f962765bd2e8735382ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157ec7be58e55e37e768a77bcd38bb172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45ba66739ffc7a4ca22a04497cd5de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f28f364604cc7c14b2c8bbdf3a53f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c733d20b7114996b16b1e51468e649075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b1e55e22ee3ba734db6102e085c7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c066308cc0ae2e155df858d1ff2ce1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fd0a0b3264e7fc2ad738ab34ce0c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bec7851ff035da19d9d820cb41c44179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66991e507ad8cb583d9e49b41242cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827daea2b2add3a1e030cacb6bfddf681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8dfba923311706c025334ff6b8c1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eeb040bcc27c3879b1286b2a1a73b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2182aa90fa8a3d2644e7f0cf8442c0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ef0a0a8bee4b9f07de6016ddfc3d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e2c90d39079251c37e251cb2a0e4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9c52cbfd825c181dc0d6ff8b14a6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fa1b7232a5d1c80dbedf5100c8c2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361db99cf1727317e80c9b74be199e5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb661b474816867cd2b4cbb42025c4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa9aa1eda010a8c7c050ebf7ab920c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06967d7f21cc6250b155830124d9053992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caba33ae7338169c969eede489a000093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c8eaa799aa7607125015e21ae3fb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf5e3e7a92e28c246f1b0b6a21294d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc136bc038f90fa46f2b300359d91a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6b303c59c2ab26ed153a5d9f5419897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0f1f47b9fca75d2b8621adecde12e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51116ff415bb90c36bc19fc0c9b702ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5344f81369d7385dd7ea5fb0eea8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c913ee8845069a7e67791ffcd8eb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c8ad456344b4216f788e6d9ccef48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6c75c9b1ce18bc591f1a34926f597103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2504ca42c3fb3a73f6a4db478876d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b51c4a2dd435da6c0b3551fee2cf2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dee8a533b2a0bd17a0a475713c317106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9bd5aff6259f6c51cb2b1ebd5da62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cda5709527b3b7a0b79a29bc984f96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0f5a535e596a30fa7480f7f87d1c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9ed9f641ce03b73cf0605ad0542fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e615a6ce49385f8e9b35f8ff4f86900111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed135effeed06e8a012c467f5bfebc31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10cd1536df9ea99d949639f8b0f2f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92254253023782162dd51e242a031004114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb234445297df7e94cc18ca105c6e99e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fd9c0550ce0ff44604b3b9f1cd245116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b25638acd1966e9ad6e87d78281383117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c169c285f32441676f06c4c8828909118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4863e0a10e274dca09f24da7ea664a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919c48b17402d9f41a944e66e1c67df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67428f1e37fcd0b978a55293684956121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b3a71bbe050ff9e7306936a7a0de3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757bc0ab63c498aef1247352ce0bc94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14fa9475496e415cff063d260b7e2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29810eb736104bb4143de2d89f56e963125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a43f5b287dac40f16842eea6fa88c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1850006e9df5d69969402e8f3ba5aca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8c8fb7a2842d14c1cc7fefdf19444128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76587e6ae4fa613270448e163a0741e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377240504878861f8ad62f026f67ba1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b27c5ccd332ae4d4a5c1eaf533561131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433303762fa4517f67afdd2395941273132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c061b5b59a1f8434b058da2013c8a55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c40102c13a9654b2aa0d720113aa5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2545b928f9bdd563062a65ef8761ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e26d44972530537c53a9383bf8d12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00a3bfa9da743ccb955696f0372d68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398f2a915c7701368c6f6f917fc4b8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf578e787d978ba37f3ea2bf9841a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e427711c6ffb464a5d97921940733140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332eb163cd2758f397eba319a3700d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6ff0311990bb7b5ccd25f8f34333f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9008d29fa99bc734fe5bfebddc7bb0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177ca0258c07400782d054c6a6535cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9411ab079ae01d7f25b98430b6a899d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7229e023088e074d1c454bdf20c9db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e537bf5ba952da1f18a0a34bdd644147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4c4c7b242d5ff33cfbea3a4ad9e97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5d0322df3afc086acdb2b4d0e13b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f1b7e7f2c56213e5932950639b75a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e9223487319b4f82512ef90746f29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127d24e40a684e561bb14f5e4f7f40d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f8d5bbb2ecd958f1ee7998dde1b30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99645e2e8bd1b17bd17e946bc4b32a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2a0bddb116445abc367f82dc2469c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd4854f718539f17cc99d349a998c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0e5d9217dbff9baca5a37945d944d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83126235b957be43eeb428a5847f4caf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245e98ecbf98063275124749e38facd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b55fb9d6e39d7bcec6e2eaec1a2af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1975a763b48ef4512796d3aa6043767161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef3e361c6b37a845b22741b1a969fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f55b7b53912938a0e5ee5885aeb16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85285ad64129a3ed8a4866d9a6a29dca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e254ffd6e401f6d6378f0f64207c235165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8293ff82c85fb79a60dd790a388ad2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704c78ff5e230f5bc4b558b2c564a4e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a35b8d9ca1baa4e54b61b36c8b1a9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843491d713d840233bf67c1902a8709169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16015a44f8c655c6a6459b48c93fb062170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b81c42193dea99cbcd859d1fafafc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d881fb2f3cbfc40d88f675d796dad9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d89606a10094b9ae9bbd4cc873d04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38c5baaa568b3ca181b736da63c285174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233115f863173c825e596ca9ea95c365175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcb116c6144c8bf4c42f480095ae4b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ca79d4b0d5285da05b554afa145c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890c96a9469e059d2e604d838f8391d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0de49ce897307587b6236e66cfe271179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb5e5aee0f4205a8e05721aa69ffd5180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9511ec36db34df1f7c1400220a20ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71143cb88c7d71f162daab11f2d37552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52e9c91be04b6cf44803428f5cf8153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a956396163761f35ab6dfa9302bab94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7dea3502717b6425439629662907c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34e10fb8bbcc78f82c4d1ac5c2cdc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bdeb8c6e551e7763bbb4d382fe9327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329a027003519ced63619543b0189d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47f57689327c1efe0f20a1e7aa41ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc689d999dad86aebbca84ba7d6583510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225702902012e1866f47611518d8a6d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743159aa220ad9dc81a610f3de2fa52f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2638da2217149c49c8e38034d028813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc08df265e8d14d199287e144c63aa214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0979bfdd01406da6d7b33e2b7c94d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8286dded29f12b261ef8a46fd680e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33cdd55aed95727c62a6e230ba388617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dcd862cd4d5f14bc5045493fdc01918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b6b49a10dfd252882f9fedb009fc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba019cb84b23d9b4bad46c72a2cdec620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41269960dd913eac339629edfa3a9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a74c00007c48db3f04d97986aba0a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5de570e126ee781d32903d05663f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d5be3bd64d9fea7817fa0e7339f6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd779bfee3a319e5c63eb18ffe51c53225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ace56c88b8eef449d0c467b42744e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5a9d5f0ddaae484c5d3c3ee6f30e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442db9b57c81247bc627cb43406395328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77d87ef340004718ffa6ccec3d8b6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2922bb1a4247fa6b2655bbaebbc864a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7a6b253f42ec7781f3bb63f216d5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cffd4409d322b00ad6948373a08c9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1aedf6b9c04ecdffaf8f22a288a1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12ebf117c9768cfee3a796aae42b3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460a4fa20cb347271b2d04f71650bfa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073f29333c234cc702db97ae8214a2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c453ef7b0426927128c1536255d22cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782a548c96ce4152c6dd6476b91a39638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d2d294056ef06e8e5333fdc230f8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbef65ad850ddd4a59dc396cdc0a9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119e9eeed0e9464552f71b2db0c002541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f8d0d865c2c75be42060df1afdbe442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfbf2d9f254f6392e578b46b35e95843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d564cabccbed39ff333dd51f8bae2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee5dc76d3da8bddca48c146cfcddcd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d4cf2b45125dd87269c2791f9fff246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76c5dff2b8f2dec2c1ff06a4729f3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ce03e3f3402aa74389690e996549048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d968f936fca2d03af744d91a53e2a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044df7fdf074e4082a5125c47d1a22050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708a452c408af95ea5a210d4d4adccf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4f7f01e425036036b9b3c6d2bef6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc6b77cbd80c830254422d244220da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f15a27e187da272849d4fa0393503a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930193c80591c90bd67e0353604460055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d611556bdce205c43b6fab3c0f3e40856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2260d77812242f59541b2805c3648f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0c762b425230acdff753a5a02ec9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736517f82f19b4b50b3654470e9683459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f961709cc9bdeaff78040abcc90ea7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d35b9a9abfe70fa25aa1c69ebd145b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a3c0fd8d3026cde112097575aba9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f6de3c9a2333f2d06d35859863ade63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccb6892fa8168cef641428ef1dc32664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b21d245d302c2c538a1fffe4e7e97a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef6266711fab0a9962869ced1122e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d6b127522497e41689541fe285d5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672369bff5493abf83cca7f5a458804868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3d648c561b7cb6b881ab303e838d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d3e89ddfa4fa011cbddc875ca699b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18f051f1691a46b548b8e9135b5e3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b6cf26226751ceaa12199cc61a8fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a882d938dace9e6b65c55b9630412d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4b7654f9bfdcb32fbce406ea468ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06cea2c6a6ddab14976a6c2548c2ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e753fce6899682a2f50036b9853915f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae388b0470cbccd45da115e7312730fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92c825cecef5aa98c579cbe3652d4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ede0f210ca937df5ff5f2354e74dd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be1939c6e0c9f6276b2934a3d6dd5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583897627b15432bbc8c048ff468959281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb024401e1d52edeca7a14f0a7d05e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08573d60623f693d409ae0cec892542c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421dd4c49019701882cf91851b9f5d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67b78bb7754ffbebb8f66c39a44a3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395b101491a49f02b0ba04caa44c58586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2a3be40804bf8c8f69aceedbd81a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c992e140fcca351aae854a3f85bb3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5f5160426ee534d468f339c62069b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4fcc62c7a5a3dcfa1cbb19850b9e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184195b087fd529aa48159f8b6490d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec939d8ffba9e7172261d62d076f8b2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969e57b387ba8c946d6e1d12f29b96b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522703a4baeda81c8ac38e661ad94d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cef46be6c5c91872006ff25745bfaf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c2513b50f389207b18af88c6ba1b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e1e3a16743d38dcfb7b09a7363dd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaf84876e20a2f7764adae059272cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6192144cbc158673141dc6d7bd20c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8169ca24b0f6efb4491f10299848c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808124dd64908d7d2f63245ba18ae133101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7415ce529d4a7afb88d675b86516723102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7740d214aef16c7e671e5fa670310d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb1361f29b72abc4a17b5fda85326a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dedfd8236684670441c0baee178cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62483f02c93e94e6bd34133b4aba1005106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932bb65e2eaa2cd1eb50b52aa96f93e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e41afe2b5853756bc0025a3b1859b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc0d97216d0226a0993691a3187920109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c7be3fac123bce42c5ae0293ffbbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d26a0284d26d1f0ec6b4f9ae8e9306111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe81f9a995805e530509185278c1e10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd06ba57d334bc571cbe55803d2b54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9372d9ba4f07d634ee79fded77252ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c05a4bec400a825f5ba7b75996bdfd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1c4beca24d85e5a9c66edfa264baa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247114d0e0d91cba6d054f1fc49bb0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5d6c121a2fff0a11f4962fe7a4492118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb59452b099159f7690694bc47e91bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c547892e7a4ee7c2d1d8739f15ef7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e0a601b354044696bd6785f5b430e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0729eafb9e022a1a68691361a8fdfa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20194eb5da23889033475bc1c93fa059123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1792d9194b452b328eeda3e3d4a673124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09074280066a390a635141122f1ff7c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb02e867f015762dac05d2066bbae8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdfe2e022804143576de7cf0c4ef6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e3387efe76972cdb9f4fadb318d10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe52c58d6349e1f3d09c56947722045129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf156b961a32125b1cea25790c0d430130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf48598e3978e65276049bf42c7f912131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5eabdd4e8bbeb6ee6a4ba9949d92d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdc4b8aec1e3e5ca1dd041b1aae80c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbc8a487ecb995e0147c3be11f6bfe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a8500ec864b7bf3953eb8379dfa93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f845bfa6299110a29f76b368ae764ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c81a85e6924ecb94a1d0aedd1a8ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35940857ce8dc73b40b2cd45c61af24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a78afa4659a04bf002597b982c949f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafc0eedba23884db684395f489ec32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b67ebd075c76a70ed7afa968091a37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9841f08e461468e667c60902d072d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99319624afdf14d4e63ec4bfe0c1f6b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf7d1387fc6500948ca766ca7c6d32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9957850a17e6e6974faeb7b730b0916145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaf316eb503854891c9698ce759bb3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bc1c698b969a92e7d99cc1f8c1001147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c462c5cf1a48166cdef7718f8789181148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488537e6c8e49432b2ce01402a9a5e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8ca0f0ed50b2202adab60e1dad09e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567fb9bf5e90e3d1d7c45ed7dff5d8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a443f2baf49e611f324336906de59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44a791857ba541459247a403eaf3da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0459d9884fa135d0f4dac9c9efb1ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2b2130468f67b8292fe76886da319155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b095182e0f4196e6a532bf9c5435b37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1e1330dc6f0531fcbb39360e195a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292c86e47fd0ae8dcb019148c39ad4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458e1d88c9627962e064d9e70f1511f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4637288ec6b423b56837d26ee668a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc6c4ec739347e0eb0823766eb2017161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cebadfa06e78d446f714bde5adf2d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23910dd270ead63f18450967de9179163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650a80a597005a894dd481504956a59164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c3533a491731904e455c8b16374fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dab1982198058ec44420739f9015a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fe5e75f102a4e5fe0196256d017b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e03720cb51412b723c8706d4900236168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88b706ac72d413c8aecbd7596480a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684310e038cd98f922c4cf2b37347c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6b6d8d837f5625beb93df19f17cf8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ddc9c9438ebdfceb5eaaba7208b07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be8b56fc11ed3123cce2771b140d57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9877ef4241f608578021a970c590e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>