--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc211d7c1fe515e5acae2b0ced35a891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cd9f62e7f87ae0b7d63d2e8aee4e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7d0cd7592f341d47f9151a140ddbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5e058aa907113121df931e69326524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06967b28f1fb892ab87e5c5c492f51a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e54e18fa6dc8839c4f46988a129456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbb21ad0ca22276c2cd8d898d810657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a258c5003d9dc93e1ba9d848a7a22c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf64cd7d346a46a3db2450c0f5b1be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16daef4a5fc3e200c2410f79fb49d0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ab62aa62dd8362f6bb808589a05e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b530c65fa49e7e4a34755882925a7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699689deaab567b688e0ecad20a56d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dd46e5716e1f7993c85b33cc31c7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccacecf100edc83a3714367e0dfb0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaba2664fd1f277c63fd596f332254c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdfecc69476d51b75716ee43e4334817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a87c09d142a7acd28880299760a5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f18d5e9ad78366ed2964cca5db201119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0329b47e93d2546e228152e1597be620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedb93e7941ec8ac9e792e115a1006621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc005ca92cebf3698b71ca47119bfeb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ed00bef060f9457abd4b8f440934a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32c943cc7395eb0a27ad9023ad327324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43df6bea7c5102e836a7a07c2f043de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f7cc42f0fc388d3a9d7e8b618d8b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb551720a06d8fcf441710c527903b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673e1c7cf249af54b080aadc42c63ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd09a5908d68e08c8096b7037f4954129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7242b877f52aab28ea65048b0cd41f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fbcdb79e49b386ded0c068b7a404731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8722c60f599381c89fe27f045ecdfe532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a692e4e24f585e8f21939b0d13fbe7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f537ddd15a24427c9fd72b62019b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29ccc8accbfd483c3fc252a7cbf5d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6650ace30b7b4867b507131734b7cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d597592ca16d73b1858db2b495129937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23379d7d97dbcb1e4a35df836129167338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bd54a56787e9e70963f6d2c15cdf339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc906068806eaf7f7bd9cb3f9624b6d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a095f0335c214636a381f75ab7a69041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747882f01abd04021835bf5bfa49a22b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad6003cd3778f425291d880676cd0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e873a728a3ab539f339be5fc5312c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5669b3192d298bdc81e8d35517403545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac4a495d06758590d089d0594b095146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73850518492b3436c7a63ff2532736247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8a781ee3c7c4f35659b504ee4eb6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308707050abb819f6b4ec70784b2fc649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a392b6721cbb1eb05a87b5c9e2e34bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52730cb198cd0936ce4f0039ce4b1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1ada5a9e711ee16698b50ef21d9d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3ea5a2379bd5b47aaa7c979d479c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1f59477f24f071b7cbd47d8ef991854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20485e7d3008c159d07f232f82fde655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982435c885ed2ff95b9a5bb875e10df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c00990677288d3ad9d0a690a304c6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0572512ce9605b7432a785bf752857458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22289ea797289047db11a9c29392ff059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f4ea21c9b6ea32ffc370acb7cfbbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acccb99915ad9383815fd504c4a564061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f47f257ce86b6b98b4d03e7dad51e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809ee6c1c9d327e9f10138f00e91ba463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab690c65df86849e1ea761c5c0d56564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995c77a24b2a8734091862c846bb9b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f06bed6f908859d15f5bfe5c551fa366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b682be7a8e1c2ba9960f4cba6e9dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad551b35cdcd0004554d77dcd4f13368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8c3a218891210628076b15109bd1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dbf258ab78f155611e787e7b8ebbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537f090f3d34378652865fe5d85b2e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6deec4285c07bb793e4b33047581772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e1994c9b88d4fbb7dba6cee8a909673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76300e0123b8439fa8fe613fd4a25c8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8e094274366d18e132a3685cb6fac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aceda767efcb98983ea0ca8c8fdffc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b008068574eb96c6536dc5c86ae8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b155b102a7271fd05d693d8410d37d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efe5be2c299582bfd74af5c67f631979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c86c8ce29b9ff0886297c710fc351380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470641f568c034a5c1811613a884797d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb01b71c460aabbaf8a5b97768d06382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bc6984b5939b7942809505963958f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfb925f13e56ce730b1b5a33c4dd8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f24976fc1d7ddcd9de28344be731485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9ad008e4a27c7fddcdb7b1cf74de486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bd4f11de18a5cfd3a354c64dcf55987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34463fdfb6d03b7f45a49725a6d4f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d41ea46cce70fba665bbcf86d950b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54975847d51a0d459e7dd8cae261000e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c11af1e12421614759c251bfb375e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8160afd628ad2020c6015f926ed7f1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271863ac28cff3729eac4b7de1c696b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b953e598ec04c4999e7e98cd4bd637694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478c7338dffcd0998d2148aeed9894f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab020c7bb927a595a1a86d295ec17296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc23e9c22082ba9899fbe2288135b5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e7692f57ca2a6ff724076edf5a4ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b3f212f7afc176b656ed6d1ece9d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04457f4edb08cffa9d528bf62f4fc454100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6f131e82415c8789fdebb3475074c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268477869dac0197123af953df2deaae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504ca6d37b18ae59e900e0143d19097103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3d14fae6e44f5835f761fbe311a1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfab575c57f6375086a47b6352f17ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f554675130559e66a0d1889af55e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c185a28740b2de7de3ef57e04cb783107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14168a4f41681ee1e8655ab7e3a231b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d4ebdc977872fb5974625df633778109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b7bd42263878dfb88bac913eef3c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60628a9b3f0ac7d1414f9e6e1daa18a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bbd60a2c9bf28ee3049ee7e5361d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8e4793ef88e00bcecf58d7c407266113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf09229eff739759527f2ea4d060286114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dbd1bbc31d61ac7c7852b7524154a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd385bc5ea35102f1f81f0bace7904af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbebfcf22ba5205319305c13fc6bea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343606275022067517ae41fdab8a1539118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72003a2d385448206e3940cde79abc8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2985dcec9869b1e89cf5296875dab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e29e7f2269529d96223728a379930c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71ccb84ab79dbb940aa057b5f723a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d744a5f38117534de0c07eb22b31d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ba3fe63619ebb047368ccf6494645124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c6be46805c5cae8057d2776e6caa4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa74d9e3136b8674a5e357203fff035126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9406e0263353887228e0b1599c21bd3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd89ee7715df65e77bb5f86f97f3f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8c7e8cd1b610b611727d7d30fff7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b01c7f874307b26ba5616622b4be0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fa0c9b4b42faf276d9153b7ddb1cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48473499235096e270651a513436221132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c6a18b8164dc2f5a281caf8bf9429133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3cfa990ec3e6c30b7caf3ed318a2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c6fa46a51d4c3ba073094adf19f59135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cd61ed5b40b595f7d952a7d078c97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128ca3c6876f9a9d76a34f35e87024e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a01440a6be709f9abceee9ec9c335b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5648f0dadf52f1618306cbf19f0c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc29bff0db43c220884c940cc3c35f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ae76b2074eb817114601f14e0e3f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c22ce55d2dbf7b5890399a3a3abf8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b9bdcb4e88d361b189106af62aedc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83c406430a4f3402bb6bbe71293ec9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a8b6cd50b06535a356fc4790799bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7731cfe444ccc05832ab2dcfbc8d1a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef28702913f70fe85720ec7243bf2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b67f88eca7d688d2d51ac69146be4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b205f0a89b95f129eeb5a7bf2557a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d01e112f5fdb1b84148b92eb0b385150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5954beae08ffe29bf261aac21cdf5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21162bac61fbf78a413d471f9e3c1a50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b10705c9c6804b9e0e68f76ddb2e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91af1841165aaeae19d20b5d702ef10154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30993aa7005e0ebc305c6bcb773efdbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a174c10402da83113e23b30ab8aff0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5294cd8793e8340ae8a408bdb75492157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073819d71251adb9a34367780471ae4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406e7bd546707fcbd4abc74970a337f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc68e4a0a50070b2c0ee7020d18ea9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a211e70ea36fabf991748cdc7594bd2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ca3055ab0fb49c841f7b624ebf0e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126b27e90bbcacfac585893b4e0e0f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936775a8f867b44e9c293cdb20058c7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b63508c588d307d615ed3c4445aed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9074c49f027a24f816d3640f7a744166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266871fc9e7a922c9d5aa470883769e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafba8e3bc676798e2de9b51a1756a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282f72becd61adc1d18d5724a7bbb83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8be3724383fb1b88505b60c5bb40da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801291867b617866ed16c5020f90e31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf40187a33231a37dfb49b37f36d03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89003b21133aa9f43847fa5bc9d66b3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2d46085406154b4179bae9a6e9ff2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3e43ceb1c66695ed9abf3a6eba9e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a8c7eee6235d395aa72c28110734c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd533e6f840bf7c67149758c65b8266177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dc8da3bd809e8bd7c4a3b42d10401178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3467171f61021a1ef4f595fa76b75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63546d886a0b8fe94db9f88714cf7b66180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14925715ebf64530c55dab4617538c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18efc472d5a64e48535919f6b96ee32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d4b35e110723d0c6c81c8815e03593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834207bead2efd55e16c326e36b5d044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c93cc5e77a56722f00ceb309aa7a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a4877c03ad92f58dfab787832baf46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2aa25101e3be8752c89896db492cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3528b11dd37dcce9e0606a8112b7c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f516e12fef91623914b0d1bedc4849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caab0814f53cc6cae9428b658ea86f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99960039cfff458b12c1ab88b5b04aba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbe4595c3372eee8be786c496286dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774ba8459ef6079c78358ba7c64b47613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838cd795b2990e593b4346ead7ecea114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152796f1243106edaa39e2b9b23b78015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b26bdbcca31dcb96e4419e65cfa6a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e114c5cb35d7e0e1c7601142429e6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941356a2fbb80c36ef313dbc7554fef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d951a2b56af7d49877a69985a4075c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48314112fe713c38e31013118b69491620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442953724a61957deb64a9d53a2334c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163661eebc88bd7960b3bfbe67d4026f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000d584fae499da762bbf9211f5619d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3eeab7780014e4a440e7fae237caf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52113ff35151c96e6b700cd0b1545c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8632c2ad8ba47977e9bc384a95dbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c1f432b8394af16003dff553abc1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f3ed67235d52f64d3c13de2c49ca328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735a6fcc51f2d32959e71c1b95983a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894a58bebf84050d0f9c80a288cda7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c7998e9c0e927d3b2f961dec6c24731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e4263cf613e7b9d75520349122c7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84211b8c0ad1090afff7b0b43551d9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183f34d06976d04f53cb772c69060e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f92545e463fadc9e396fa776ac8f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5dbff98e0e659d786a0ff2f97a4ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a48e2f9de1a3fb76b5598a5bff3a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af24a7b66f37181862703726a620e5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21856314763377d59f5fb0cf513a6f9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76bd0fdcc5f66c50823aed6b12438b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df86542af3282134e3c63f5dde197a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ec84482dab3ee5466709cd287163442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7535b7334b067d061a37b8e8f515af743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fe2cd54a69644fa153313a73b363144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead737a1806f62f4bcad9f2d66d381345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfff35c78f35733386c59a0bbf0e4af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a7a47d1f05fcba5894397d108fe5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2b5705d5db8234e13d5dfd4c8d74448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27723843074d1a718623aba1af06d5c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d344c4efe5d96d4a71cf8e504cf38ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35617a5455f245d118f9fa189fec686851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d6ea3ae1b231b7113363cce9c381552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd320305536d475207d58a06740185353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f48128c71cd2d0a06d9b8131424d6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202e5c55143a7d8325a0f9794d6d14555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdda16a80509b8b7a0f4d30e8ca881f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58855aeb98c3252a4377f09031a01957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed380653f3746d0353023213a5bc8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c68f9e7920e4445e43efb514d730059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb919bc51093e568a68879d2b4e367f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b558f3bc3f17d3e6b4fe4fea6db7cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f56f5cf75c5e004f0b28a156154ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6de00eb37cd967485ce5e8da83944a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5712cc02f82883a4c8c775eb372ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ac9759eb5a38c4a2be29df7b7e8f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370237a2af0f49cda654d4e3048731b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d5c95ca55d79e15c3f1dfc79cf2f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41afddc6c10f290a55504307228721f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98443e4efe6eee80d5a7226b446063e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349121898eaf93aade7510451c733bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c059b0c3706d3463dd57d77bd45140171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe74eae0424ff7c9af8aef122bbbf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063e5debd24d95950cd54347330ca7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e75d03178eb76a3dd16547fd07114674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39a7f27ad251cd7a861828332e795875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161df549fb14880fd4609f231d174f9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c05e96b82ccabaff954790894165a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68168de64d60adbe871a74a6c36d79778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec72becdb167e8b61662c9b6928be6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d524acef962aee61a76e91a6a7cb90a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bfe0ccd1f32f78a9b142d5630f5d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb72b1f6c16de1683170558c0a0ac882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fc31f83f73d0799dc5fa9935541c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab096d7468d1922ca74555a2b6d9d1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01320dba6000f8e9c934cae61f137185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209497f24a15e29e501603a2e20d6f2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e4440ae522a4a197dfc8711a6097787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253dec5e03a9d9dd66fcd61cddb66ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276759ab0892c3c8f513c9ab7e8f4eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fe1665a131de8d7ebcaae83478cd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afa05321c5dece6d3d48b7bf22bc1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa4df28000efc7b22e85e4bb0a300692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184ddc201d91c0893e849904958317093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f080a6472a31707ec14d427f1855d2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5bde16cfda215a221dfd549029c2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0d9fbcf2fb351fcd99c2163c941b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd591f17de4b83dc250e5440cecee597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cc669e35ebd1105f29db70896efd698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c61ab694ec9ac5268d44d1c34423c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815018ab02c6b6be1a758f8af57e36da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05751de7e5220a9bc8a941ccb275f09c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ba188d336a1728f3ef57e787aead3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e76a25340e7bd7686bae4d9918509103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39513fbea687cc87806247684d7ded104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb68f3b252f68e1a00dd0ee0146658f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f57c60b783954afb11022f12292437106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7766a7e2ce67f13dc44b97352890f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25feedb3b7743de96df3ece27f4ff0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a540f2d1a5a5b8f7a971bde3f962d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502e61b0175d7b8f4de8734467904a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6acc1f1930dc095846cdb6425c9f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0568e57a63799159d259da6f4e8d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22754ff5e6f1c4ea6c158a70cfdeba56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb1ce46fbd1ad5d4d82b8bfd58debe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a33e0d5cdf506e62773a305dc85a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380c9bd0db1e5d2c907bf8e33a03afe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d96ca6f6a00a67b22c7986b1cf1561117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9f58eb532d387a18ce7bca387cef5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee534855977f17454ec5ef413ba892a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03a1c979a80c80a2b977e6cebdc8c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff73397bf3afed804ecc785d3ac32b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefd85b1f1a5331df20031118e3d09e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8e1ca1f41fad77b3979a40914870e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6f9c8c09fbda11e97d81a11bc332b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4333feaa38f4fc9903aafcdd1a74f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b3c50ded139a812615f03ebaf8276126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e35420c407b5b7d86c8ff32d17373127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503f4f7c1eb32b9a6dae6fb31926f91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a91e632667d59d38365baea19ce4b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b7945147edf886c86050ea7da0bc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b9e9614c0877230f6ddead02887a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d74d57e43d201dde07ab6b1e9e792132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdc0ac2a650e7c1f071ebac9d046a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8cab185d298611307f85e427770d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9607ae733cc7af028b186ece53721135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c210bbd96c56671306d2bd604416e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27a8f4351f33556b117edafbbb6696137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b03c2dcd6949b55147d7253c09813138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a346da2e96fa8f1d4f26a5c2d416705139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372fb4d9cb374cd0c3789aec72a19b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b01778319782c6d6d03fe7fc309749141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452b80f596428f5f4498154e5f27585142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449b4e2f78295c0536a459bf0a152fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548581e2941b1bfa343780a856bfe04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255adeab58c7aff721b0dd0d9b3dfd4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bb3153b8acdc93819d74f36ef143c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833e4b0817076c5ba14d3e8ad4c5398147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb331c9acf452addfc244fd9e7b6ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63ddd6bda3e78c24b289e453f58054149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c799b964f2ce3d05cea264a8ce01da3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea0112ebe2300afda5838fb15c388c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6016a96c92eff6d4e3aa001daf2764152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181d5dc7f046ada8f6b0d79eb017b8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ac8df48a57e36b7a88edd3e580594154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87588c085e17e6219ef1b7963a5adf2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05508f64844047a9f7feee980bb8fdd6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79987a6b54eb0756a56e30a2513b5df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704737da9f5401da4beb483f3dee343158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a405aeb177773491202b7cc50cfc3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8636e7063fcb3901d4cb7139071a3ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326a48619e923d44d37cba812a85e4d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd5cdf109b2c7098fed739bdceb588162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e4bee5cf6d0fe17c7ede1dc4bf232163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25527eaf02982d793536663679b41cf4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362ac84803f27f4f2ac7e160109424a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc33ff7460939dfaef5c6074d89d89e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d4fe5fc73b52a3546f3d7fda0f9ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431f05cdced6ea1e5a2ad3f060b9d8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe25b1d9def9fa93243bd331e856105169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901f72f69332c57a144011d2396406d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e207bca78437aa557a6d681f6b95a3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf1b0c097ccfb165b37890988d3208172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44478d9f417124713088b53bb051122173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442be593c9090ee2dbee8800bee8261174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>